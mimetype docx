--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -878,441 +878,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Pollutant Exchange at Soil-Vegetation-Atmosphere Interfaces and Atmospheric Fate</w:t>
+                <w:t xml:space="preserve">Modelling Exchanges: From the Process Scale to the Regional Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Huber</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_4⟩</w:t>
+              <w:t xml:space="preserve">Agriculture and Air Quality : : Investigating, assessing and managing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-207, 2020, 978-94-024-2058-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322852v1</w:t>
+                <w:t xml:space="preserve">hal-03322854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation des cultures et gestion de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Boiffin, François Laurent, Guy Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir l’implantation des cultures. Enjeux agroécologiques, itinéraires techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Quæ et Arvalis, pp.440, 2020, 978-2-7592-2955-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Exchanges: From the Process Scale to the Regional Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms of Pollutant Exchange at Soil-Vegetation-Atmosphere Interfaces and Atmospheric Fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Air Quality : : Investigating, assessing and managing</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-207, 2020, 978-94-024-2058-6. </w:t>
+              <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.61-96, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322854v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Agriculture and Air Quality: Background Information</w:t>
               </w:r>
@@ -1364,51 +1364,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bedos, C.; Génermont,S.; Castell, J.F.; Cellier, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Air Quality : Investigating, Assessing and Managing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-14, 2020, 978-94-024-2058-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1698,323 +1698,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire l’impact de l’agriculture sur la qualité de l’air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+                <w:t xml:space="preserve">Modélisation des échanges : de l’échelle des processus aux échelles régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andree A. Tuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.233-271, 2019, 978-2-7592-3009-9</w:t>
+              <w:t xml:space="preserve">, pp.107-123, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619410v1</w:t>
+                <w:t xml:space="preserve">hal-02619526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes : échanges de polluants aux interfaces sol-végétation-atmosphère et devenir dans l’atmosphère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+                <w:t xml:space="preserve">Agriculture et qualité de l’air : recherche et appui aux politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Huber</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard, G., Stengel, P., Lemaire, G., Cellier, P., Valceschini, E. (Coordinateurs). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
+              <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.73-106, 2019, 978-2-7592-3009-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.90-106, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619534v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et qualité de l’air : préambule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2060,346 +2069,337 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.13-29, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des échanges : de l’échelle des processus aux échelles régionales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mécanismes : échanges de polluants aux interfaces sol-végétation-atmosphère et devenir dans l’atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.107-123, 2019, 978-2-7592-3009-9</w:t>
+              <w:t xml:space="preserve">, pp.73-106, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619526v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et qualité de l’air : recherche et appui aux politiques publiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduire l’impact de l’agriculture sur la qualité de l’air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Richard, G., Stengel, P., Lemaire, G., Cellier, P., Valceschini, E. (Coordinateurs). </w:t>
+              <w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
+              <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.90-106, 2019, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.233-271, 2019, 978-2-7592-3009-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03938926v1</w:t>
+                <w:t xml:space="preserve">hal-02619410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et qualité de l’air : éléments de mise en contexte</w:t>
               </w:r>
@@ -2633,286 +2633,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and litter exchange of reactive trace gases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the air–surface exchange of ammonia from the field to global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark A Sutton</w:t>
+                <w:t xml:space="preserve">J.O. Bash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Bash</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Christophe C. Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Carrara</w:t>
+                <w:t xml:space="preserve">M. Adon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae Editions Springer, 235 p., 2015, 978-94-017-7284-6. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Editions Quae Editions Springer, 253 p., 2015, 978-94-017-7284-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798736v1</w:t>
+                <w:t xml:space="preserve">hal-02798027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the air–surface exchange of ammonia from the field to global scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil and litter exchange of reactive trace gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.O. Bash</w:t>
+                <w:t xml:space="preserve">Jesse Bash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Flechard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+                <w:t xml:space="preserve">Arnaud Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae Editions Springer, 253 p., 2015, 978-94-017-7284-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Editions Quae Editions Springer, 235 p., 2015, 978-94-017-7284-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-7285-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798027v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia deposition near hot spots: processes, models and monitoring methods</w:t>
               </w:r>
@@ -3338,51 +3338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus conduisant à l'écoulement de l'eau dans un cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5071,51 +5071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 106, pp.31-36. </w:t>
@@ -5147,299 +5147,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new inference method for estimating ammonia volatilisation from multiple agronomic plots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Data on spatio-temporal representation of mineral N fertilization and manure N application as well as ammonia volatilization in French regions for the crop year 2005/06</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polina Voylokov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
+                <w:t xml:space="preserve">Maharavo Marie Julie Ramanantenasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Trochard</w:t>
+                <w:t xml:space="preserve">Karine Dufosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-3439-2018⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.1119-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819731v1</w:t>
+                <w:t xml:space="preserve">hal-02440586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on spatio-temporal representation of mineral N fertilization and manure N application as well as ammonia volatilization in French regions for the crop year 2005/06</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Dufosse</w:t>
+                <w:t xml:space="preserve">Evaluation of a new inference method for estimating ammonia volatilisation from multiple agronomic plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Polina Voylokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+                <w:t xml:space="preserve">Robert Trochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21, pp.1119-1124. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (11), pp.3439-3460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-3439-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02440586v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ALFAM2 database on ammonia emission from field-applied manure: Description and illustrative analysis</w:t>
               </w:r>
@@ -5585,51 +5585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maharavo Marie Julie Ramanantenasoa Radomahaleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5757,51 +5757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, N°229 - 230, pp.76-90. </w:t>
@@ -6003,51 +6003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating sources and sinks for ammonia exchanges between the atmosphere and a wheat canopy following slurry application with trailing hose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6248,446 +6248,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Pesticide Volatilization: Testing the Additional Effect of Gaseous Adsorption on Soil Solid Surfaces</w:t>
+                <w:t xml:space="preserve">Improving ammonia emissions in air quality modelling for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Lynda Hamaoui-Laguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es5000879⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.584-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192471v1</w:t>
+                <w:t xml:space="preserve">hal-01192473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving ammonia emissions in air quality modelling for France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emissions d'ammoniac : une nouvelle méthode de mesure au champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérik Meleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+                <w:t xml:space="preserve">Jean-Pierrre Cohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 410, pp.56-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192473v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions d'ammoniac : une nouvelle méthode de mesure au champ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Pesticide Volatilization: Testing the Additional Effect of Gaseous Adsorption on Soil Solid Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierrre Cohan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (9), pp.4991-4998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es5000879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400384v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatilisation ammoniacale suite à l'apport d'engrais minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierrre Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6764,51 +6764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de produits organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Trochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7014,51 +7014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for surface cattle slurry in ammonia volatilization models: the case of Volt'Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7174,77 +7174,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9, pp.1537-1552. </w:t>
@@ -7276,315 +7276,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ability of mechanistic volatilization models to simulate soil surface conditions: a study with the Volt'Air model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
+                <w:t xml:space="preserve">Carbon, nitrogen and Greenhouse gases budgets over a four years crop rotation in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia P. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon S. Lehuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Larmanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.05.003⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (1/2), pp.109-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-011-0751-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000521v1</w:t>
+                <w:t xml:space="preserve">hal-01000149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon, nitrogen and Greenhouse gases budgets over a four years crop rotation in northern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon S. Lehuger</w:t>
+                <w:t xml:space="preserve">Assessing the ability of mechanistic volatilization models to simulate soil surface conditions: a study with the Volt'Air model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E. Larmanou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 343 (1/2), pp.109-137. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (19), pp.3980-3992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-011-0751-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000149v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inverse model to estimate ammonia emissions from fields</w:t>
               </w:r>
@@ -8169,64 +8169,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (22-23), pp.3630-3639. </w:t>
@@ -10461,51 +10461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle pratique de réduction des émissions d’ammoniac cibler, où et quand, pour améliorer la qualité de l’air ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Qualité de l'air et agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Air Breizh; Chambre Régionale d'Agriculture de Bretagne, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10664,51 +10664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11557,51 +11557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth IASI (Infrared Atmospheric Sounding Interferometer) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Evian, France</w:t>
@@ -11788,168 +11788,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des pertes d’azote et de carbone de filières de gestion de déjections porcines associées au raclage en V</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet Amp’Air : Amélioration de la représentation des émissions agricoles d'ammoniac pour une meilleure prévision de la qualité de l'air en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Lagadec</w:t>
+                <w:t xml:space="preserve">S. Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Toudic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Richard</w:t>
+                <w:t xml:space="preserve">Joaquim Arteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France. pp.175-180</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du SIRTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949887v1</w:t>
+                <w:t xml:space="preserve">hal-03949538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité temporelle et spatiale des émissions d'ammoniac : Complémentarité des approches bottom-up et top-down</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11978,182 +11978,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et Qualité de l'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecologie fonctionnelle et écotoxicologie des agroécosystèmes (1402)., Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Amp’Air : Amélioration de la représentation des émissions agricoles d'ammoniac pour une meilleure prévision de la qualité de l'air en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+                <w:t xml:space="preserve">Évaluation des pertes d’azote et de carbone de filières de gestion de déjections porcines associées au raclage en V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Crunaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Arteta</w:t>
+                <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du SIRTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">51èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France. pp.175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949538v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatilisation ammoniacale suite à l’épandage d’engrais minéraux : leviers d’atténuation et prévision du risque</w:t>
               </w:r>
@@ -12405,346 +12405,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel platform providing services in the measurement of potentials for ammonia volatilization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Flura</w:t>
+                <w:t xml:space="preserve">La base de données ELFE : vers une meilleure connaissance des émissions gazeuses liées à l’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Esnault</w:t>
+                <w:t xml:space="preserve">T. Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des recherches sur les ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826834v1</w:t>
+                <w:t xml:space="preserve">hal-02734465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La base de données ELFE : vers une meilleure connaissance des émissions gazeuses liées à l’élevage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Eglin</w:t>
+                <w:t xml:space="preserve">A novel platform providing services in the measurement of potentials for ammonia volatilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Flura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Espagnol</w:t>
+                <w:t xml:space="preserve">S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des recherches sur les ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734465v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadastre _NH3 : A new framework to estimate spatio-temporal ammonia emissions due to nitrogen fertilization in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maharavo Marie Julie Ramanantenasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12821,51 +12821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Lemekhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13153,51 +13153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ponchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13334,51 +13334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AIC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Climatologie (AIC). INT., 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13479,364 +13479,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la volatilisation d’ammoniac pendant l’épandage d’effluents liquides par buse-palette</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of BAT combinations on the reduction of gas emitted by pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Thirion</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ECOTECHS'2015 : Technologies d’épandage dans la fertilisation – Implications actuelles et futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Nov 2015, Montoldre, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EMILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Florianópolis,, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429103v1</w:t>
+                <w:t xml:space="preserve">hal-03949975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSEEP : un outil de simulation de l’effet des épandeurs de lisier sur les pertes azotées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de la volatilisation d’ammoniac pendant l’épandage d’effluents liquides par buse-palette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lardon</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ECOTECHS'2015 : Technologies d’épandage dans la fertilisation – Implications actuelles et futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Nov 2015, Montoldre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580698v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of BAT combinations on the reduction of gas emitted by pig production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Guingand</w:t>
+                <w:t xml:space="preserve">OSEEP : un outil de simulation de l’effet des épandeurs de lisier sur les pertes azotées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Basset-Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EMILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Florianópolis,, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque ECOTECHS'2015 : Technologies d’épandage dans la fertilisation – Implications actuelles et futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Nov 2015, Montoldre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949975v1</w:t>
+                <w:t xml:space="preserve">hal-01580698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions d'ammoniac au bâtiment, au stockage et à l'épandage de fumiers produits par des vaches laitières nourries avec deux rations contrastées</w:t>
               </w:r>
@@ -14232,90 +14232,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling agricultural ammonia emissions : impact on particulate matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Hamaoui-Laguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14357,90 +14357,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling agricultural ammonia emissions : impact on particulate matter formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Hamaoui-Laguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14476,346 +14476,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00973618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis on carbon, nitrogen and greenhouse gas budgets of four agricultural sites across Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Laville</w:t>
+                <w:t xml:space="preserve">Strategies to mitigate particle emissions from agriculture: links between primary particles and ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette J. Fabure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre S. Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mascher</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings – future challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191196v1</w:t>
+                <w:t xml:space="preserve">hal-01001213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to mitigate particle emissions from agriculture: links between primary particles and ammonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette J. Fabure</w:t>
+                <w:t xml:space="preserve">A synthesis on carbon, nitrogen and greenhouse gas budgets of four agricultural sites across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvestre S. Rogier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Nicolas Mascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t>
+              <w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings – future challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001213v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving ammonia emissions in air quality models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Hamaoui-Laguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14879,64 +14879,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15103,77 +15103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling agricultural ammonia emissions : impact on particulate matter formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Hamaoui-Laguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Letinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15280,51 +15280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Union of Air Pollution Prevention and Environmental Protection Associations' World Clean Air Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Vancouver, Canada. pp.1</w:t>
@@ -15478,51 +15478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for slurry application rate and heterogeneity in mechanistic modeling of ammonia volatilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15612,51 +15612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadler Nahindy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16076,269 +16076,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatilisation d’ammoniac après épandage de lisier en conditions tropicales</w:t>
+                <w:t xml:space="preserve">Volatilisation d'ammoniac après épandage de lisier en conditions tropicales. Cas de prairies d'altitude et de la canne à sucre à l'île de la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
+                <w:t xml:space="preserve">J.M. Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Flura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Saint Macary</w:t>
+                <w:t xml:space="preserve">Herve Saint Macary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des flux de biomasse et des transferts de fertilité - cas de la gestion des effluents d’élevage à l’île de la Réunion. Restitution des travaux de l’Atp 60/99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, F. Guerrin, J.-M. Paillat, Jun 2002, Montpellier, France. pp.14</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938960v1</w:t>
+                <w:t xml:space="preserve">hal-02764444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatilisation d'ammoniac après épandage de lisier en conditions tropicales. Cas de prairies d'altitude et de la canne à sucre à l'île de la Réunion</w:t>
+                <w:t xml:space="preserve">Volatilisation d’ammoniac après épandage de lisier en conditions tropicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Paillat</w:t>
+                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Flura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Saint Macary</w:t>
+                <w:t xml:space="preserve">Hervé Saint Macary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Modélisation des flux de biomasse et des transferts de fertilité - cas de la gestion des effluents d’élevage à l’île de la Réunion. Restitution des travaux de l’Atp 60/99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Guerrin, J.-M. Paillat, Jun 2002, Montpellier, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764444v1</w:t>
+                <w:t xml:space="preserve">hal-03938960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la volatilisation de l'ammoniac après fertilisation minérale</w:t>
               </w:r>
@@ -17694,51 +17694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Obriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18194,51 +18194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18332,51 +18332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du SIRTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Palaiseau, France. </w:t>
@@ -18418,51 +18418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel platform providing services in the measurement of ammonia volatilisation from multiple agronomic plots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18524,506 +18524,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of Nitrogen fertilization practices in France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
+                <w:t xml:space="preserve">Soil Spreading of Organic Waste Products: Source of Secondary Organic Aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">Xth International Aerosol Conference IAC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint Louis, Missouri, United States. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826829v1</w:t>
+                <w:t xml:space="preserve">hal-04735971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new inference method to quantify NH3 emissions from multi-agronomic treatments with low-cost samplers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Comparing ammonia volatilisation of livestock effluents having undergone different treatments in field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Polina Voylokov</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018, European Geophysical Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vienne, Austria. , 2018</w:t>
+              <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765426v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Spreading of Organic Waste Products: Source of Secondary Organic Aerosols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Décuq</w:t>
+                <w:t xml:space="preserve">An overview of Nitrogen fertilization practices in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dufosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maharavo Marie Julie Ramanantenasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Trochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth International Aerosol Conference IAC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint Louis, Missouri, United States. , 2018</w:t>
+              <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735971v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing ammonia volatilisation of livestock effluents having undergone different treatments in field conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">A new inference method to quantify NH3 emissions from multi-agronomic treatments with low-cost samplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">EGU 2018, European Geophysical Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vienne, Austria. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826832v1</w:t>
+                <w:t xml:space="preserve">hal-01765426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELFE, a database to determine greenhouse gases and ammonia emissions factors from livestock</w:t>
               </w:r>
@@ -19035,77 +19035,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Nitrogen Workshop. Coupling C-N-P-S cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. 2018, Proceedings side event. Nutrient management &amp; decision-support systems</w:t>
@@ -19173,51 +19173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Lemekhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19259,90 +19259,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the bottom-up inventory method cadastre_NH3 to assess the efficiency of mitigation techniques to reduce ammonia emissions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maharavo Marie Julie Ramanantenasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19410,77 +19410,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2018, European Geophysical Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 20, pp.EGU2018-12929-1, 2018, Geophysical Research Abstracts</w:t>
@@ -19503,484 +19503,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic volatile organic compounds (BVOC) emissions and ozone uptake on soil surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zurfluh</w:t>
+                <w:t xml:space="preserve">Elfe. Une base de données pour caractériser les émissions gazeuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorinquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Soft Chemical Ionisation Mass Spectrometry and applications to Trace Gas Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dornbirn, Austria. 2017</w:t>
+              <w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200490v1</w:t>
+                <w:t xml:space="preserve">hal-01607353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elfe. Une base de données pour caractériser les émissions gazeuses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Lorinquer</w:t>
+                <w:t xml:space="preserve">Biogenic volatile organic compounds (BVOC) emissions and ozone uptake on soil surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fanucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2017, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">First International Conference on Soft Chemical Ionisation Mass Spectrometry and applications to Trace Gas Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dornbirn, Austria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607132v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfe. Une base de données pour caractériser les émissions gazeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vigan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorinquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2017, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607353v1</w:t>
+                <w:t xml:space="preserve">hal-01607132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenic volatile organic compounds emissions and ozone uptake on soil surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fanucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives in Modeling and Measurement of BVOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Antwerp, Belgium. 2017</w:t>
@@ -20009,51 +20009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compounds emissions from cattle slurry on an agricultural soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20134,77 +20134,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone uptake and deposition on soil surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Decuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20259,51 +20259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité sur les émissions gazeuses d’itinéraires techniques en élevage porcin intégrant des bonnes pratiques environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20367,51 +20367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for FYM and composts in ammonia volatilization models: the case of Volt’Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Flura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20630,77 +20630,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelled and measured greenhouse gases emissions from a typical Île-De-France crop rotation between 2005 and 2013. Influence of climatic conditions and sensitivity to nitrogen exchange with the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21066,51 +21066,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des émissions gazeuses au stockage des digestats agricoles dans le contexte de l’Île-de-France et impact des différentes stratégies de gestion.</w:t>
+                <w:t xml:space="preserve">Evaluation des émissions gazeuses au stockage des digestats agricoles dans le contexte de l’Île-de-France et impact des différentes stratégies de gestion. Synthèse des résultats de l'étude et principales conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auvinet</w:t>
@@ -21142,51 +21142,51 @@
                 <w:t xml:space="preserve">Anne-Sophie Lissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2025, 16 p</w:t>
+              <w:t xml:space="preserve">INRAE. 2025, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -21321,77 +21321,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport technique final du projet Amp’Air : Amélioration de la représentation des émissions agricoles d'ammoniac pour une meilleure prévision de la qualité de l'air en France. Convention ADEME n°16-60-C0013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Arteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21430,51 +21430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport technique final du projet PolQA : Politiques d’amélioration de la qualité de l’air grâce aux pratiques agricoles. Convention ADEME n°16-62-C0023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21657,51 +21657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des pertes d’azote par Volatilisation Ammoniacale suite à l’épandage de Produits Résiduaires Organiques. Rapport final du projet EVAPRO. Convention ADEME n°15-60-C0036</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Trochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21749,103 +21749,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux d’azote et de carbone au bâtiment avec raclage en V, stockage, méthanisation et épandage des produits obtenus. Rapport final du projet EFAC-Raclage V. Convention ADEME n°16-60-C0037</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRAB; IFIP; INRA. 2018, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22595,51 +22595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23835,51 +23835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923457v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6#about-this-book" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pagliari-Thibert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hacala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gleizes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bodet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;guier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938417v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923483v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mathias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Sutton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bash" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3_12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798027v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Bash" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Asman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Hertel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Tang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829886v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Asman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hutchings" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven G. Sommer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-07015-4_2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827720v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Misselbrook" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Pain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768444v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929212v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Germon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765488v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769318v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Itier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929189v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929206v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chassin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Charnay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929198v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cielsielski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vidal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10304-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949841v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02563240v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13481-2020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641669v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090587v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D. Hafner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pacholski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabtai Bittman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chantigny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vigan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2019.01.0007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharavo Marie Julie Ramanantenasoa Radomahaleo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.066" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619937v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70366" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Trochard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3439-2018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02440586v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharavo Marie Julie Ramanantenasoa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufosse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.119" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Burchill" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Bussink" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.11.027" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843726v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.202" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG60CDP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01612900v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5613" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531715v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151921v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tardy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.03.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284269v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langevin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0248-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192471v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5000879" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192473v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hamaoui-Laguel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.08.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400384v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierrre Cohan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eveillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400385v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543486v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cohan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorinquer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001050v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2013.0641" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000926v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadler Nahindy Simon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2012.0067" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000590v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1537-2012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000521v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V35XZDZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000149v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Lehuger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Larmanou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0751-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V48DT6LV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192231v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01268.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9B8A449A0908EDB078C9164D9419774C652966A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192127v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2007.0486" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192121v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smith" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gordon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourque" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campbell" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.01.012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP4GN6WM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192084v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJSS08047" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192054v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.03.024" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L9RMC10-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192164v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cadre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-008-9155-5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LQ1G4XPJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671328v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583336v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morvan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thirion" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677481v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azam" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-004-0762-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDN8LP9B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583337v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681848v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672877v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(02)00176-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5PQJV78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678120v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Sommer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Hutchings" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Olesen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672686v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sutton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milford" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Theobald" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Hill" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687415v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sauvaget" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Goaster" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688458v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jaer.1998.0349" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689694v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jaer.1998.0348" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685329v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686712v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A.H. Asman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684447v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(97)00044-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCM3X40R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684161v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552028v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003785v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Favrot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003764v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003804v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003844v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940709v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schucht" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathias" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003792v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665656v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710962v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949824v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949838v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653010v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059646v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Heurtaux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949887v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toudic" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decoopman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354666v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949538v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942133v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soenen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942127v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949894v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826834v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734465v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827940v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737298v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Lemekhova" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949951v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949963v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Burchill" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607648v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949958v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580681v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579985v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429103v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gall" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580698v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949975v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741939v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pansard Alves" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorinquer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742645v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949979v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587127v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Ntinas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Flura" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971023v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973618v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191196v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001213v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Fabure" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre S. Rogier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970803v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003258v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913632v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabur&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rogier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970596v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Debry" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910115v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192206v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roche" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192202v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192124v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192096v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191927v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191920v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938960v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint Macary" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764444v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillat" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Saint Macary" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832723v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761841v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767859v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verg&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765926v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765409v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764993v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766388v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765872v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922883v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764883v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Germon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929270v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764868v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552119v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cotten" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949828v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Obriot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949821v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moinard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949825v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949814v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949658v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617328v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826836v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826829v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765426v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826832v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282316v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826831v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826830v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765427v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200490v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607132v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607353v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200486v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949966v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abis" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200483v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209264v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979171v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586492v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Rousseau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583806v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765337v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929274v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929265v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404912v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auvinet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003684v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954119v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954168v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulemesse" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954193v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955295v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955299v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584498v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951033v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orvain" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Colin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G&#233;lix" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953194v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929249v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929244v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouan" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goaster" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sauvaget" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837060v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929237v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844565v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929232v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929223v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796871v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fuchs" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840611v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05003903v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790707v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192122v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923457v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6#about-this-book" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pagliari-Thibert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hacala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gleizes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bodet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;guier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938417v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923483v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mathias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Bash" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Sutton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bash" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3_12" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Asman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Hertel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Tang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829886v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Asman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hutchings" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven G. Sommer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-07015-4_2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827720v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Misselbrook" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Pain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768444v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929212v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Germon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765488v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769318v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Itier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929189v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929206v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chassin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Charnay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929198v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cielsielski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vidal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10304-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949841v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02563240v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13481-2020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641669v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090587v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D. Hafner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pacholski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabtai Bittman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chantigny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vigan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2019.01.0007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharavo Marie Julie Ramanantenasoa Radomahaleo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.066" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619937v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70366" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02440586v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharavo Marie Julie Ramanantenasoa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufosse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.119" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819731v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Trochard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3439-2018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Burchill" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Bussink" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.11.027" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843726v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.202" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG60CDP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01612900v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5613" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531715v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151921v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tardy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.03.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284269v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langevin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0248-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hamaoui-Laguel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.08.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400384v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierrre Cohan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eveillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192471v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5000879" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400385v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543486v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cohan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorinquer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001050v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2013.0641" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000926v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadler Nahindy Simon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2012.0067" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000590v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1537-2012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000149v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Lehuger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Larmanou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0751-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V48DT6LV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000521v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V35XZDZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192231v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01268.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9B8A449A0908EDB078C9164D9419774C652966A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192127v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2007.0486" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192121v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smith" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gordon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourque" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campbell" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.01.012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP4GN6WM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192084v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJSS08047" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192054v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.03.024" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L9RMC10-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192164v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cadre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-008-9155-5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LQ1G4XPJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671328v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583336v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morvan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thirion" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677481v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azam" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-004-0762-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDN8LP9B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583337v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681848v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672877v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(02)00176-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5PQJV78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678120v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Sommer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Hutchings" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Olesen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672686v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sutton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milford" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Theobald" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Hill" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687415v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sauvaget" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Goaster" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688458v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jaer.1998.0349" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689694v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jaer.1998.0348" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685329v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686712v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A.H. Asman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684447v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(97)00044-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCM3X40R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684161v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552028v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003785v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Favrot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003764v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003804v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003844v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940709v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schucht" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathias" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003792v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665656v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710962v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949824v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949838v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653010v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059646v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Heurtaux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949538v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354666v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949887v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toudic" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decoopman" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942133v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soenen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942127v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949894v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734465v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826834v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827940v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737298v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Lemekhova" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949951v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949963v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Burchill" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607648v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949958v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580681v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579985v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949975v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429103v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gall" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580698v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741939v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pansard Alves" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorinquer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742645v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949979v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587127v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Ntinas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Flura" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971023v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973618v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001213v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Fabure" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre S. Rogier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191196v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970803v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003258v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913632v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabur&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rogier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970596v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Debry" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910115v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192206v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roche" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192202v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192124v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192096v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191927v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191920v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764444v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Saint Macary" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938960v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint Macary" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832723v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761841v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767859v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verg&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765926v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765409v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764993v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766388v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765872v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922883v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764883v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Germon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929270v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764868v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552119v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cotten" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949828v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Obriot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949821v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moinard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949825v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949814v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949658v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617328v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826836v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826832v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826829v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765426v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282316v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826831v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826830v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765427v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607353v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200490v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607132v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200486v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949966v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abis" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200483v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209264v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979171v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586492v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Rousseau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583806v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765337v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929274v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929265v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404912v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auvinet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003684v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954119v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954168v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulemesse" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954193v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955295v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955299v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584498v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951033v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orvain" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Colin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G&#233;lix" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953194v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929249v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929244v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouan" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goaster" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sauvaget" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837060v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929237v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844565v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929232v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929223v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796871v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fuchs" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840611v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05003903v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790707v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192122v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>