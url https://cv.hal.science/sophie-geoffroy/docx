--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Geoffroy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0355-4909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033722684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Expériences et représentations de la maternité : comprendre pour prévenir les violences intrafamiliales, 41, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et édition dans l’œuvre de Vernon Lee (1856-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Traduction-Edition, 40, pp.113-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Intégration/exclusion des minorités à la lumière de l'interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Intégration/exclusion des minorités à la lumière de l'interculturalité, 36, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Selves and Shifting Egos: Walter Besant in the Indian Ocean (&amp;lt;i&amp;gt;The Bourbon Journal&amp;lt;/i&amp;gt;, 1863; &amp;lt;i&amp;gt;Autobiography&amp;lt;/i&amp;gt;, 1902)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hommage à François Duban, 31-32, pp.137-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Education of an Apollonian Prophetess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sybil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Selves, Shifting Egos: Walter Besant in the Indian Ocean [&amp;lt;i&amp;gt;The Bourbon Journal&amp;lt;/i&amp;gt; (1863); &amp;lt;i&amp;gt;Autobiography&amp;lt;/i&amp;gt; (1902)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hommage à François Duban, 31-32, pp.137-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Lee’s Prince of the Hundred Soups (1880) : a Feminist, Utopian Puppet-Show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Puppet Notebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Lee et la Beauté : pour une esthétique féministe et humaniste engagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sybil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-dessus les abîmes du temps, la grande chaîne des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sibyl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bibliography of Vernon Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sybil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Lee, the Florentine Sibyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sybil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encountering the Florentine Sibyl: a Passionate Pilgrim at Il Palmerino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sybil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violet Paget (‘Vernon Lee’) : A Chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sibyl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste, Entitlement and Power in V. Lee’s Comedy of Masks cum Puppet Show: The Prince of the Hundred Soups (1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sybil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Lee, Paul Desjardins, Daniel Halévy and Romain Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes et la pensée politique : Vernon Lee et les cercles radicaux/ Women and Political Theory: Vernon Lee and Radical Circles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et hybridation dans la correspondance et l’œuvre de Vernon Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Equipe Autobiographie et correspondance, ITEM-CNRS, Ecole Normale Supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Lee and her French Friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Textual Scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Chicago, Etats-Unis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Lee et ses amis français, 1925-35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Meeting Vernon Lee at the Villa Il Palmerino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin et les féministes : The Descent of Man et The Fruits of Philosophy d’Annie Besant (1874-1933)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche en visio-conférence avec le GRER et les PRES Paris 7-Paris 5 « Darwin dans la bataille des idées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Journal of an African Cruiser (1845) de N. Hawthorne et H. Bridge et la colonisation noire-américaine du Libéria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Intégration/exclusion des minorités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Saint-Denis, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aestheticism : a gender(ed) issue ? Vernon Lee, Beauty and Aestheticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « British Aestheticisms »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avénement du sujet interculturel dans un espace mondialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Diversité culturelle et dialogue des cultures : comprendre pour co-agir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin ou le temps des métamorphoses de l’imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Charles Darwin en 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating selves and altered egos: Sir Walter Besant’s tropical experience in The Bourbon Journal (1863) and Autobiography (1902)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unstable Zones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and Political Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Michel Houdiard, 170 pp., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected letters of Vernon Lee 1856-1935</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Gagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2017, 978-1-84893-495-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternité, paternité, parentalité à la lumière du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jorrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffroy, Sophie and Jorrand, Sophie. Université de la Réunion, 2014, 978-2-905861-23-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violet del Palmerino: aspetti della cultura cosmopolita nel salotto di Vernon Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Cenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bizzotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consiglio regionale della Toscana, 2014, 978-88-89365-41-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Intégration et l’exclusion des minorités à la lumière de l’interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffroy, Sophie and Lopez, K., Sophie. Azalées Editions, 2013, Alizés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sir Walter Besant, Le Journal de Bourbon (août 1863)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffroy, Sophie. ELLUG-Université Stendhal, 2013, Paroles d'ailleurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration / exclusion des minorités à la lumière de l'interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Lettres et sciences humaines de l'Université de la Réunion, 2013, Alizés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal de Bourbon & Autobiographie: extraits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Besant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELLUG-Université Stendhal, 2013, 978-2-84310-252-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et dynamiques interculturelles : la transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jorrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan; Université de la Réunion, 2012, 9782336003733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et dynamiques interculturelles: la transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jorrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Bosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2012, 978-2-336-00373-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de François Duban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Lettres et sciences humaines de l'Université de la Réunion, 31, 2010, Alizés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un monde meilleur ? Libre-pensée et contrôle des naissances au XIXème siècle : Annie Besant et The Fruits of Philosophy (1832, réimp. 1877)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffroy, Sophie and Jorrand, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternité, paternité, parentalité à la lumière du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, 2015, 978-2-905861-23-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être dedans, être dehors : les insiders et les outsiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffroy, Sophie and Lopez, K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration / exclusion des minorités à la lumière de l'interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Azalées Editions, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le féminin dans l’océan Indien au croisement des cultures et des peuples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Féral, Claude and Jorrand, Sophie and Bosquet, Marie-Françoise and Geoffroy, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et dynamiques interculturelles: la transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012, 978-2-336-00373-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin et les féministes : Annie Besant (1874-1933) et la question du contrôle des naissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffroy, Sophie and Prum, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darwin dans la bataille des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012, Racisme et Eugénisme, 978-2-296-99333-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Besant : Une New Woman Théosophe aux origines du Droit Humain Britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Révauger, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Femmes et la Franc-Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée et les Hommes, pp.121--146, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enki Bilal’s Intermedial Fantasies : from Comic Book Nikopol Trilogy to Film Immortals (ad vitam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gordon, Ian and Jancovich, Mark and McAllister, Matthew P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Film and comic books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Press of Mississippi, pp.268--295, 2007, 978-1-57806-977-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Geoffroy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0355-4909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033722684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Expériences et représentations de la maternité : comprendre pour prévenir les violences intrafamiliales, 41, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et édition dans l’œuvre de Vernon Lee (1856-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Traduction-Edition, 40, pp.113-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Intégration/exclusion des minorités à la lumière de l'interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Intégration/exclusion des minorités à la lumière de l'interculturalité, 36, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Lee et la Beauté : pour une esthétique féministe et humaniste engagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sybil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Selves and Shifting Egos: Walter Besant in the Indian Ocean (&amp;lt;i&amp;gt;The Bourbon Journal&amp;lt;/i&amp;gt;, 1863; &amp;lt;i&amp;gt;Autobiography&amp;lt;/i&amp;gt;, 1902)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hommage à François Duban, 31-32, pp.137-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Education of an Apollonian Prophetess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sybil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Selves, Shifting Egos: Walter Besant in the Indian Ocean [&amp;lt;i&amp;gt;The Bourbon Journal&amp;lt;/i&amp;gt; (1863); &amp;lt;i&amp;gt;Autobiography&amp;lt;/i&amp;gt; (1902)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hommage à François Duban, 31-32, pp.137-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Lee’s Prince of the Hundred Soups (1880) : a Feminist, Utopian Puppet-Show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Puppet Notebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-dessus les abîmes du temps, la grande chaîne des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sibyl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste, Entitlement and Power in V. Lee’s Comedy of Masks cum Puppet Show: The Prince of the Hundred Soups (1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sybil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bibliography of Vernon Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sybil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Lee, the Florentine Sibyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sybil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encountering the Florentine Sibyl: a Passionate Pilgrim at Il Palmerino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sybil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violet Paget (‘Vernon Lee’) : A Chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sibyl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Lee, Paul Desjardins, Daniel Halévy and Romain Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes et la pensée politique : Vernon Lee et les cercles radicaux/ Women and Political Theory: Vernon Lee and Radical Circles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et hybridation dans la correspondance et l’œuvre de Vernon Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Equipe Autobiographie et correspondance, ITEM-CNRS, Ecole Normale Supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Lee and her French Friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Textual Scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Chicago, Etats-Unis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Lee et ses amis français, 1925-35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Meeting Vernon Lee at the Villa Il Palmerino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin et les féministes : The Descent of Man et The Fruits of Philosophy d’Annie Besant (1874-1933)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche en visio-conférence avec le GRER et les PRES Paris 7-Paris 5 « Darwin dans la bataille des idées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Journal of an African Cruiser (1845) de N. Hawthorne et H. Bridge et la colonisation noire-américaine du Libéria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Intégration/exclusion des minorités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Saint-Denis, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aestheticism : a gender(ed) issue ? Vernon Lee, Beauty and Aestheticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « British Aestheticisms »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avénement du sujet interculturel dans un espace mondialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Diversité culturelle et dialogue des cultures : comprendre pour co-agir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin ou le temps des métamorphoses de l’imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Charles Darwin en 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating selves and altered egos: Sir Walter Besant’s tropical experience in The Bourbon Journal (1863) and Autobiography (1902)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unstable Zones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected letters of Vernon Lee 1856-1935</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Gagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2017, 978-1-84893-495-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and Political Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Michel Houdiard, 170 pp., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternité, paternité, parentalité à la lumière du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jorrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffroy, Sophie and Jorrand, Sophie. Université de la Réunion, 2014, 978-2-905861-23-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violet del Palmerino: aspetti della cultura cosmopolita nel salotto di Vernon Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Cenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bizzotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consiglio regionale della Toscana, 2014, 978-88-89365-41-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sir Walter Besant, Le Journal de Bourbon (août 1863)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffroy, Sophie. ELLUG-Université Stendhal, 2013, Paroles d'ailleurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Intégration et l’exclusion des minorités à la lumière de l’interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffroy, Sophie and Lopez, K., Sophie. Azalées Editions, 2013, Alizés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration / exclusion des minorités à la lumière de l'interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Lettres et sciences humaines de l'Université de la Réunion, 2013, Alizés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal de Bourbon & Autobiographie: extraits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Besant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELLUG-Université Stendhal, 2013, 978-2-84310-252-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et dynamiques interculturelles: la transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jorrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Bosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2012, 978-2-336-00373-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et dynamiques interculturelles : la transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jorrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan; Université de la Réunion, 2012, 9782336003733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de François Duban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Lettres et sciences humaines de l'Université de la Réunion, 31, 2010, Alizés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un monde meilleur ? Libre-pensée et contrôle des naissances au XIXème siècle : Annie Besant et The Fruits of Philosophy (1832, réimp. 1877)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffroy, Sophie and Jorrand, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternité, paternité, parentalité à la lumière du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, 2015, 978-2-905861-23-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être dedans, être dehors : les insiders et les outsiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffroy, Sophie and Lopez, K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration / exclusion des minorités à la lumière de l'interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Azalées Editions, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin et les féministes : Annie Besant (1874-1933) et la question du contrôle des naissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffroy, Sophie and Prum, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darwin dans la bataille des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012, Racisme et Eugénisme, 978-2-296-99333-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Besant : Une New Woman Théosophe aux origines du Droit Humain Britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Révauger, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Femmes et la Franc-Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée et les Hommes, pp.121--146, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le féminin dans l’océan Indien au croisement des cultures et des peuples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Féral, Claude and Jorrand, Sophie and Bosquet, Marie-Françoise and Geoffroy, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et dynamiques interculturelles: la transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012, 978-2-336-00373-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enki Bilal’s Intermedial Fantasies : from Comic Book Nikopol Trilogy to Film Immortals (ad vitam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gordon, Ian and Jancovich, Mark and McAllister, Matthew P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Film and comic books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Press of Mississippi, pp.268--295, 2007, 978-1-57806-977-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="578BEC3F"/>
+    <w:nsid w:val="CA8FE0DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-geoffroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0355-4909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033722684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02339405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Geoffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697538v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02340753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02341411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265337v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265352v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501154v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Gagel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501139v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jorrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cenni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bizzotto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lopez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geoffroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Besant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bosquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude F&#233;ral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265331v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-geoffroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0355-4909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033722684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02339405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Geoffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697538v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02340753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265352v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02341411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265351v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265337v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501154v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Gagel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501139v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jorrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cenni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bizzotto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501148v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geoffroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Besant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265334v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude F&#233;ral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bosquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01265362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>