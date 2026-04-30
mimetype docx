--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -2003,191 +2003,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of pollen gene flow among four European beech (Fagus sylvatica L.) populations characterized by different management regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long distance gene flow and adaptation of forest trees to rapid climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Piotti</w:t>
+                <w:t xml:space="preserve">Ophélie Ronce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leonardi</w:t>
+                <w:t xml:space="preserve">Juan J. Robledo- Arnuncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Buiteveld</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gerber</w:t>
+                <w:t xml:space="preserve">Frédéric Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Bohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2011.77⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (4), pp.378-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2012.01746.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652994v1</w:t>
+                <w:t xml:space="preserve">hal-01607595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf shape and size differentiation in white oaks : assessment of allometric relationships among three sympatric species and their hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Viscosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaby Antonecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2222,326 +2222,326 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 173 (8), pp.875-884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/667234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two highly informative dinucleotide SSR multiplexes for the conifer Larix decidua (European larch)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Wagner</w:t>
+                <w:t xml:space="preserve">Comparison of pollen gene flow among four European beech (Fagus sylvatica L.) populations characterized by different management regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buiteveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Geburek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03139.x⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (3), pp.322-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2011.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651561v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long distance gene flow and adaptation of forest trees to rapid climate change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan J. Robledo- Arnuncio</w:t>
+                <w:t xml:space="preserve">Two highly informative dinucleotide SSR multiplexes for the conifer Larix decidua (European larch)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guillaume</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remy Petit Petit R.J.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.717-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03139.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2012.01746.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01607595v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive patterns shape introgression dynamics and species succession within the european white oak species complex</w:t>
               </w:r>
@@ -2758,424 +2758,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low level of pollen-mediated gene flow from cultivated to wild hrapevine: vonsequences for the rvolution of the rndangered subspecies Vitis vinifera L. subsp silvestris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaf morphological analyses in four European oak species (Quercus) and their hybrids: A comparison of traditional and geometric morphometric methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Viscosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Fortini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jhered/esn084⟩</w:t>
+              <w:t xml:space="preserve">Plant Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 143 (3), pp.564-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11263500902723129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667587v1</w:t>
+                <w:t xml:space="preserve">hal-02668459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species relative abundance and direction of introgression in oaks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+                <w:t xml:space="preserve">Low level of pollen-mediated gene flow from cultivated to wild hrapevine: vonsequences for the rvolution of the rndangered subspecies Vitis vinifera L. subsp silvestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Laucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy R. Petit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Alberto</w:t>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04137.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 100 (1), pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esn084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665530v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf morphological analyses in four European oak species (Quercus) and their hybrids: A comparison of traditional and geometric morphometric methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species relative abundance and direction of introgression in oaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy R. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Lavabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (10), pp.2228 - 2242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04137.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/11263500902723129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668459v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation, mating patterns and gene flow in a Pinus pinaster Aiton clonal seed orchard</w:t>
               </w:r>
@@ -4272,554 +4272,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene flow estimation with microsatellites in Malagasy seed orchard of Eucalyptus grandis</w:t>
+                <w:t xml:space="preserve">Seed gene flow and fine-scale structure in a Mediterranean pine (Pinus pinaster Ait.) using nuclear microsatellite markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Chaix</w:t>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Razafimaharo</w:t>
+                <w:t xml:space="preserve">M. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Vigneron</w:t>
+                <w:t xml:space="preserve">J. Martinez-Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Verhaegen</w:t>
+                <w:t xml:space="preserve">L. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 107 (4), pp.705-712. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 104 (8), pp.1290-1297</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675939v1</w:t>
+                <w:t xml:space="preserve">hal-02680021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin identification of maritime pine stands in France using chloroplast simple-sequence repeats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene flow estimation with microsatellites in Malagasy seed orchard of Eucalyptus grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M. Ribeiro</w:t>
+                <w:t xml:space="preserve">V. Razafimaharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Leprovost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gerber</w:t>
+                <w:t xml:space="preserve">Pascale Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.G. Vendramin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Anzidei</w:t>
+                <w:t xml:space="preserve">D. Verhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:2001005⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 107 (4), pp.705-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-003-1294-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580447v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can nuclear microsatellites tell us about maritime pine genetic resources conservation and provenance certification strategies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin identification of maritime pine stands in France using chloroplast simple-sequence repeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Derory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+                <w:t xml:space="preserve">G. Leprovost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Gonzaléz-Martínez</w:t>
+                <w:t xml:space="preserve">G.G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chagné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Madura</w:t>
+                <w:t xml:space="preserve">M. Anzidei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.699-708. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:2002058⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 59 (1), pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2001005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881936v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed gene flow and fine-scale structure in a Mediterranean pine (Pinus pinaster Ait.) using nuclear microsatellite markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What can nuclear microsatellites tell us about maritime pine genetic resources conservation and provenance certification strategies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Derory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gerber</w:t>
+                <w:t xml:space="preserve">Santiago Gonzaléz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cervera</w:t>
+                <w:t xml:space="preserve">David Chagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Martinez-Zapater</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Gil</w:t>
+                <w:t xml:space="preserve">Delphine Madura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.699-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2002058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680021v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen contamination in a maritime pine polycross seed orchard and certification of improved seeds using chloroplast microsatellites</w:t>
               </w:r>
@@ -4952,51 +4952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen contamination in a maritime pine polycross seed orchard and certification of improved seeds using chloroplast microsatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leprovost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5153,315 +5153,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite analysis of maternal half-sib families of Quercus robur, pedunculate oak : II. inferring the number of pollen donors from the offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of microsatellites and amplified fragment length polymorphism markers for parentage analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lexer</w:t>
+                <w:t xml:space="preserve">Rejane R. Streiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Heinze</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s001220051362⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9, pp.1037-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.2003.01835.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695066v1</w:t>
+                <w:t xml:space="preserve">hal-02686076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of microsatellites and amplified fragment length polymorphism markers for parentage analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microsatellite analysis of maternal half-sib families of Quercus robur, pedunculate oak : II. inferring the number of pollen donors from the offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejane R. Streiff</w:t>
+                <w:t xml:space="preserve">S. Macalka-Kampfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bodénès</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Steinkellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 9, pp.1037-1048. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 100 (6), pp.858-865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.2003.01835.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s001220051362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686076v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Trait Loci: a meta-analysis</w:t>
               </w:r>
@@ -6470,523 +6470,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'anthropo-technomorphisme comme modèle pour expliquer les plantes : comment notre connaissance du végétal en est-elle affectée ?</w:t>
+                <w:t xml:space="preserve">Quantophrenia and the promise of genetics: do research practices (dis)advantage the &amp;quot;conservation&amp;quot; of species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’art du modèle, cycle de conférences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matilde Manara, May 2024, Strasbourg, Université de Strasbourg, Lethica, France</w:t>
+              <w:t xml:space="preserve">The economy of biodiversity conservation promises: science, politics, imagination, and practices Final Workshop of the SNFS (Fonds National Suisse) PRISME project : La Promesse comme Réalité Instituante : les Solutions de Marché pour l’Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marianna Fenzi; Valérie Boisvert; Jean Foyer, Sep 2024, Institut de Géographie et de Durabilité, Lausanne, Université de Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689706v1</w:t>
+                <w:t xml:space="preserve">hal-04689708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes vues à travers les prismes de l'anthropo- et du technomorphisme : que leur reste-t-il ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des projets controversés pour leurs conséquences écologiques ? Analyse systématique, convivialité et processus démocratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée transverse de recherche, Décider face à l’incertain : « Reste » et « Reste causal » dans le contexte de la transition écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marc Delepouve, Jun 2024, Paris, CNAM, France</w:t>
+              <w:t xml:space="preserve">2024 Journée d'étude Controverses sur les savoirs, savoirs controversés en contexte de changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Nouvelle Aquitaine; Institut Universitaire de France; Centre Émile Durkheim; Centre for Anglophone Studies; Futurs ACT; TESNA; Chaire TRENT; Université Toulouse Jean Jaurès; Université Bordeaux Montaigne, Dec 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689707v1</w:t>
+                <w:t xml:space="preserve">hal-04870578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantophrenia and the promise of genetics: do research practices (dis)advantage the &amp;quot;conservation&amp;quot; of species?</w:t>
+                <w:t xml:space="preserve">L'anthropo-technomorphisme comme modèle pour expliquer les plantes : comment notre connaissance du végétal en est-elle affectée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The economy of biodiversity conservation promises: science, politics, imagination, and practices Final Workshop of the SNFS (Fonds National Suisse) PRISME project : La Promesse comme Réalité Instituante : les Solutions de Marché pour l’Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marianna Fenzi; Valérie Boisvert; Jean Foyer, Sep 2024, Institut de Géographie et de Durabilité, Lausanne, Université de Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">L’art du modèle, cycle de conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matilde Manara, May 2024, Strasbourg, Université de Strasbourg, Lethica, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689708v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des projets controversés pour leurs conséquences écologiques ? Analyse systématique, convivialité et processus démocratiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les plantes vues à travers les prismes de l'anthropo- et du technomorphisme : que leur reste-t-il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Journée d'étude Controverses sur les savoirs, savoirs controversés en contexte de changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Région Nouvelle Aquitaine; Institut Universitaire de France; Centre Émile Durkheim; Centre for Anglophone Studies; Futurs ACT; TESNA; Chaire TRENT; Université Toulouse Jean Jaurès; Université Bordeaux Montaigne, Dec 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée transverse de recherche, Décider face à l’incertain : « Reste » et « Reste causal » dans le contexte de la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Delepouve, Jun 2024, Paris, CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870578v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An imaginary encounter between Agnes Arber, botanist and philosopher, and Martin Buber, philosopher</w:t>
+                <w:t xml:space="preserve">L'arbre, la plante : collection de bourgeons ou individu unifié ? Histoire et actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaan Lepaul-Picolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Agnes Arber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stella Sandford, Jun 2023, London, Linnean Society, United Kingdom</w:t>
+              <w:t xml:space="preserve">XIVe Congrès de la SFHST, Société française d'histoire des sciences et des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Laure Saulnier; Pascal Duris; Marc Kefer, Apr 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689704v1</w:t>
+                <w:t xml:space="preserve">hal-04086713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arbre, la plante : collection de bourgeons ou individu unifié ? Histoire et actualité</w:t>
+                <w:t xml:space="preserve">An imaginary encounter between Agnes Arber, botanist and philosopher, and Martin Buber, philosopher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaan Lepaul-Picolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Congrès de la SFHST, Société française d'histoire des sciences et des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Laure Saulnier; Pascal Duris; Marc Kefer, Apr 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Workshop on Agnes Arber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stella Sandford, Jun 2023, London, Linnean Society, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086713v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants Denying: three examples</w:t>
               </w:r>
@@ -7524,90 +7524,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kingroup of the cultivar 'Chardonnay' revealed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Laucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boursiquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7649,103 +7649,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of gene flow between wild and cultivated grapevine (Vitis vinifera L.) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ortigosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Laucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Grape Genetics and Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Udine, Italy. pp.103-106</w:t>
@@ -7813,64 +7813,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Laucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on advances in grapevine and wine research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Venosa, Italy</w:t>
@@ -8518,532 +8518,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can nuclear microsatellites tell us about maritime pine genetic resources conservation and provenance certification strategies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting reliable parent-offspring matches in parentage analysis: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Derory</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+                <w:t xml:space="preserve">María Teresa Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chagné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Madur</w:t>
+                <w:t xml:space="preserve">José Miguel Martinez Zapater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modelling and experimental research on genetic precesses in tropical and temperate forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Kourou, Guyane, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763157v1</w:t>
+                <w:t xml:space="preserve">hal-02763074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting reliable parent-offspring matches in parentage analysis: a case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">What can nuclear microsatellites tell us about maritime pine genetic resources conservation and provenance certification strategies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Derory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Teresa Cervera</w:t>
+                <w:t xml:space="preserve">D. Chagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Miguel Martinez Zapater</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Gil</w:t>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and experimental research on genetic precesses in tropical and temperate forests</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2002058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763074v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of chloroplast microsatellites for stand and seed certification in maritime pine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using oaks to compare microsatellites and AFLP markers for parentage analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Decroocq</w:t>
+                <w:t xml:space="preserve">Réjane D Streiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ribeiro</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Bodenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Sylvolab symposium: Modelling and experimental research on genetic processes in tropical and temperate Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Kourou, Guyane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767270v1</w:t>
+                <w:t xml:space="preserve">hal-03282841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using oaks to compare microsatellites and AFLP markers for parentage analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of chloroplast microsatellites for stand and seed certification in maritime pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leprovost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réjane D Streiff</w:t>
+                <w:t xml:space="preserve">Stephane Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bodenes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sylvolab symposium: Modelling and experimental research on genetic processes in tropical and temperate Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Kourou, Guyane, France</w:t>
+              <w:t xml:space="preserve">8. Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282841v1</w:t>
+                <w:t xml:space="preserve">hal-02767270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9642,90 +9642,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long distance gene flow and adaptation of forest trees to rapid climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Ronce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J. Robledo- Arnuncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Bohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution of trees and forest communities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PG Edition, 175 p., 2016, 978-2-9519296-3-9</w:t>
@@ -10957,51 +10957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175492v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70170" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.13421" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688303v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benharrech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945239v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0966" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hiernaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-021-09877-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ptpbio.16039257.0010.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Du&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Antonecchia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fortini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leg&#233;r" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15287/afr.2015.415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Liepelt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127516" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frazer H. Sinclair" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham N. Stone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Nicholls" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gibbs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12329" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lascoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085130" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leonardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geburek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073391" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fran&#231;ois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0602-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N9HR9QW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leonardi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buiteveld" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.77" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Viscosi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667234" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03139.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NP40DWG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Robledo- Arnuncio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bohrer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01746.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651325v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01101.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Wernsd&#246;rfer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-009-9983-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8R4GR5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Di Vecchi-Staraz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esn084" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Lavabre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04137.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81QZ6W2S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668459v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fortini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263500902723129" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Rocheta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cordeiro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pereira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008049" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Salimonti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Perri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661723v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richardson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0056-y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B33E4840CDA59B022E834BD8571DCD5812942AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lowe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Unsworth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Davies" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Munro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03746600508685085" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676838v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8286.2003.00439.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C4A2055564554276FA8131A06EEDAA993AFC0E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Mart&#237;nez-Zapater" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675939v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Razafimaharo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verhaegen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1294-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580447v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ribeiro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leprovost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Vendramin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anzidei" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzal&#233;z-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madura" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002058" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680021v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cervera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez-Zapater" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200575v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-31-10-1816" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674747v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697801v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Planchon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heinze" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Macalka-Kampfer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steinkellner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051362" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PT33ZFGW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686076v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Streiff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01835.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A331189A3A6405875400949FE61DF0145B4D4303/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690757v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lascoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689442v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guilloux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708138v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marpeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716052v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodolphe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703064v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703005v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703904v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tran" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175604v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381022v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bourgeais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauwin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689706v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689707v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689708v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870578v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689704v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086713v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaan Lepaul-Picolet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689703v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935651v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282361v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804841v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Branger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Berthier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754612v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fogelqvist" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Bordacs" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755500v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755583v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ortigosa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754454v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Vecchi Staraz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boselli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753533v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cesar Vilardi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Puech" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758287v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lavabre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757335v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763157v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Derory" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chagn&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763074v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Cervera" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Martinez Zapater" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767270v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribeiro" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282841v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane D Streiff" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745894v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/stories/telechargement/actes_colloque_rg_web.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727870v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1740/9782759235483/science-et-emotion" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727847v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1640/9782759231737/du-comportement-vegetal-a-l-intelligence-des-plantes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272723v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789547v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790688v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800501v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827253v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser N. Bahrman" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Costa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Dubos" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727833v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Robertson Arber" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711629756/textes-cles-de-philosophie-du-vegetal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936839v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282336v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Afsahi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poquet Thierry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945257v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02846449v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813912v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02533462v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856929v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806496v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b223076e7d3266b4b360ee9b86748a45daac9f17;anchor=swh:1:rev:8224328839a624f7f7e0ab982cce1dfa6e342a49" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175492v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70170" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.13421" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688303v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benharrech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945239v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0966" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hiernaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-021-09877-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ptpbio.16039257.0010.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Du&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Antonecchia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fortini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leg&#233;r" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15287/afr.2015.415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Liepelt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127516" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frazer H. Sinclair" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham N. Stone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Nicholls" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gibbs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12329" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lascoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085130" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leonardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geburek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073391" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fran&#231;ois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0602-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N9HR9QW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Robledo- Arnuncio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillaume" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bohrer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01746.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Viscosi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667234" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piotti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leonardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buiteveld" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.77" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03139.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NP40DWG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651325v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01101.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Wernsd&#246;rfer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-009-9983-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8R4GR5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fortini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263500902723129" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Di Vecchi-Staraz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esn084" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665530v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Lavabre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04137.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81QZ6W2S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Rocheta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cordeiro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pereira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008049" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Salimonti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Perri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661723v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richardson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0056-y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B33E4840CDA59B022E834BD8571DCD5812942AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lowe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Unsworth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Davies" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Munro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03746600508685085" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676838v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8286.2003.00439.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C4A2055564554276FA8131A06EEDAA993AFC0E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Mart&#237;nez-Zapater" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680021v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cervera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez-Zapater" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675939v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Razafimaharo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verhaegen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1294-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580447v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ribeiro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leprovost" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Vendramin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anzidei" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881936v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzal&#233;z-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madura" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200575v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-31-10-1816" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674747v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697801v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Planchon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686076v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Streiff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01835.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A331189A3A6405875400949FE61DF0145B4D4303/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695066v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heinze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Macalka-Kampfer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steinkellner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051362" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PT33ZFGW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690757v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lascoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689442v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guilloux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708138v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marpeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716052v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodolphe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703064v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703005v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703904v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tran" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175604v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381022v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bourgeais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauwin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689708v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870578v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689706v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689707v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086713v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaan Lepaul-Picolet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689704v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689703v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935651v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282361v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804841v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Branger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Berthier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754612v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fogelqvist" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Bordacs" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755500v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755583v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ortigosa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754454v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Vecchi Staraz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boselli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753533v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cesar Vilardi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Puech" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758287v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lavabre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757335v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763074v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Cervera" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Martinez Zapater" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763157v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Derory" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chagn&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282841v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane D Streiff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767270v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribeiro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745894v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/stories/telechargement/actes_colloque_rg_web.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727870v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1740/9782759235483/science-et-emotion" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727847v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1640/9782759231737/du-comportement-vegetal-a-l-intelligence-des-plantes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272723v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789547v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790688v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800501v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827253v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser N. Bahrman" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Costa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Dubos" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727833v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Robertson Arber" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711629756/textes-cles-de-philosophie-du-vegetal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936839v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282336v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Afsahi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poquet Thierry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945257v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02846449v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813912v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02533462v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856929v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806496v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b223076e7d3266b4b360ee9b86748a45daac9f17;anchor=swh:1:rev:8224328839a624f7f7e0ab982cce1dfa6e342a49" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>