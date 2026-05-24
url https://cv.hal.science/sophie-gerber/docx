--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1074,295 +1074,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Structure of a Natural Oak Community in Central Italy: Evidence of Gene Flow between Three Sympatric White Oak Species (Quercus, Fagaceae)</w:t>
+                <w:t xml:space="preserve">Genetic differentiation of European larch along an altitudinal gradient in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaby Antonecchia</w:t>
+                <w:t xml:space="preserve">Maxime Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Fortini</w:t>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gerber</w:t>
+                <w:t xml:space="preserve">Yves Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Legér</w:t>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15287/afr.2015.415⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (5), pp.517-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0483-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139663v1</w:t>
+                <w:t xml:space="preserve">hal-01309641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic differentiation of European larch along an altitudinal gradient in the French Alps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic Structure of a Natural Oak Community in Central Italy: Evidence of Gene Flow between Three Sympatric White Oak Species (Quercus, Fagaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">Gaby Antonecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Rousselle</w:t>
+                <w:t xml:space="preserve">Paola Fortini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Guérin</w:t>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
+                <w:t xml:space="preserve">Patrick Legér</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 72 (5), pp.517-527. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (2), pp.205-216-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0483-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15287/afr.2015.415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309641v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within-range translocations and their consequences in European larch</w:t>
               </w:r>
@@ -1867,51 +1867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength and variability of postmating reproductive isolating barriers between four European white oak species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,77 +2156,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf shape and size differentiation in white oaks : assessment of allometric relationships among three sympatric species and their hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Viscosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaby Antonecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fortini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2527,51 +2527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive patterns shape introgression dynamics and species succession within the european white oak species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2777,51 +2777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf morphological analyses in four European oak species (Quercus) and their hybrids: A comparison of traditional and geometric morphometric methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Viscosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3015,51 +3015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species relative abundance and direction of introgression in oaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy R. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3334,51 +3334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Salimonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Perri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3549,51 +3549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput microsatellite genotyping in oak species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3897,268 +3897,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAMOZ: a software for parentage analysis using dominant, codominant and uniparentally inherited markers</w:t>
+                <w:t xml:space="preserve">Mesure directe des flux de gènes en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Latouche-Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lourmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4, pp.349-368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676838v1</w:t>
+                <w:t xml:space="preserve">hal-01031523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure directe des flux de gènes en forêt</w:t>
+                <w:t xml:space="preserve">FAMOZ: a software for parentage analysis using dominant, codominant and uniparentally inherited markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du BRG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.479-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-8286.2003.00439.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01031523v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selfing and sibship structure in a two-cohort stand of maritime pine (Pinus pinaster Ait.) using nuclear SSR markers</w:t>
               </w:r>
@@ -5058,410 +5058,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of seed quality in soybean analysed by capillary gel electrophoresis</w:t>
+                <w:t xml:space="preserve">Comparison of microsatellites and amplified fragment length polymorphism markers for parentage analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fabre</w:t>
+                <w:t xml:space="preserve">Rejane R. Streiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Planchon</w:t>
+                <w:t xml:space="preserve">Catherine Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9, pp.1037-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.2003.01835.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697801v1</w:t>
+                <w:t xml:space="preserve">hal-02686076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of microsatellites and amplified fragment length polymorphism markers for parentage analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microsatellite analysis of maternal half-sib families of Quercus robur, pedunculate oak : II. inferring the number of pollen donors from the offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Macalka-Kampfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Steinkellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.2003.01835.x⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 100 (6), pp.858-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220051362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686076v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite analysis of maternal half-sib families of Quercus robur, pedunculate oak : II. inferring the number of pollen donors from the offspring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetics of seed quality in soybean analysed by capillary gel electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 152, pp.181-189</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02695066v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Trait Loci: a meta-analysis</w:t>
               </w:r>
@@ -6470,372 +6470,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantophrenia and the promise of genetics: do research practices (dis)advantage the &amp;quot;conservation&amp;quot; of species?</w:t>
+                <w:t xml:space="preserve">L'anthropo-technomorphisme comme modèle pour expliquer les plantes : comment notre connaissance du végétal en est-elle affectée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The economy of biodiversity conservation promises: science, politics, imagination, and practices Final Workshop of the SNFS (Fonds National Suisse) PRISME project : La Promesse comme Réalité Instituante : les Solutions de Marché pour l’Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marianna Fenzi; Valérie Boisvert; Jean Foyer, Sep 2024, Institut de Géographie et de Durabilité, Lausanne, Université de Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">L’art du modèle, cycle de conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matilde Manara, May 2024, Strasbourg, Université de Strasbourg, Lethica, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689708v1</w:t>
+                <w:t xml:space="preserve">hal-04689706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des projets controversés pour leurs conséquences écologiques ? Analyse systématique, convivialité et processus démocratiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les plantes vues à travers les prismes de l'anthropo- et du technomorphisme : que leur reste-t-il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Journée d'étude Controverses sur les savoirs, savoirs controversés en contexte de changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Région Nouvelle Aquitaine; Institut Universitaire de France; Centre Émile Durkheim; Centre for Anglophone Studies; Futurs ACT; TESNA; Chaire TRENT; Université Toulouse Jean Jaurès; Université Bordeaux Montaigne, Dec 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée transverse de recherche, Décider face à l’incertain : « Reste » et « Reste causal » dans le contexte de la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Delepouve, Jun 2024, Paris, CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870578v1</w:t>
+                <w:t xml:space="preserve">hal-04689707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'anthropo-technomorphisme comme modèle pour expliquer les plantes : comment notre connaissance du végétal en est-elle affectée ?</w:t>
+                <w:t xml:space="preserve">Quantophrenia and the promise of genetics: do research practices (dis)advantage the &amp;quot;conservation&amp;quot; of species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’art du modèle, cycle de conférences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matilde Manara, May 2024, Strasbourg, Université de Strasbourg, Lethica, France</w:t>
+              <w:t xml:space="preserve">The economy of biodiversity conservation promises: science, politics, imagination, and practices Final Workshop of the SNFS (Fonds National Suisse) PRISME project : La Promesse comme Réalité Instituante : les Solutions de Marché pour l’Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marianna Fenzi; Valérie Boisvert; Jean Foyer, Sep 2024, Institut de Géographie et de Durabilité, Lausanne, Université de Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689706v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes vues à travers les prismes de l'anthropo- et du technomorphisme : que leur reste-t-il ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des projets controversés pour leurs conséquences écologiques ? Analyse systématique, convivialité et processus démocratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée transverse de recherche, Décider face à l’incertain : « Reste » et « Reste causal » dans le contexte de la transition écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marc Delepouve, Jun 2024, Paris, CNAM, France</w:t>
+              <w:t xml:space="preserve">2024 Journée d'étude Controverses sur les savoirs, savoirs controversés en contexte de changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Nouvelle Aquitaine; Institut Universitaire de France; Centre Émile Durkheim; Centre for Anglophone Studies; Futurs ACT; TESNA; Chaire TRENT; Université Toulouse Jean Jaurès; Université Bordeaux Montaigne, Dec 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689707v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbre, la plante : collection de bourgeons ou individu unifié ? Histoire et actualité</w:t>
               </w:r>
@@ -8024,51 +8024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et structuration génétique des chênes à l’échelle de deux paysages : impact de l’écologie, de l’histoire et de la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lavabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9074,51 +9074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de la phénologie du bourgeon apical chez le chêne : génétique quantitative et des populations d'un caractère adaptatif majeur en test de provenances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10957,51 +10957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175492v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70170" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.13421" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688303v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benharrech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945239v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0966" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hiernaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-021-09877-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ptpbio.16039257.0010.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Du&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Antonecchia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fortini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leg&#233;r" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15287/afr.2015.415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Liepelt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127516" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frazer H. Sinclair" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham N. Stone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Nicholls" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gibbs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12329" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lascoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085130" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leonardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geburek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073391" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fran&#231;ois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0602-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N9HR9QW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Robledo- Arnuncio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillaume" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bohrer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01746.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Viscosi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667234" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piotti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leonardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buiteveld" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.77" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03139.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NP40DWG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651325v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01101.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Wernsd&#246;rfer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-009-9983-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8R4GR5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fortini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263500902723129" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Di Vecchi-Staraz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esn084" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665530v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Lavabre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04137.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81QZ6W2S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Rocheta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cordeiro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pereira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008049" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Salimonti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Perri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661723v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richardson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0056-y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B33E4840CDA59B022E834BD8571DCD5812942AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lowe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Unsworth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Davies" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Munro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03746600508685085" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676838v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8286.2003.00439.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C4A2055564554276FA8131A06EEDAA993AFC0E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Mart&#237;nez-Zapater" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680021v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cervera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez-Zapater" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675939v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Razafimaharo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verhaegen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1294-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580447v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ribeiro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leprovost" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Vendramin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anzidei" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881936v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzal&#233;z-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madura" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200575v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-31-10-1816" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674747v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697801v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Planchon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686076v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Streiff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01835.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A331189A3A6405875400949FE61DF0145B4D4303/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695066v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heinze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Macalka-Kampfer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steinkellner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051362" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PT33ZFGW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690757v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lascoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689442v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guilloux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708138v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marpeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716052v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodolphe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703064v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703005v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703904v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tran" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175604v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381022v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bourgeais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauwin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689708v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870578v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689706v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689707v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086713v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaan Lepaul-Picolet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689704v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689703v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935651v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282361v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804841v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Branger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Berthier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754612v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fogelqvist" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Bordacs" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755500v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755583v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ortigosa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754454v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Vecchi Staraz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boselli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753533v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cesar Vilardi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Puech" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758287v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lavabre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757335v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763074v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Cervera" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Martinez Zapater" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763157v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Derory" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chagn&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282841v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane D Streiff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767270v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribeiro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745894v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/stories/telechargement/actes_colloque_rg_web.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727870v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1740/9782759235483/science-et-emotion" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727847v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1640/9782759231737/du-comportement-vegetal-a-l-intelligence-des-plantes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272723v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789547v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790688v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800501v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827253v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser N. Bahrman" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Costa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Dubos" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727833v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Robertson Arber" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711629756/textes-cles-de-philosophie-du-vegetal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936839v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282336v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Afsahi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poquet Thierry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945257v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02846449v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813912v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02533462v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856929v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806496v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b223076e7d3266b4b360ee9b86748a45daac9f17;anchor=swh:1:rev:8224328839a624f7f7e0ab982cce1dfa6e342a49" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175492v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70170" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.13421" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688303v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benharrech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945239v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0966" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hiernaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-021-09877-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ptpbio.16039257.0010.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Du&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139663v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Antonecchia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fortini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leg&#233;r" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15287/afr.2015.415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Liepelt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127516" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frazer H. Sinclair" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham N. Stone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Nicholls" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gibbs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12329" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lascoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085130" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leonardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geburek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073391" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fran&#231;ois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0602-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N9HR9QW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Robledo- Arnuncio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillaume" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bohrer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01746.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Viscosi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667234" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piotti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leonardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buiteveld" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.77" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03139.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NP40DWG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651325v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01101.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Wernsd&#246;rfer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-009-9983-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8R4GR5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fortini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263500902723129" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Di Vecchi-Staraz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esn084" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665530v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Lavabre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04137.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81QZ6W2S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Rocheta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cordeiro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pereira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008049" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Salimonti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Perri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661723v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richardson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0056-y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B33E4840CDA59B022E834BD8571DCD5812942AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lowe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Unsworth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Davies" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Munro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03746600508685085" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676838v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8286.2003.00439.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C4A2055564554276FA8131A06EEDAA993AFC0E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Mart&#237;nez-Zapater" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680021v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cervera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez-Zapater" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675939v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Razafimaharo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verhaegen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1294-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580447v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ribeiro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leprovost" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Vendramin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anzidei" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881936v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzal&#233;z-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madura" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200575v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-31-10-1816" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674747v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Streiff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01835.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A331189A3A6405875400949FE61DF0145B4D4303/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heinze" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Macalka-Kampfer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steinkellner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051362" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PT33ZFGW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697801v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Planchon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690757v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lascoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689442v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guilloux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708138v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marpeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716052v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodolphe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703064v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703005v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703904v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tran" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175604v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381022v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bourgeais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauwin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689706v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689707v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689708v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870578v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086713v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaan Lepaul-Picolet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689704v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689703v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935651v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282361v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804841v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Branger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Berthier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754612v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fogelqvist" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Bordacs" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755500v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755583v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ortigosa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754454v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Vecchi Staraz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boselli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753533v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cesar Vilardi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Puech" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758287v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lavabre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757335v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763074v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Cervera" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Martinez Zapater" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763157v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Derory" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chagn&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282841v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane D Streiff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767270v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribeiro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745894v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/stories/telechargement/actes_colloque_rg_web.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727870v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1740/9782759235483/science-et-emotion" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727847v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1640/9782759231737/du-comportement-vegetal-a-l-intelligence-des-plantes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272723v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789547v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790688v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800501v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827253v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser N. Bahrman" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Costa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Dubos" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727833v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Robertson Arber" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711629756/textes-cles-de-philosophie-du-vegetal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936839v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282336v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Afsahi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poquet Thierry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945257v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02846449v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813912v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02533462v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856929v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806496v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b223076e7d3266b4b360ee9b86748a45daac9f17;anchor=swh:1:rev:8224328839a624f7f7e0ab982cce1dfa6e342a49" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>