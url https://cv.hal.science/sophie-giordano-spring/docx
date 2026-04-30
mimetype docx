--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Giordano-Spring </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pr. Sophie Giordano-SpringDirectrice Adjointe de l'Institut Montpellier Management, en charge de la valorisation de la recherche et de l'accréditation internationale AACSB.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-giordano-spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1080-9527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068878583</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur la comptabilité financière, environnementale, le reporting durabilité ainsi que leur normalisation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autres activités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe à la recherche et accrédiation AACSB, Institut Montpellier Management.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la Chaire Soutenabilité, Comptabilité, Reporting (SCORE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue du CNU section 06 (sciences de gestion) (2019-.2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue du Conseil de l'Institut Montpellier Management (2022-...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de rattachement : Montpellier Research in Management, Univ Montpellier.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité éditorial des revues : *</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">*Comptabilité Contrôle Audit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Accounting Forum,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Accounting and the Public Interest,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Finance Contrôle Stratégie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">International Delegate for the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Social and Environmental Accounting Research</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tax disclosure strategies and reputational risks: An exploration based on the standard GRI 207</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 470, pp.143278. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-configuring events and the failure to standardise accounting for carbon emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Larrinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (9), pp.216-247. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AAAJ-07-2022-5946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité entre le reporting financier et extra-financier : une exploration à travers la comptabilité « climat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tome 28 (4), pp.21-50. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.284.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Carbon Emission Allowances: An Empirical Analysis in the EU ETS Phase 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Torea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Larrinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Environmental Accountability Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.93-115. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0969160X.2021.2012496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Reporting Related to the TCFD Framework: An Exploration of the Air Transport Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Environmental Accountability Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0969160x.2021.2007784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limits of environmental accounting disclosure: enforcement of regulations, standards and interpretative strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (6), pp.1367-1393. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AAAJ-04-2018-3461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the level of assurance statement on environmental disclosure affect investor assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H. Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Accounting, Management and Policy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (3), pp.336-360. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SAMPJ-03-2018-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double récit d'une chaîne logistique multi-acteurs: entre performativité et encastrement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Travaillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/2 (125), pp.177-207. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.125.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'attention médiatique sur les enjeux agroalimentaires oriente-t-elle le reporting sociétal d’entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016 (n°1), pp.169-193. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06863-1.p.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'attention médiatique sur les enjeux agroalimentaires oriente-t-elle le reporting sociétal d’entreprise ?. Le cas de Bonduelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.169-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Normativity and Legitimacy of CSR Disclosure: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H. Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis M. Patten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 130 (4), pp.789-803. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-014-2114-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts historiques vs. justes valeurs pour mesurer le résultat comptable ? Les arguments comparés des professionnels du chiffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (Tome 21), pp.119-148. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.213.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical perspectives on social and environmental accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H. Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2015.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Résultat Global : une remise en cause de la notion de résultat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 457, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des entreprises responsables : à l'égard de qui et à quel propos ? Une étude du message du Président de sociétés cotées françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Platet Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giordano Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45, p. 62-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting sociétal et IFRS : quelle cohérence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 186, pp.19-34. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.186.19-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste valeur et reporting de la performance : débats conceptuels et théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.77. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.133.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Editions, 2022, Gestion en liberté, 978-2-37687-599-4. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03867068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting, Innovations et Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Naro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Management &amp; Société - Ems, 2018, 978-2-37687-120-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. De la résilience du modèle comptable à une comptabilité de la résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Fé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.149-169, 2022, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2022.01.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Repenser le pilotage des hôpitaux publics français au regard de la crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. EMS, Management &amp; société, 49-61 p., 2022, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2022.01.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réglementation internationale de la comptabilité carbone : un processus en panne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reporting, Innovations et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editors’ Introduction to the Special Section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H. Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ataur Belal and Stuart Cooper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Accounting: Education, Regulation, Reporting and Stakeholders (Advances in Environmental Accounting and Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Emerald Publishing Limited, pp.69-70, 2018, 978-1-78754-889-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Comptabilité internationale est-elle fondée sur une conception de l’entreprise ? La révision du cadre conceptuel IFRS à l’aune des théories comptables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Platet-Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordano-Spring S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilités et Société entre représentation et construction du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Management et Société, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dupuy, le directeur de thèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Averseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de gestion entre simplification et complexification – Mélanges en l’honneur du professeur Yves Dupuy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-348, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborer autour du reporting durabilité(RD) volontaire : Étude de l'écosystèmed'une solution de RD de PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanny Takour Bellaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Montjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordano-Spring Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international CSEAR France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reporting de durabilité et la protection de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFC - Ateliers doctoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborer autour du reporting durabilité : Étude de l’écosystème d’une solution semi-automatisée de reporting durabilité pour PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanny Takour Bellaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Personal Values Influence Reported Financial Value in an Environmental Crisis? Accountants’ readiness to recognise and estimate environmental-related financial risks on the balance sheet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lynch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preparatory Workshop-Accounting Forum Special Issue on Accounting and Sustainable Decision-making: Exploring the Social Psychological Processes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, University of Sussex, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reporting de durabilité et la protection de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international CSEAR France - Ateliers doctoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reporting de durabilité et la protection de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2025 - Ateliers doctoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème du reporting durabilité des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanny Takour Bellaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Montjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFC - Ateliers doctoraux de l’AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de comptabilité, May 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'engagement ESG à travers l'impact score : entre incitations financières et objectif de soutenabilité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20° Congrès du RIODD, Toulouse, du 8 au 10 octobre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES CRITERES D’ATTRIBUTION DES FINANCEMENTS DE LA TRANSITION ECOLOGIQUE DANS UN CONTEXTE LOCAL : SPECIFICITES TERRITORIALES DE LA REGION OCCITANIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème congrès de l’AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of environmental-related financial risks and opportunities in accounting and financial reporting for SMEs: The interplay between accounting conservatism and accountants’ personal values.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjmin Lynch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The BAFA FRBC Annual Conference, Athens University of Economics and Business, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability reporting and biodiversity protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Scholars Colloquium - CSEAR UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, St andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des critères d'attribution des financements de la transition écologique dans un contexte local : Cas de la région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th FRENCH CONFERENCE ON SOCIAL AND ENVIRONMENTAL ACCOUNTING RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité et pertinence des informations environnementales et financières des organisations pour la transition écologique sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’ADERSE - Atelier doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème du reporting RSE volontaire des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanny Takour Bellaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ADERSE - Atelier doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème du reporting durabilité volontaire des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanny Takour Bellaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès du RIODD - Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecosystem of voluntary sustainability reporting (VSR) for SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanny Takour Bellaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Emerging Scholars Colloquium CSEAR UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, St Andrews, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité et pertinence des informations environnementales et financières des organisations pour la transition écologique sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès de l'AFC - Atelier doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Dijon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères d'évaluation pour le financement local de la transition écologique : Une étude empirique en Région Occitane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e CONGRÈS DU RIODD Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelles (BE), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity between financial and extra-financial reporting: an exploration through “climate” accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Etats généraux de la recherche comptable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Economie, des Finances et de la Souveraineté industrielle et numérique, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and relevance of CSR information for the local financing of the ecological transition: an empirical study in the Occitania region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Emerging Scholars Colloquium 21 August 2023 University of St Andrews, Scotland (UK) - Atelier doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, St Andrews (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity between financial and extra-financial reporting: an exploration through “climate” accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st annual Comptabilité Contrôle Audit – Accounting Auditing Control (CCA-AAC) conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Lausanne and AFC, Feb 2022, Champéry, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exploration empirique de la relation entre le reporting financier et non financier sur le climat des firmes participantes aux marchés carbone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès du Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exploration empirique de la relation entre le reporting financier et non financier sur le climat des firmes participantes aux marchés carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAN CSEAR Conference – 6th CSEAR France Conference on social and environmental accounting research – EMAN Europe 25 the Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon accounting in the field of finance: insights, critical issues, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 6th CSEAR France and 25th EMAN conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence fiscale et légitimité : une étude empirique du SBF120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAN CSEAR Conference – 6th CSEAR France Conference on social and environmental accounting research – EMAN Europe 25 the Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence fiscale et légitimité : une étude empirique du SBF120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème congrès de l’Association Francophone de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Carbon Emission Allowances. An analysis in the EU-ETS Phase 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Torea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Larrinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès Annuel de l’Association Francophone de Comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for carbon emission allowances: An analysis in the EU-ETS Phase 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Torea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Larrinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Congress on Social and Environmental Accounting Research and Emerging Scholars Colloquium (CSEAR UK 2018).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Andrews (Ecosse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental accounting information: A qualitative study in the French regulatory context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French Conference of the Centre for Social &amp; Environmental Accounting Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental accounting information: A qualitative study in the French regulatory context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Public Interest Section, American Accounting Asssociation 31-1 avril.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key executives’ narratives on disclosed environmental accounting information: An insiders’ perspective on Normativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference of the Centre for Social &amp; Environmental Accounting Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, St Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key executives’ perceptions on disclosed environmental accounting information: An insiders’ perspective on Normativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Conference of the French Accounting Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the level of assurance statement on environmental disclosure affect investor assessment? An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H. Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Public Interest Section Meeting of the American Accounting Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normativity and R&D IFRS Accounting in France : a Study of Joint Disclosures by Managers and Auditors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Accounting and Regulation, EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normativity and R&D IFRS Accounting in France: A study of joint disclosures by managers and auditors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sienna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normativity and R&D IFRS Accounting in France : a Study of Joint Disclosures by Managers and Auditors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normativité et comptabilisation des dépenses R&D en IFRS : Étude des divulgations conjointes dirigeant / CAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème congrès de l'associtation Francophone de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Universitaire de Management (Université d’Auvergne) et le Centre de Recherche Clermontois en Gestion et Managemen, May 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the assurance level of environmental disclosure affect financial analysts’ decisions? An experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress on Social and Environmental Accounting Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the assurance level of environmental disclosure affect financial analysts’ decisions? An experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès France du Centre for Social and Environmental Accounting Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the assurance level of environmental disclosure affect financial analysts’ decisions? An experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEAR France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de la responsabilité sociétale influence-t-il significativement les missions du contrôleur de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séna John Ahyee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Travaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité, Contrôle et Audit des invisibles, de l'informel et de l'imprévisible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion d’informations RSE des entreprises agroalimentaires est-elle une réponse à l’attention médiatique sur les enjeux sociétaux ? Le cas de Bonduelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l’Association Francophone de Comptabilité (AFC), « Mesure, évaluation, notation – les comptabilités de la société du calcul »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going deeper into the explanatory power of CSR disclosure theories: CSR reporting strategies of food companies between regulation and legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. CSEAR International Congress on Social &amp; Environmental Accounting Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saint Andrews, United Kingdom. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des professionnels du chiffre sur le concept de performance et sa mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité sans Frontières..The French Connection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, *, Canada. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité et chaîne logistique intégrée: une étude de cas monographique sur les effets de l'encastrement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Travaillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication avec actes au Congrès de l'Association Francophone de Comptabilité, Montréal, les 31/05 -01/06 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montréal, Canada. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre réglementation et légitimité : quelles stratégies de divulgation sociétale des firmes agroalimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congrès français du CSEAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Social and Environmental Accounting Research (CSEAR). Saint Andrews, GBR.; Montpellier Research in Management (MRM). Montpellier, FRA.; Université Montpellier 1 (UM1). FRA., May 2013, Montpellier, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du reporting sociétal interne et externe en PME : une étude empirique quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Courrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilités et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre l'engagement sociétal et la performance financière : une application au secteur agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Congrès de l'Association Francophone de Comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Comptabilité. FRA., May 2011, Montpellier, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE DU DISCOURS RSE DANS LA LETTRE DU PRESIDENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Platet -Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place de la dimension européenne dans la Comptabilité Contrôle Audit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA CEREMONIE COMPTABLE DANS LES RAPPORTS DEVELOPPEMENT DURABLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA COMPTABILITE, LE CONTRÔLE ET L'AUDIT ENTRE CHANGEMENT ET STABILITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00524891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'HYPOTHESE DE LA CAPTATION MANAGERIALE DU REPORTING SOCIETAL : UNE ETUDE EMPIRIQUE DES SOCIETES DU SBF 120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«COMPTABILITE ET ENVIRONNEMENT »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE REPORTING SOCIETAL A L'EPREUVE DES THEORIES NORMATIVES COMPTABLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«COMPTABILITE ET ENVIRONNEMENT »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA JUSTE VALEUR AU &amp;quot; COMPREHENSIVE INCOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational Exchange Performance: a Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mounoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association Of Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, San Antonio, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Performance : a monography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Eggrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IMP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Marketing and Purchasing Group, Sep 1999, Dublin (Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reporting durabilité au service de la transition écologique en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Grailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanny Takour Bellaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahier n°2 de la Chaire Soutenabilité COmptabilité REporting (SCORE). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réglementation internationale de la comptabilité carbone : un processus en panne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compte rendu n°2 contrat de recherche avec l’Autorité des Normes Comptables. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The existing models of Carbon Accounting in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compte rendu n°1 contrat de recherche avec l’Autorité des Normes Comptables. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Giordano-Spring </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pr. Sophie Giordano-SpringDirectrice Adjointe de l'Institut Montpellier Management, en charge de la valorisation de la recherche et de l'accréditation internationale AACSB.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-giordano-spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1080-9527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068878583</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur la comptabilité financière, environnementale, le reporting durabilité ainsi que leur normalisation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autres activités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe à la recherche et accrédiation AACSB, Institut Montpellier Management.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la Chaire Soutenabilité, Comptabilité, Reporting (SCORE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue du CNU section 06 (sciences de gestion) (2019-.2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue du Conseil de l'Institut Montpellier Management (2022-...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de rattachement : Montpellier Research in Management, Univ Montpellier.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité éditorial des revues : *</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">*Comptabilité Contrôle Audit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Accounting Forum,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Accounting and the Public Interest,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Finance Contrôle Stratégie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">International Delegate for the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Social and Environmental Accounting Research</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-configuring events and the failure to standardise accounting for carbon emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Larrinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (9), pp.216-247. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AAAJ-07-2022-5946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tax disclosure strategies and reputational risks: An exploration based on the standard GRI 207</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 470, pp.143278. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité entre le reporting financier et extra-financier : une exploration à travers la comptabilité « climat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tome 28 (4), pp.21-50. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.284.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Carbon Emission Allowances: An Empirical Analysis in the EU ETS Phase 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Torea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Larrinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Environmental Accountability Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.93-115. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0969160X.2021.2012496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Reporting Related to the TCFD Framework: An Exploration of the Air Transport Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Environmental Accountability Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0969160x.2021.2007784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limits of environmental accounting disclosure: enforcement of regulations, standards and interpretative strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (6), pp.1367-1393. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AAAJ-04-2018-3461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double récit d'une chaîne logistique multi-acteurs: entre performativité et encastrement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Travaillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/2 (125), pp.177-207. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.125.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the level of assurance statement on environmental disclosure affect investor assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H. Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Accounting, Management and Policy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (3), pp.336-360. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SAMPJ-03-2018-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'attention médiatique sur les enjeux agroalimentaires oriente-t-elle le reporting sociétal d’entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016 (n°1), pp.169-193. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06863-1.p.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'attention médiatique sur les enjeux agroalimentaires oriente-t-elle le reporting sociétal d’entreprise ?. Le cas de Bonduelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.169-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Normativity and Legitimacy of CSR Disclosure: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H. Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis M. Patten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 130 (4), pp.789-803. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-014-2114-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts historiques vs. justes valeurs pour mesurer le résultat comptable ? Les arguments comparés des professionnels du chiffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (Tome 21), pp.119-148. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.213.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical perspectives on social and environmental accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H. Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2015.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Résultat Global : une remise en cause de la notion de résultat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 457, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des entreprises responsables : à l'égard de qui et à quel propos ? Une étude du message du Président de sociétés cotées françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Platet Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giordano Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45, p. 62-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting sociétal et IFRS : quelle cohérence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 186, pp.19-34. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.186.19-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste valeur et reporting de la performance : débats conceptuels et théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.77. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.133.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Editions, 2022, Gestion en liberté, 978-2-37687-599-4. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03867068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting, Innovations et Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Naro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Management &amp; Société - Ems, 2018, 978-2-37687-120-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Repenser le pilotage des hôpitaux publics français au regard de la crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. EMS, Management &amp; société, 49-61 p., 2022, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2022.01.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. De la résilience du modèle comptable à une comptabilité de la résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Fé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.149-169, 2022, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2022.01.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réglementation internationale de la comptabilité carbone : un processus en panne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reporting, Innovations et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editors’ Introduction to the Special Section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H. Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ataur Belal and Stuart Cooper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Accounting: Education, Regulation, Reporting and Stakeholders (Advances in Environmental Accounting and Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Emerald Publishing Limited, pp.69-70, 2018, 978-1-78754-889-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Comptabilité internationale est-elle fondée sur une conception de l’entreprise ? La révision du cadre conceptuel IFRS à l’aune des théories comptables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Platet-Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordano-Spring S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilités et Société entre représentation et construction du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Management et Société, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dupuy, le directeur de thèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Averseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de gestion entre simplification et complexification – Mélanges en l’honneur du professeur Yves Dupuy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-348, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reporting de durabilité et la protection de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international CSEAR France - Ateliers doctoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Personal Values Influence Reported Financial Value in an Environmental Crisis? Accountants’ readiness to recognise and estimate environmental-related financial risks on the balance sheet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lynch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preparatory Workshop-Accounting Forum Special Issue on Accounting and Sustainable Decision-making: Exploring the Social Psychological Processes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, University of Sussex, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of environmental-related financial risks and opportunities in accounting and financial reporting for SMEs: The interplay between accounting conservatism and accountants’ personal values.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjmin Lynch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The BAFA FRBC Annual Conference, Athens University of Economics and Business, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborer autour du reporting durabilité : Étude de l’écosystème d’une solution semi-automatisée de reporting durabilité pour PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanny Takour Bellaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reporting de durabilité et la protection de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2025 - Ateliers doctoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème du reporting durabilité des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanny Takour Bellaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Montjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFC - Ateliers doctoraux de l’AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de comptabilité, May 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'engagement ESG à travers l'impact score : entre incitations financières et objectif de soutenabilité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20° Congrès du RIODD, Toulouse, du 8 au 10 octobre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES CRITERES D’ATTRIBUTION DES FINANCEMENTS DE LA TRANSITION ECOLOGIQUE DANS UN CONTEXTE LOCAL : SPECIFICITES TERRITORIALES DE LA REGION OCCITANIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème congrès de l’AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability reporting and biodiversity protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Scholars Colloquium - CSEAR UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, St andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des critères d'attribution des financements de la transition écologique dans un contexte local : Cas de la région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th FRENCH CONFERENCE ON SOCIAL AND ENVIRONMENTAL ACCOUNTING RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reporting de durabilité et la protection de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFC - Ateliers doctoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborer autour du reporting durabilité(RD) volontaire : Étude de l'écosystèmed'une solution de RD de PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanny Takour Bellaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Montjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordano-Spring Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international CSEAR France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème du reporting durabilité volontaire des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanny Takour Bellaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès du RIODD - Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité et pertinence des informations environnementales et financières des organisations pour la transition écologique sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’ADERSE - Atelier doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème du reporting RSE volontaire des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanny Takour Bellaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ADERSE - Atelier doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecosystem of voluntary sustainability reporting (VSR) for SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanny Takour Bellaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Emerging Scholars Colloquium CSEAR UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, St Andrews, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité et pertinence des informations environnementales et financières des organisations pour la transition écologique sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès de l'AFC - Atelier doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Dijon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères d'évaluation pour le financement local de la transition écologique : Une étude empirique en Région Occitane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e CONGRÈS DU RIODD Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelles (BE), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity between financial and extra-financial reporting: an exploration through “climate” accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Etats généraux de la recherche comptable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Economie, des Finances et de la Souveraineté industrielle et numérique, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and relevance of CSR information for the local financing of the ecological transition: an empirical study in the Occitania region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gillet-Monjarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Emerging Scholars Colloquium 21 August 2023 University of St Andrews, Scotland (UK) - Atelier doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, St Andrews (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity between financial and extra-financial reporting: an exploration through “climate” accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st annual Comptabilité Contrôle Audit – Accounting Auditing Control (CCA-AAC) conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Lausanne and AFC, Feb 2022, Champéry, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exploration empirique de la relation entre le reporting financier et non financier sur le climat des firmes participantes aux marchés carbone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès du Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exploration empirique de la relation entre le reporting financier et non financier sur le climat des firmes participantes aux marchés carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAN CSEAR Conference – 6th CSEAR France Conference on social and environmental accounting research – EMAN Europe 25 the Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon accounting in the field of finance: insights, critical issues, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 6th CSEAR France and 25th EMAN conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence fiscale et légitimité : une étude empirique du SBF120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAN CSEAR Conference – 6th CSEAR France Conference on social and environmental accounting research – EMAN Europe 25 the Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence fiscale et légitimité : une étude empirique du SBF120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème congrès de l’Association Francophone de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Carbon Emission Allowances. An analysis in the EU-ETS Phase 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Torea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Larrinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès Annuel de l’Association Francophone de Comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for carbon emission allowances: An analysis in the EU-ETS Phase 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Torea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Larrinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Congress on Social and Environmental Accounting Research and Emerging Scholars Colloquium (CSEAR UK 2018).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Andrews (Ecosse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key executives’ narratives on disclosed environmental accounting information: An insiders’ perspective on Normativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference of the Centre for Social &amp; Environmental Accounting Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, St Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key executives’ perceptions on disclosed environmental accounting information: An insiders’ perspective on Normativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Conference of the French Accounting Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the level of assurance statement on environmental disclosure affect investor assessment? An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H. Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Public Interest Section Meeting of the American Accounting Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental accounting information: A qualitative study in the French regulatory context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Public Interest Section, American Accounting Asssociation 31-1 avril.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental accounting information: A qualitative study in the French regulatory context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French Conference of the Centre for Social &amp; Environmental Accounting Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normativity and R&D IFRS Accounting in France: A study of joint disclosures by managers and auditors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sienna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normativity and R&D IFRS Accounting in France : a Study of Joint Disclosures by Managers and Auditors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Accounting and Regulation, EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normativity and R&D IFRS Accounting in France : a Study of Joint Disclosures by Managers and Auditors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normativité et comptabilisation des dépenses R&D en IFRS : Étude des divulgations conjointes dirigeant / CAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème congrès de l'associtation Francophone de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Universitaire de Management (Université d’Auvergne) et le Centre de Recherche Clermontois en Gestion et Managemen, May 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the assurance level of environmental disclosure affect financial analysts’ decisions? An experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès France du Centre for Social and Environmental Accounting Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the assurance level of environmental disclosure affect financial analysts’ decisions? An experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress on Social and Environmental Accounting Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the assurance level of environmental disclosure affect financial analysts’ decisions? An experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEAR France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de la responsabilité sociétale influence-t-il significativement les missions du contrôleur de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séna John Ahyee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Travaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité, Contrôle et Audit des invisibles, de l'informel et de l'imprévisible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion d’informations RSE des entreprises agroalimentaires est-elle une réponse à l’attention médiatique sur les enjeux sociétaux ? Le cas de Bonduelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l’Association Francophone de Comptabilité (AFC), « Mesure, évaluation, notation – les comptabilités de la société du calcul »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre réglementation et légitimité : quelles stratégies de divulgation sociétale des firmes agroalimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congrès français du CSEAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Social and Environmental Accounting Research (CSEAR). Saint Andrews, GBR.; Montpellier Research in Management (MRM). Montpellier, FRA.; Université Montpellier 1 (UM1). FRA., May 2013, Montpellier, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité et chaîne logistique intégrée: une étude de cas monographique sur les effets de l'encastrement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Travaillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication avec actes au Congrès de l'Association Francophone de Comptabilité, Montréal, les 31/05 -01/06 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montréal, Canada. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des professionnels du chiffre sur le concept de performance et sa mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité sans Frontières..The French Connection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, *, Canada. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going deeper into the explanatory power of CSR disclosure theories: CSR reporting strategies of food companies between regulation and legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. CSEAR International Congress on Social &amp; Environmental Accounting Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saint Andrews, United Kingdom. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du reporting sociétal interne et externe en PME : une étude empirique quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Courrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilités et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre l'engagement sociétal et la performance financière : une application au secteur agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Congrès de l'Association Francophone de Comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Comptabilité. FRA., May 2011, Montpellier, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE DU DISCOURS RSE DANS LA LETTRE DU PRESIDENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Platet -Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place de la dimension européenne dans la Comptabilité Contrôle Audit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA CEREMONIE COMPTABLE DANS LES RAPPORTS DEVELOPPEMENT DURABLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA COMPTABILITE, LE CONTRÔLE ET L'AUDIT ENTRE CHANGEMENT ET STABILITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00524891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'HYPOTHESE DE LA CAPTATION MANAGERIALE DU REPORTING SOCIETAL : UNE ETUDE EMPIRIQUE DES SOCIETES DU SBF 120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«COMPTABILITE ET ENVIRONNEMENT »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE REPORTING SOCIETAL A L'EPREUVE DES THEORIES NORMATIVES COMPTABLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«COMPTABILITE ET ENVIRONNEMENT »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA JUSTE VALEUR AU &amp;quot; COMPREHENSIVE INCOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational Exchange Performance: a Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mounoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association Of Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, San Antonio, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Performance : a monography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Eggrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IMP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Marketing and Purchasing Group, Sep 1999, Dublin (Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reporting durabilité au service de la transition écologique en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Grailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanny Takour Bellaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahier n°2 de la Chaire Soutenabilité COmptabilité REporting (SCORE). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The existing models of Carbon Accounting in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compte rendu n°1 contrat de recherche avec l’Autorité des Normes Comptables. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réglementation internationale de la comptabilité carbone : un processus en panne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giordano-Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compte rendu n°2 contrat de recherche avec l’Autorité des Normes Comptables. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30A55002"/>
+    <w:nsid w:val="01AE203F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="202AA9CB"/>
+    <w:nsid w:val="261352CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-giordano-spring" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1080-9527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068878583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143278" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Larrinaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rivi&#232;re-Giordano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-07-2022-5946" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.284.0021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Torea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160X.2021.2012496" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160x.2021.2007784" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Senn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-04-2018-3461" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091698v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-03-2018-0054" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01866805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Travaill&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.125.0177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere-Giordano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06863-1.p.0169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chauvey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis M. Patten" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-014-2114-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.213.0119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2015.09.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Platet Pierrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giordano Spring" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661311v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.186.19-34" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A4834F786C436D483065A0FE9D3F3CF123EF2EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lacroix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.133.0077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e F&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01.0149" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325712v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Morini&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bald&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01.0049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941139v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Platet-Pierrot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano-Spring S." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Averseng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanny Takour Bellaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Montjarret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano-Spring Sophie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236301v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aussenac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gorman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lynch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431117v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Helou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239879v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513662v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjmin Lynch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236322v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239890v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232066v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546865v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566775v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566777v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941463v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096684v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03948504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04196328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086443v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188752v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;na John Ahyee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Travaille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506300v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002934v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803930v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690971v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Courrent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459478v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Platet -Pierrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524891v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543106v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543255v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581215v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guibert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063485v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grailles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942048v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-giordano-spring" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1080-9527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068878583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686904v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Larrinaga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rivi&#232;re-Giordano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-07-2022-5946" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143278" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.284.0021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Torea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160X.2021.2012496" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160x.2021.2007784" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Senn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-04-2018-3461" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01866805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Travaill&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.125.0177" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-03-2018-0054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere-Giordano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06863-1.p.0169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chauvey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis M. Patten" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-014-2114-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.213.0119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2015.09.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Platet Pierrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giordano Spring" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661311v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.186.19-34" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A4834F786C436D483065A0FE9D3F3CF123EF2EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lacroix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.133.0077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Morini&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bald&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01.0049" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e F&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01.0149" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941139v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Platet-Pierrot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano-Spring S." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Averseng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aussenac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gorman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lynch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513662v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjmin Lynch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531708v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanny Takour Bellaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Montjarret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Helou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239879v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236322v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236301v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano-Spring Sophie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279498v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239727v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279474v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232066v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546865v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566778v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566774v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03948504v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04196328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078573v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086443v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188752v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;na John Ahyee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Travaille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803930v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690971v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Courrent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459478v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Platet -Pierrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524891v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543106v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543255v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581215v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guibert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063485v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grailles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942048v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942043v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>