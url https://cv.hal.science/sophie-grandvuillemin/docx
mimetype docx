--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie GRANDVUILLEMIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en droit privé, Université Sorbonne Paris NordMembre de l'IRDA (Institut de Recherche pour un Droit Attractif, EA 3970)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ententes lors de la passation de marchés publics : l’indemnisation du préjudice de l’acheteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative relationships and French and European competition law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cooperative Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions en dommages-intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés des lycées d’Île-de-France, indemnisation et compétence juridictionnelle (note sous Trib. confl., 16 novembre 2015, n° 4035, Région Ile-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système AMAP : zone de non-droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (Etude 1279), pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être une entreprise de l’économie sociale et solidaire ? Une qualification entre unité et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Etude 1542 (46), pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 31 juillet 2014 sur l’économie sociale et solidaire et le droit coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Étude 1478 (39), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société coopérative d’intérêt collectif : un statut inutile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Étude 1775 (51-52), pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déontologie et concurrence déloyale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures négociées en droit français des pratiques anticoncurrentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Étude 1344 (18), pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures négociées devant l’Autorité de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les micro-pratiques anticoncurrentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure d’engagements, état des lieux après le Communiqué de procédure du 2 mars 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Étude 1542 (22), pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième application de la clémence par le Conseil de la concurrence (note sous Cons. conc., n° 07-D-48 du 16 décembre 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Actualité 108 (9), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation des sanctions infligées aux trois opérateurs de téléphonie mobile pour ententes (note sous CA Paris, 12 décembre 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1179 (6-7), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce équitable : comment réguler un marché alternatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Etude 2604 (51-52), pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le préjudice du salarié bénéficiaire de stock-options licencié sans cause réelle et sérieuse qui n’a pu lever les options (note sous Cass. Soc., 16 mars 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 820 (22), pp.904-906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil d’Etat se démarque du Conseil de la concurrence (note sous CE, 16 juin 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jurisprudence 277 (7), pp.280-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock-options et licenciement abusif (note sous Cass. Soc., 29 septembre 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jurisprudence 1902 (52-53), pp.2081-2083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maître du jeu abusait de sa position dominante (note sous Cass. Com., 10 décembre 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jurisprudence 694 (19), pp.766-769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse aux attentes des coopératives de commerçants détaillants : l’ordonnance du 25 mars 2004 portant simplification du droit et des formalités pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Actualité 101 (20-21), pp.781-782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de coopérative de commerçants détaillants : déclin ou renouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Étude 759 (20), pp.844-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avènement du statut de coopérative européenne : le règlement du 22 juillet 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Étude 1663 (48), pp.1900-1903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication - Commerce électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, chr. n° 11, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock-options et licenciement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, I, 638 (15), pp.652-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut de l’UGAP et droit de la concurrence (note sous CA Paris, 13 janvier 1998, UGAP/CAMIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, II, 10217 (52), pp.2276-2280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la non-lucrativité à la marchandisation des associations : un lent dévoiement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Age d’or et décadence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck LAFFAILLE, Université Sorbonne Paris Nord, UFR DSPS, Mar 2024, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entreprises sociales : quels statuts, quels acteurs, pour quel impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie GRANDVUILLEMIN et Constance PERRIN-JOLY (Université Sorbonne Paris Nord), Nov 2022, AUBERVILLIERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire, des entreprises contre l’injustice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’injustice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRANCK LAFFAILLE, Université Sorbonne Paris Nord, UFR DSPS, Mar 2023, Villetaneuse (Université Paris 13), France. pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et les juridictions administratives face aux ententes illicites dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ententes, cartels, mafias …les formes d’associations interdites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric LAVANSANT et Valentin NOISETTE, Université Littoral Côte d’Opale, Nov 2023, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise à mission et entreprise sociale et solidaire : convergence des modèles ou nette différenciation des intérêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise à mission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fleur LARONZE, Plate-forme RSE, May 2019, Paris, France. pp.195-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philanthropie et argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck LAFFAILLE, Université Paris 13, UFR DSPS, Apr 2019, Villetaneuse (Université Paris 13), France. pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire : de l’utopie en droit des affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopie(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck LAFFAILLE, Université Paris 13, UFR DSPS, May 2017, Villetaneuse (Université Paris 13), France. pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indemnisation des pratiques anticoncurrentielles dans les contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complément commande publique (Les dossiers Commande publique) - Editions Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande publique et pratiques anticoncurrentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complément commande publique (Les dossiers Commande publique) - Editions Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrage L'économie sociale et solidaire - Sommaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archétype 82. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archétype 82</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36341-255-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire, des entreprises contre l’injustice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'injustice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.145-156, 2024, 978-2-38600-017-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises sociales : quels statuts, quels acteurs, pour quel impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.378, 2024, 9782802773078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise à mission et entreprise sociale et solidaire : convergence des modèles ou nette différenciation des intérêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleur LARONZE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société à mission – Perspectives critiques sur l’entreprise sous l’angle de la loi PACTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.195, 2021, 979-10-344-0083-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence entre entreprises et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.161-183, 2021, 978-2-84934-575-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises culturelles de l'ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit public et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.281, 2020, 978-2-8027-6556-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philanthropie et argent : le paradoxe du capitalisme philanthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.163-170, 2020, 978-2-84934-507-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire et marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.203-220, 2018, 978-2-7110-1573-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire : de l’utopie en droit des affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.85-99, 2018, 978-2-84934-357-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rémunération des salariés associés coopérateurs : une originalité à double visage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleur LARONZE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la rémunération salariale à la rémunération non salariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.177-190, 2017, 978-2-8027-5549-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises publiques de la filière nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier GUEZOU et Stéphane MANSON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit public et nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.51-62, 2013, 978-2-8027-4051-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des marchés publics & contrats publics spéciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guézou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre De Baecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des marchés publics &amp; contrats publics spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4000 p. (feuillets mobiles, quatre tomes, mise à jour trim.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondations universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique du droit de l’éducation, tome 2 Droit de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.297-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie GRANDVUILLEMIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en droit privé, Université Sorbonne Paris NordMembre de l'IRDA (Institut de Recherche pour un Droit Attractif, EA 3970)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ententes lors de la passation de marchés publics : l’indemnisation du préjudice de l’acheteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative relationships and French and European competition law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cooperative Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions en dommages-intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés des lycées d’Île-de-France, indemnisation et compétence juridictionnelle (note sous Trib. confl., 16 novembre 2015, n° 4035, Région Ile-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être une entreprise de l’économie sociale et solidaire ? Une qualification entre unité et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Etude 1542 (46), pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système AMAP : zone de non-droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (Etude 1279), pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 31 juillet 2014 sur l’économie sociale et solidaire et le droit coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Étude 1478 (39), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société coopérative d’intérêt collectif : un statut inutile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Étude 1775 (51-52), pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déontologie et concurrence déloyale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures négociées en droit français des pratiques anticoncurrentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Étude 1344 (18), pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures négociées devant l’Autorité de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les micro-pratiques anticoncurrentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure d’engagements, état des lieux après le Communiqué de procédure du 2 mars 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Étude 1542 (22), pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième application de la clémence par le Conseil de la concurrence (note sous Cons. conc., n° 07-D-48 du 16 décembre 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Actualité 108 (9), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce équitable : comment réguler un marché alternatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Etude 2604 (51-52), pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation des sanctions infligées aux trois opérateurs de téléphonie mobile pour ententes (note sous CA Paris, 12 décembre 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1179 (6-7), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil d’Etat se démarque du Conseil de la concurrence (note sous CE, 16 juin 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jurisprudence 277 (7), pp.280-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le préjudice du salarié bénéficiaire de stock-options licencié sans cause réelle et sérieuse qui n’a pu lever les options (note sous Cass. Soc., 16 mars 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 820 (22), pp.904-906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maître du jeu abusait de sa position dominante (note sous Cass. Com., 10 décembre 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jurisprudence 694 (19), pp.766-769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse aux attentes des coopératives de commerçants détaillants : l’ordonnance du 25 mars 2004 portant simplification du droit et des formalités pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Actualité 101 (20-21), pp.781-782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock-options et licenciement abusif (note sous Cass. Soc., 29 septembre 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jurisprudence 1902 (52-53), pp.2081-2083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de coopérative de commerçants détaillants : déclin ou renouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Étude 759 (20), pp.844-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avènement du statut de coopérative européenne : le règlement du 22 juillet 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Étude 1663 (48), pp.1900-1903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication - Commerce électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, chr. n° 11, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock-options et licenciement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, I, 638 (15), pp.652-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut de l’UGAP et droit de la concurrence (note sous CA Paris, 13 janvier 1998, UGAP/CAMIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, II, 10217 (52), pp.2276-2280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la non-lucrativité à la marchandisation des associations : un lent dévoiement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Age d’or et décadence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck LAFFAILLE, Université Sorbonne Paris Nord, UFR DSPS, Mar 2024, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entreprises sociales : quels statuts, quels acteurs, pour quel impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie GRANDVUILLEMIN et Constance PERRIN-JOLY (Université Sorbonne Paris Nord), Nov 2022, AUBERVILLIERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire, des entreprises contre l’injustice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’injustice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRANCK LAFFAILLE, Université Sorbonne Paris Nord, UFR DSPS, Mar 2023, Villetaneuse (Université Paris 13), France. pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et les juridictions administratives face aux ententes illicites dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ententes, cartels, mafias …les formes d’associations interdites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric LAVANSANT et Valentin NOISETTE, Université Littoral Côte d’Opale, Nov 2023, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise à mission et entreprise sociale et solidaire : convergence des modèles ou nette différenciation des intérêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise à mission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fleur LARONZE, Plate-forme RSE, May 2019, Paris, France. pp.195-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philanthropie et argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck LAFFAILLE, Université Paris 13, UFR DSPS, Apr 2019, Villetaneuse (Université Paris 13), France. pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire : de l’utopie en droit des affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopie(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck LAFFAILLE, Université Paris 13, UFR DSPS, May 2017, Villetaneuse (Université Paris 13), France. pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indemnisation des pratiques anticoncurrentielles dans les contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complément commande publique (Les dossiers Commande publique) - Editions Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande publique et pratiques anticoncurrentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complément commande publique (Les dossiers Commande publique) - Editions Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrage L'économie sociale et solidaire - Sommaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archétype 82. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archétype 82</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36341-255-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire, des entreprises contre l’injustice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'injustice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.145-156, 2024, 978-2-38600-017-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises sociales : quels statuts, quels acteurs, pour quel impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.378, 2024, 9782802773078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence entre entreprises et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.161-183, 2021, 978-2-84934-575-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise à mission et entreprise sociale et solidaire : convergence des modèles ou nette différenciation des intérêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleur LARONZE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société à mission – Perspectives critiques sur l’entreprise sous l’angle de la loi PACTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.195, 2021, 979-10-344-0083-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises culturelles de l'ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit public et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.281, 2020, 978-2-8027-6556-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philanthropie et argent : le paradoxe du capitalisme philanthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.163-170, 2020, 978-2-84934-507-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire et marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.203-220, 2018, 978-2-7110-1573-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire : de l’utopie en droit des affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.85-99, 2018, 978-2-84934-357-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rémunération des salariés associés coopérateurs : une originalité à double visage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleur LARONZE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la rémunération salariale à la rémunération non salariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.177-190, 2017, 978-2-8027-5549-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises publiques de la filière nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier GUEZOU et Stéphane MANSON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit public et nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.51-62, 2013, 978-2-8027-4051-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des marchés publics & contrats publics spéciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guézou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre De Baecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des marchés publics &amp; contrats publics spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4000 p. (feuillets mobiles, quatre tomes, mise à jour trim.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondations universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique du droit de l’éducation, tome 2 Droit de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.297-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grandvuillemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529069v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529697v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531336v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531368v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archetype82.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin-Joly Constance" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529042v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;zou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terneyre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Clamour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Baecke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grandvuillemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529069v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531336v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531407v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531368v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archetype82.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin-Joly Constance" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;zou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terneyre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Clamour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Baecke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>