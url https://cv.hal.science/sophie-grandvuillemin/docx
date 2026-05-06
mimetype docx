--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie GRANDVUILLEMIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en droit privé, Université Sorbonne Paris NordMembre de l'IRDA (Institut de Recherche pour un Droit Attractif, EA 3970)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ententes lors de la passation de marchés publics : l’indemnisation du préjudice de l’acheteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative relationships and French and European competition law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cooperative Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions en dommages-intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés des lycées d’Île-de-France, indemnisation et compétence juridictionnelle (note sous Trib. confl., 16 novembre 2015, n° 4035, Région Ile-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être une entreprise de l’économie sociale et solidaire ? Une qualification entre unité et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Etude 1542 (46), pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système AMAP : zone de non-droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (Etude 1279), pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 31 juillet 2014 sur l’économie sociale et solidaire et le droit coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Étude 1478 (39), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société coopérative d’intérêt collectif : un statut inutile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Étude 1775 (51-52), pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déontologie et concurrence déloyale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures négociées en droit français des pratiques anticoncurrentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Étude 1344 (18), pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures négociées devant l’Autorité de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les micro-pratiques anticoncurrentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure d’engagements, état des lieux après le Communiqué de procédure du 2 mars 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Étude 1542 (22), pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième application de la clémence par le Conseil de la concurrence (note sous Cons. conc., n° 07-D-48 du 16 décembre 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Actualité 108 (9), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce équitable : comment réguler un marché alternatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Etude 2604 (51-52), pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation des sanctions infligées aux trois opérateurs de téléphonie mobile pour ententes (note sous CA Paris, 12 décembre 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1179 (6-7), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil d’Etat se démarque du Conseil de la concurrence (note sous CE, 16 juin 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jurisprudence 277 (7), pp.280-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le préjudice du salarié bénéficiaire de stock-options licencié sans cause réelle et sérieuse qui n’a pu lever les options (note sous Cass. Soc., 16 mars 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 820 (22), pp.904-906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maître du jeu abusait de sa position dominante (note sous Cass. Com., 10 décembre 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jurisprudence 694 (19), pp.766-769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse aux attentes des coopératives de commerçants détaillants : l’ordonnance du 25 mars 2004 portant simplification du droit et des formalités pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Actualité 101 (20-21), pp.781-782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock-options et licenciement abusif (note sous Cass. Soc., 29 septembre 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jurisprudence 1902 (52-53), pp.2081-2083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de coopérative de commerçants détaillants : déclin ou renouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Étude 759 (20), pp.844-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avènement du statut de coopérative européenne : le règlement du 22 juillet 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Étude 1663 (48), pp.1900-1903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication - Commerce électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, chr. n° 11, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock-options et licenciement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, I, 638 (15), pp.652-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut de l’UGAP et droit de la concurrence (note sous CA Paris, 13 janvier 1998, UGAP/CAMIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, II, 10217 (52), pp.2276-2280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la non-lucrativité à la marchandisation des associations : un lent dévoiement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Age d’or et décadence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck LAFFAILLE, Université Sorbonne Paris Nord, UFR DSPS, Mar 2024, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entreprises sociales : quels statuts, quels acteurs, pour quel impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie GRANDVUILLEMIN et Constance PERRIN-JOLY (Université Sorbonne Paris Nord), Nov 2022, AUBERVILLIERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire, des entreprises contre l’injustice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’injustice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRANCK LAFFAILLE, Université Sorbonne Paris Nord, UFR DSPS, Mar 2023, Villetaneuse (Université Paris 13), France. pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et les juridictions administratives face aux ententes illicites dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ententes, cartels, mafias …les formes d’associations interdites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric LAVANSANT et Valentin NOISETTE, Université Littoral Côte d’Opale, Nov 2023, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise à mission et entreprise sociale et solidaire : convergence des modèles ou nette différenciation des intérêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise à mission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fleur LARONZE, Plate-forme RSE, May 2019, Paris, France. pp.195-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philanthropie et argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck LAFFAILLE, Université Paris 13, UFR DSPS, Apr 2019, Villetaneuse (Université Paris 13), France. pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire : de l’utopie en droit des affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopie(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck LAFFAILLE, Université Paris 13, UFR DSPS, May 2017, Villetaneuse (Université Paris 13), France. pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indemnisation des pratiques anticoncurrentielles dans les contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complément commande publique (Les dossiers Commande publique) - Editions Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande publique et pratiques anticoncurrentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complément commande publique (Les dossiers Commande publique) - Editions Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrage L'économie sociale et solidaire - Sommaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archétype 82. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archétype 82</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36341-255-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire, des entreprises contre l’injustice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'injustice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.145-156, 2024, 978-2-38600-017-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises sociales : quels statuts, quels acteurs, pour quel impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.378, 2024, 9782802773078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence entre entreprises et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.161-183, 2021, 978-2-84934-575-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise à mission et entreprise sociale et solidaire : convergence des modèles ou nette différenciation des intérêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleur LARONZE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société à mission – Perspectives critiques sur l’entreprise sous l’angle de la loi PACTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.195, 2021, 979-10-344-0083-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises culturelles de l'ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit public et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.281, 2020, 978-2-8027-6556-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philanthropie et argent : le paradoxe du capitalisme philanthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.163-170, 2020, 978-2-84934-507-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire et marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.203-220, 2018, 978-2-7110-1573-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire : de l’utopie en droit des affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.85-99, 2018, 978-2-84934-357-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rémunération des salariés associés coopérateurs : une originalité à double visage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleur LARONZE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la rémunération salariale à la rémunération non salariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.177-190, 2017, 978-2-8027-5549-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises publiques de la filière nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier GUEZOU et Stéphane MANSON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit public et nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.51-62, 2013, 978-2-8027-4051-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des marchés publics & contrats publics spéciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guézou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre De Baecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des marchés publics &amp; contrats publics spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4000 p. (feuillets mobiles, quatre tomes, mise à jour trim.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondations universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique du droit de l’éducation, tome 2 Droit de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.297-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie GRANDVUILLEMIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en droit privé, Université Sorbonne Paris NordMembre de l'IRDA (Institut de Recherche pour un Droit Attractif, EA 3970)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ententes lors de la passation de marchés publics : l’indemnisation du préjudice de l’acheteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative relationships and French and European competition law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cooperative Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions en dommages-intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés des lycées d’Île-de-France, indemnisation et compétence juridictionnelle (note sous Trib. confl., 16 novembre 2015, n° 4035, Région Ile-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être une entreprise de l’économie sociale et solidaire ? Une qualification entre unité et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Etude 1542 (46), pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système AMAP : zone de non-droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (Etude 1279), pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 31 juillet 2014 sur l’économie sociale et solidaire et le droit coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Étude 1478 (39), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société coopérative d’intérêt collectif : un statut inutile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Étude 1775 (51-52), pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures négociées en droit français des pratiques anticoncurrentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Étude 1344 (18), pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déontologie et concurrence déloyale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures négociées devant l’Autorité de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les micro-pratiques anticoncurrentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure d’engagements, état des lieux après le Communiqué de procédure du 2 mars 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Étude 1542 (22), pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième application de la clémence par le Conseil de la concurrence (note sous Cons. conc., n° 07-D-48 du 16 décembre 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Actualité 108 (9), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce équitable : comment réguler un marché alternatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Etude 2604 (51-52), pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation des sanctions infligées aux trois opérateurs de téléphonie mobile pour ententes (note sous CA Paris, 12 décembre 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1179 (6-7), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil d’Etat se démarque du Conseil de la concurrence (note sous CE, 16 juin 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jurisprudence 277 (7), pp.280-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le préjudice du salarié bénéficiaire de stock-options licencié sans cause réelle et sérieuse qui n’a pu lever les options (note sous Cass. Soc., 16 mars 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 820 (22), pp.904-906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maître du jeu abusait de sa position dominante (note sous Cass. Com., 10 décembre 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jurisprudence 694 (19), pp.766-769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse aux attentes des coopératives de commerçants détaillants : l’ordonnance du 25 mars 2004 portant simplification du droit et des formalités pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Actualité 101 (20-21), pp.781-782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock-options et licenciement abusif (note sous Cass. Soc., 29 septembre 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jurisprudence 1902 (52-53), pp.2081-2083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avènement du statut de coopérative européenne : le règlement du 22 juillet 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Étude 1663 (48), pp.1900-1903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de coopérative de commerçants détaillants : déclin ou renouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Étude 759 (20), pp.844-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication - Commerce électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, chr. n° 11, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock-options et licenciement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, I, 638 (15), pp.652-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut de l’UGAP et droit de la concurrence (note sous CA Paris, 13 janvier 1998, UGAP/CAMIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, II, 10217 (52), pp.2276-2280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la non-lucrativité à la marchandisation des associations : un lent dévoiement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Age d’or et décadence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck LAFFAILLE, Université Sorbonne Paris Nord, UFR DSPS, Mar 2024, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entreprises sociales : quels statuts, quels acteurs, pour quel impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie GRANDVUILLEMIN et Constance PERRIN-JOLY (Université Sorbonne Paris Nord), Nov 2022, AUBERVILLIERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire, des entreprises contre l’injustice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’injustice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRANCK LAFFAILLE, Université Sorbonne Paris Nord, UFR DSPS, Mar 2023, Villetaneuse (Université Paris 13), France. pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et les juridictions administratives face aux ententes illicites dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ententes, cartels, mafias …les formes d’associations interdites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric LAVANSANT et Valentin NOISETTE, Université Littoral Côte d’Opale, Nov 2023, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise à mission et entreprise sociale et solidaire : convergence des modèles ou nette différenciation des intérêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise à mission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fleur LARONZE, Plate-forme RSE, May 2019, Paris, France. pp.195-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philanthropie et argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck LAFFAILLE, Université Paris 13, UFR DSPS, Apr 2019, Villetaneuse (Université Paris 13), France. pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire : de l’utopie en droit des affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopie(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck LAFFAILLE, Université Paris 13, UFR DSPS, May 2017, Villetaneuse (Université Paris 13), France. pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indemnisation des pratiques anticoncurrentielles dans les contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complément commande publique (Les dossiers Commande publique) - Editions Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande publique et pratiques anticoncurrentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complément commande publique (Les dossiers Commande publique) - Editions Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrage L'économie sociale et solidaire - Sommaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archétype 82. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archétype 82</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36341-255-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire, des entreprises contre l’injustice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'injustice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.145-156, 2024, 978-2-38600-017-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises sociales : quels statuts, quels acteurs, pour quel impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.378, 2024, 9782802773078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence entre entreprises et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.161-183, 2021, 978-2-84934-575-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise à mission et entreprise sociale et solidaire : convergence des modèles ou nette différenciation des intérêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleur LARONZE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société à mission – Perspectives critiques sur l’entreprise sous l’angle de la loi PACTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.195, 2021, 979-10-344-0083-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises culturelles de l'ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit public et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.281, 2020, 978-2-8027-6556-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philanthropie et argent : le paradoxe du capitalisme philanthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.163-170, 2020, 978-2-84934-507-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire et marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.203-220, 2018, 978-2-7110-1573-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire : de l’utopie en droit des affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.85-99, 2018, 978-2-84934-357-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rémunération des salariés associés coopérateurs : une originalité à double visage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleur LARONZE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la rémunération salariale à la rémunération non salariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.177-190, 2017, 978-2-8027-5549-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises publiques de la filière nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier GUEZOU et Stéphane MANSON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit public et nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.51-62, 2013, 978-2-8027-4051-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des marchés publics & contrats publics spéciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guézou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre De Baecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des marchés publics &amp; contrats publics spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4000 p. (feuillets mobiles, quatre tomes, mise à jour trim.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondations universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique du droit de l’éducation, tome 2 Droit de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.297-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grandvuillemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529069v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531336v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531407v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531368v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archetype82.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin-Joly Constance" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;zou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terneyre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Clamour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Baecke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grandvuillemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529069v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531407v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531368v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archetype82.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin-Joly Constance" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;zou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terneyre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Clamour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Baecke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>