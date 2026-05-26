--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie GRANDVUILLEMIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en droit privé, Université Sorbonne Paris NordMembre de l'IRDA (Institut de Recherche pour un Droit Attractif, EA 3970)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ententes lors de la passation de marchés publics : l’indemnisation du préjudice de l’acheteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative relationships and French and European competition law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cooperative Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions en dommages-intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés des lycées d’Île-de-France, indemnisation et compétence juridictionnelle (note sous Trib. confl., 16 novembre 2015, n° 4035, Région Ile-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être une entreprise de l’économie sociale et solidaire ? Une qualification entre unité et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Etude 1542 (46), pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système AMAP : zone de non-droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (Etude 1279), pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 31 juillet 2014 sur l’économie sociale et solidaire et le droit coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Étude 1478 (39), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société coopérative d’intérêt collectif : un statut inutile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Étude 1775 (51-52), pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures négociées en droit français des pratiques anticoncurrentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Étude 1344 (18), pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déontologie et concurrence déloyale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures négociées devant l’Autorité de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les micro-pratiques anticoncurrentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure d’engagements, état des lieux après le Communiqué de procédure du 2 mars 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Étude 1542 (22), pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième application de la clémence par le Conseil de la concurrence (note sous Cons. conc., n° 07-D-48 du 16 décembre 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Actualité 108 (9), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce équitable : comment réguler un marché alternatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Etude 2604 (51-52), pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation des sanctions infligées aux trois opérateurs de téléphonie mobile pour ententes (note sous CA Paris, 12 décembre 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1179 (6-7), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil d’Etat se démarque du Conseil de la concurrence (note sous CE, 16 juin 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jurisprudence 277 (7), pp.280-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le préjudice du salarié bénéficiaire de stock-options licencié sans cause réelle et sérieuse qui n’a pu lever les options (note sous Cass. Soc., 16 mars 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 820 (22), pp.904-906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maître du jeu abusait de sa position dominante (note sous Cass. Com., 10 décembre 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jurisprudence 694 (19), pp.766-769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse aux attentes des coopératives de commerçants détaillants : l’ordonnance du 25 mars 2004 portant simplification du droit et des formalités pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Actualité 101 (20-21), pp.781-782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock-options et licenciement abusif (note sous Cass. Soc., 29 septembre 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jurisprudence 1902 (52-53), pp.2081-2083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avènement du statut de coopérative européenne : le règlement du 22 juillet 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Étude 1663 (48), pp.1900-1903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de coopérative de commerçants détaillants : déclin ou renouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Étude 759 (20), pp.844-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication - Commerce électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, chr. n° 11, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock-options et licenciement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, I, 638 (15), pp.652-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut de l’UGAP et droit de la concurrence (note sous CA Paris, 13 janvier 1998, UGAP/CAMIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, II, 10217 (52), pp.2276-2280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la non-lucrativité à la marchandisation des associations : un lent dévoiement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Age d’or et décadence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck LAFFAILLE, Université Sorbonne Paris Nord, UFR DSPS, Mar 2024, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entreprises sociales : quels statuts, quels acteurs, pour quel impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie GRANDVUILLEMIN et Constance PERRIN-JOLY (Université Sorbonne Paris Nord), Nov 2022, AUBERVILLIERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire, des entreprises contre l’injustice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’injustice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRANCK LAFFAILLE, Université Sorbonne Paris Nord, UFR DSPS, Mar 2023, Villetaneuse (Université Paris 13), France. pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et les juridictions administratives face aux ententes illicites dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ententes, cartels, mafias …les formes d’associations interdites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric LAVANSANT et Valentin NOISETTE, Université Littoral Côte d’Opale, Nov 2023, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise à mission et entreprise sociale et solidaire : convergence des modèles ou nette différenciation des intérêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise à mission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fleur LARONZE, Plate-forme RSE, May 2019, Paris, France. pp.195-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philanthropie et argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck LAFFAILLE, Université Paris 13, UFR DSPS, Apr 2019, Villetaneuse (Université Paris 13), France. pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire : de l’utopie en droit des affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopie(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck LAFFAILLE, Université Paris 13, UFR DSPS, May 2017, Villetaneuse (Université Paris 13), France. pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indemnisation des pratiques anticoncurrentielles dans les contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complément commande publique (Les dossiers Commande publique) - Editions Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande publique et pratiques anticoncurrentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complément commande publique (Les dossiers Commande publique) - Editions Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrage L'économie sociale et solidaire - Sommaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archétype 82. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archétype 82</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36341-255-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire, des entreprises contre l’injustice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'injustice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.145-156, 2024, 978-2-38600-017-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises sociales : quels statuts, quels acteurs, pour quel impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.378, 2024, 9782802773078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence entre entreprises et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.161-183, 2021, 978-2-84934-575-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise à mission et entreprise sociale et solidaire : convergence des modèles ou nette différenciation des intérêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleur LARONZE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société à mission – Perspectives critiques sur l’entreprise sous l’angle de la loi PACTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.195, 2021, 979-10-344-0083-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises culturelles de l'ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit public et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.281, 2020, 978-2-8027-6556-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philanthropie et argent : le paradoxe du capitalisme philanthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.163-170, 2020, 978-2-84934-507-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire et marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.203-220, 2018, 978-2-7110-1573-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire : de l’utopie en droit des affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.85-99, 2018, 978-2-84934-357-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rémunération des salariés associés coopérateurs : une originalité à double visage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleur LARONZE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la rémunération salariale à la rémunération non salariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.177-190, 2017, 978-2-8027-5549-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises publiques de la filière nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier GUEZOU et Stéphane MANSON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit public et nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.51-62, 2013, 978-2-8027-4051-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des marchés publics & contrats publics spéciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guézou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre De Baecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des marchés publics &amp; contrats publics spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4000 p. (feuillets mobiles, quatre tomes, mise à jour trim.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondations universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique du droit de l’éducation, tome 2 Droit de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.297-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie GRANDVUILLEMIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en droit privé, Université Sorbonne Paris NordMembre de l'IRDA (Institut de Recherche pour un Droit Attractif, EA 3970)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ententes lors de la passation de marchés publics : l’indemnisation du préjudice de l’acheteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative relationships and French and European competition law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cooperative Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions en dommages-intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés des lycées d’Île-de-France, indemnisation et compétence juridictionnelle (note sous Trib. confl., 16 novembre 2015, n° 4035, Région Ile-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système AMAP : zone de non-droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (Etude 1279), pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être une entreprise de l’économie sociale et solidaire ? Une qualification entre unité et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Etude 1542 (46), pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 31 juillet 2014 sur l’économie sociale et solidaire et le droit coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Étude 1478 (39), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société coopérative d’intérêt collectif : un statut inutile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Étude 1775 (51-52), pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déontologie et concurrence déloyale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures négociées en droit français des pratiques anticoncurrentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Étude 1344 (18), pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures négociées devant l’Autorité de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les micro-pratiques anticoncurrentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure d’engagements, état des lieux après le Communiqué de procédure du 2 mars 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Étude 1542 (22), pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième application de la clémence par le Conseil de la concurrence (note sous Cons. conc., n° 07-D-48 du 16 décembre 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Actualité 108 (9), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation des sanctions infligées aux trois opérateurs de téléphonie mobile pour ententes (note sous CA Paris, 12 décembre 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1179 (6-7), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce équitable : comment réguler un marché alternatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Etude 2604 (51-52), pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le préjudice du salarié bénéficiaire de stock-options licencié sans cause réelle et sérieuse qui n’a pu lever les options (note sous Cass. Soc., 16 mars 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 820 (22), pp.904-906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil d’Etat se démarque du Conseil de la concurrence (note sous CE, 16 juin 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jurisprudence 277 (7), pp.280-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock-options et licenciement abusif (note sous Cass. Soc., 29 septembre 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jurisprudence 1902 (52-53), pp.2081-2083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maître du jeu abusait de sa position dominante (note sous Cass. Com., 10 décembre 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jurisprudence 694 (19), pp.766-769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse aux attentes des coopératives de commerçants détaillants : l’ordonnance du 25 mars 2004 portant simplification du droit et des formalités pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Actualité 101 (20-21), pp.781-782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de coopérative de commerçants détaillants : déclin ou renouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Étude 759 (20), pp.844-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avènement du statut de coopérative européenne : le règlement du 22 juillet 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Étude 1663 (48), pp.1900-1903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication - Commerce électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, chr. n° 11, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock-options et licenciement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, I, 638 (15), pp.652-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut de l’UGAP et droit de la concurrence (note sous CA Paris, 13 janvier 1998, UGAP/CAMIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, II, 10217 (52), pp.2276-2280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la non-lucrativité à la marchandisation des associations : un lent dévoiement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Age d’or et décadence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck LAFFAILLE, Université Sorbonne Paris Nord, UFR DSPS, Mar 2024, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entreprises sociales : quels statuts, quels acteurs, pour quel impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie GRANDVUILLEMIN et Constance PERRIN-JOLY (Université Sorbonne Paris Nord), Nov 2022, AUBERVILLIERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire, des entreprises contre l’injustice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’injustice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRANCK LAFFAILLE, Université Sorbonne Paris Nord, UFR DSPS, Mar 2023, Villetaneuse (Université Paris 13), France. pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et les juridictions administratives face aux ententes illicites dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ententes, cartels, mafias …les formes d’associations interdites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric LAVANSANT et Valentin NOISETTE, Université Littoral Côte d’Opale, Nov 2023, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise à mission et entreprise sociale et solidaire : convergence des modèles ou nette différenciation des intérêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise à mission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fleur LARONZE, Plate-forme RSE, May 2019, Paris, France. pp.195-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philanthropie et argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck LAFFAILLE, Université Paris 13, UFR DSPS, Apr 2019, Villetaneuse (Université Paris 13), France. pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire : de l’utopie en droit des affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopie(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck LAFFAILLE, Université Paris 13, UFR DSPS, May 2017, Villetaneuse (Université Paris 13), France. pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indemnisation des pratiques anticoncurrentielles dans les contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complément commande publique (Les dossiers Commande publique) - Editions Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande publique et pratiques anticoncurrentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complément commande publique (Les dossiers Commande publique) - Editions Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrage L'économie sociale et solidaire - Sommaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archétype 82. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archétype 82</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36341-255-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire, des entreprises contre l’injustice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'injustice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.145-156, 2024, 978-2-38600-017-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises sociales : quels statuts, quels acteurs, pour quel impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.378, 2024, 9782802773078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise à mission et entreprise sociale et solidaire : convergence des modèles ou nette différenciation des intérêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleur LARONZE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société à mission – Perspectives critiques sur l’entreprise sous l’angle de la loi PACTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.195, 2021, 979-10-344-0083-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence entre entreprises et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.161-183, 2021, 978-2-84934-575-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises culturelles de l'ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit public et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.281, 2020, 978-2-8027-6556-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philanthropie et argent : le paradoxe du capitalisme philanthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.163-170, 2020, 978-2-84934-507-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire : de l’utopie en droit des affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck LAFFAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.85-99, 2018, 978-2-84934-357-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire et marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.203-220, 2018, 978-2-7110-1573-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rémunération des salariés associés coopérateurs : une originalité à double visage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleur LARONZE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la rémunération salariale à la rémunération non salariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.177-190, 2017, 978-2-8027-5549-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises publiques de la filière nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier GUEZOU et Stéphane MANSON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit public et nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.51-62, 2013, 978-2-8027-4051-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des marchés publics & contrats publics spéciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guézou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre De Baecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des marchés publics &amp; contrats publics spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4000 p. (feuillets mobiles, quatre tomes, mise à jour trim.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondations universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique du droit de l’éducation, tome 2 Droit de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.297-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grandvuillemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529069v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531407v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531368v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archetype82.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin-Joly Constance" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;zou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terneyre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Clamour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Baecke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grandvuillemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529069v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529697v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531336v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531368v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archetype82.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin-Joly Constance" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529042v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;zou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terneyre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Clamour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Baecke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>