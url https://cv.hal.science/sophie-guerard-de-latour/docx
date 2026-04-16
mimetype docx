--- v0 (2026-03-23)
+++ v1 (2026-04-16)
@@ -318,209 +318,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04994280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A targeted Approach to Multiculturalism: the Case of the Roma Minority in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
+                <w:t xml:space="preserve">Rethinking liberal multiculturalism: foundations, practices and methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Baycan-Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnicities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Rethinking Liberal Multiculturalism: Foundations, Practices and Methodologies, 23 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14687968221150268⟩</w:t>
+              <w:t xml:space="preserve">, 2023, OnlineFirst, 16-01-2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14687968231151455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923469v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-03988777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Esma Baycan-Herzog</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A targeted Approach to Multiculturalism: the Case of the Roma Minority in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnicities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, OnlineFirst, 16-01-2023, </w:t>
+              <w:t xml:space="preserve">, 2023, Rethinking Liberal Multiculturalism: Foundations, Practices and Methodologies, 23 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14687968231151455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14687968221150268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03988777v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au dossier</w:t>
               </w:r>
@@ -910,165 +910,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justice et multiculturalisme libéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique, politique, religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (11), pp.35-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les droits des Roms en Europe, un cas exemplaire de multiculturalisme libéral?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noésis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Europe, 30-31, pp.229-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926196v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02926206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Patriotism Work Without Politics?</w:t>
               </w:r>
@@ -1186,238 +1186,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Integrating or segregating Roma migrants in France in the name of respect : a spatial analysis of the villages d’insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bessone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Doytcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Duez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Urban Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, City, pluralism, and toleration, 36 (2), pp.182-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/juaf.12029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ambivalence du concept de communauté dans le multiculturalisme libéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5, pp.9-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199343v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-01758584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habermas et la question des droits culturels : un multiculturalisme éclairé?</w:t>
               </w:r>
@@ -1466,165 +1466,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il une minorité rom?</w:t>
+                <w:t xml:space="preserve">Introduction au dossier &amp;quot;Unis dans la diversité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Unis dans la diversité?, 109 (4), pp.727-750</w:t>
+              <w:t xml:space="preserve">, 2011, Unis dans la diversité?, 109 (4), pp.637-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928602v1</w:t>
+                <w:t xml:space="preserve">hal-02928588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au dossier &amp;quot;Unis dans la diversité?</w:t>
+                <w:t xml:space="preserve">Y a-t-il une minorité rom?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Unis dans la diversité?, 109 (4), pp.637-640</w:t>
+              <w:t xml:space="preserve">, 2011, Unis dans la diversité?, 109 (4), pp.727-750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928588v1</w:t>
+                <w:t xml:space="preserve">hal-02928602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">If You Praise Equal Respect, How Come You're So Intolerant ?</w:t>
               </w:r>
@@ -2215,239 +2215,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etant donné le pluralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Sorbonne, 2013, 978-2-85944-733-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le multiculturalisme a-t-il un avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 978 2 7056 8665 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberal Multiculturalism and the Fair Terms of Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter V. Balint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan, 2013, 978-0-230-24901-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576511v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02613984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unis dans la diversité?</w:t>
               </w:r>
@@ -3041,173 +3041,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tolérer l'intolérable? L'éclairage du multiculturalisme libéral sur le problème de l'excision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Connaissances et Savoirs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioéthique et excision en Afrique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.257-290, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du sens communautaire dans la Théorie de la justice de John Rawls. La perspective des ordres constitutifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Obadia, Lionel; Zwilling, Anne-Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorité et communauté en religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.247-263, 2016, 978-2-86820-932-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161356v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02523360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens de la justice et sens communautaire chez John Rawls. Une lecture durkheimienne</w:t>
               </w:r>
@@ -3664,173 +3664,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire nationale et minorités en France : une justification néo-républicaine des luttes mémorielles</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guérard de Latour, Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le multiculturalisme a-t-il un avenir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann, pp.277-313, 2013, 9782705686659</w:t>
+              <w:t xml:space="preserve">, Hermann, 2013, 9782705686659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199298v1</w:t>
+                <w:t xml:space="preserve">hal-03199299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Histoire nationale et minorités en France : une justification néo-républicaine des luttes mémorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guérard de Latour, Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le multiculturalisme a-t-il un avenir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann, 2013, 9782705686659</w:t>
+              <w:t xml:space="preserve">, Hermann, pp.277-313, 2013, 9782705686659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199299v1</w:t>
+                <w:t xml:space="preserve">hal-03199298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiculturalisme</w:t>
               </w:r>
@@ -4755,51 +4755,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BFC72CA"/>
+    <w:nsid w:val="4E6595F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4986,51 +4986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-guerard-de-latour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6826-1723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059411465" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article9505" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;rard de Latour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14687968221150268" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988777v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Baycan-Herzog" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14687968231151455" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614087v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Doytcheva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/juaf.12029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB208CCA0E4A7C9890C977113BB0AA2A41232208/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994279v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711632022/le-multiculturalisme-a-lepreuve-du-feminisme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radica Gabrielle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V. Balint" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dilhac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Merrill" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89877-8_17" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003435853" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04037890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199298v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199299v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199331v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.achi.2013.01.0356" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02523095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005BOR30040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523343v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14409917.2019.1596200" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897470v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boucher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-guerard-de-latour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6826-1723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059411465" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article9505" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;rard de Latour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Baycan-Herzog" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14687968231151455" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14687968221150268" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614087v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Doytcheva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/juaf.12029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB208CCA0E4A7C9890C977113BB0AA2A41232208/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994279v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711632022/le-multiculturalisme-a-lepreuve-du-feminisme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radica Gabrielle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dilhac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V. Balint" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Merrill" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89877-8_17" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003435853" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04037890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161356v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199331v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.achi.2013.01.0356" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02523095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005BOR30040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523343v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14409917.2019.1596200" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897470v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boucher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>