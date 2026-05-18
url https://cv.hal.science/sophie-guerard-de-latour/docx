--- v1 (2026-04-16)
+++ v2 (2026-05-18)
@@ -318,209 +318,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04994280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking liberal multiculturalism: foundations, practices and methodologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Esma Baycan-Herzog</w:t>
+                <w:t xml:space="preserve">A targeted Approach to Multiculturalism: the Case of the Roma Minority in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnicities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, OnlineFirst, 16-01-2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, Rethinking Liberal Multiculturalism: Foundations, Practices and Methodologies, 23 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14687968221150268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking liberal multiculturalism: foundations, practices and methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14687968231151455⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">François Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Baycan-Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnicities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Rethinking Liberal Multiculturalism: Foundations, Practices and Methodologies, 23 (4), </w:t>
+              <w:t xml:space="preserve">, 2023, OnlineFirst, 16-01-2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14687968221150268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14687968231151455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923469v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03988777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au dossier</w:t>
               </w:r>
@@ -910,165 +910,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les droits des Roms en Europe, un cas exemplaire de multiculturalisme libéral?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noésis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Europe, 30-31, pp.229-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Justice et multiculturalisme libéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique, politique, religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (11), pp.35-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926206v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02926196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Patriotism Work Without Politics?</w:t>
               </w:r>
@@ -1186,238 +1186,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ambivalence du concept de communauté dans le multiculturalisme libéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.9-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Integrating or segregating Roma migrants in France in the name of respect : a spatial analysis of the villages d’insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bessone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Duez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Urban Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, City, pluralism, and toleration, 36 (2), pp.182-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/juaf.12029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758584v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03199343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habermas et la question des droits culturels : un multiculturalisme éclairé?</w:t>
               </w:r>
@@ -2215,239 +2215,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le multiculturalisme a-t-il un avenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, 978 2 7056 8665 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberal Multiculturalism and the Fair Terms of Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter V. Balint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, 2013, 978-0-230-24901-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etant donné le pluralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Dilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Sorbonne, 2013, 978-2-85944-733-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613984v1</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">hal-02576511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unis dans la diversité?</w:t>
               </w:r>
@@ -3664,173 +3664,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Histoire nationale et minorités en France : une justification néo-républicaine des luttes mémorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guérard de Latour, Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le multiculturalisme a-t-il un avenir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann, 2013, 9782705686659</w:t>
+              <w:t xml:space="preserve">, Hermann, pp.277-313, 2013, 9782705686659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199299v1</w:t>
+                <w:t xml:space="preserve">hal-03199298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire nationale et minorités en France : une justification néo-républicaine des luttes mémorielles</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guérard de Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guérard de Latour, Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le multiculturalisme a-t-il un avenir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann, pp.277-313, 2013, 9782705686659</w:t>
+              <w:t xml:space="preserve">, Hermann, 2013, 9782705686659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199298v1</w:t>
+                <w:t xml:space="preserve">hal-03199299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiculturalisme</w:t>
               </w:r>
@@ -4755,51 +4755,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E6595F6"/>
+    <w:nsid w:val="D6618365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4986,51 +4986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-guerard-de-latour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6826-1723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059411465" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article9505" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;rard de Latour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Baycan-Herzog" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14687968231151455" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14687968221150268" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614087v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Doytcheva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/juaf.12029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB208CCA0E4A7C9890C977113BB0AA2A41232208/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994279v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711632022/le-multiculturalisme-a-lepreuve-du-feminisme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radica Gabrielle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dilhac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V. Balint" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Merrill" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89877-8_17" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003435853" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04037890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161356v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199331v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.achi.2013.01.0356" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02523095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005BOR30040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523343v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14409917.2019.1596200" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897470v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boucher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-guerard-de-latour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6826-1723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059411465" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article9505" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;rard de Latour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14687968221150268" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988777v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Baycan-Herzog" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14687968231151455" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614087v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Doytcheva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/juaf.12029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB208CCA0E4A7C9890C977113BB0AA2A41232208/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994279v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711632022/le-multiculturalisme-a-lepreuve-du-feminisme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radica Gabrielle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V. Balint" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dilhac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Merrill" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89877-8_17" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003435853" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04037890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161356v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199298v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199299v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199331v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.achi.2013.01.0356" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02523095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005BOR30040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523343v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14409917.2019.1596200" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897470v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boucher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>