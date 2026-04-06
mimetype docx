--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -134,3677 +134,3677 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Fellini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tutto su Visconti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Henri Michaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Henri Michaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Henri Michaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Henri Michaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Fellini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tutto su De Sica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, p. 174-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des fleurs et jardins dans la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p. 762-770</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anticléricalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire George Sand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p. 36-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Suied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de poésie moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, p. 784-785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de poésie moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, p. 218-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bonnefoy. &amp;quot;Que ce monde demeure !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yves Bonnefoy. "Que ce monde demeure !"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France. Presses universitaires de Rennes, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rire avec Robbe-Grillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Robbe-Grillet. "Je suis fait d'un matériau qui est la littérature", Cahiers du CECJI, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crucifixions de Michaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poésie moderne et transcendance. L'absolu au coeur de l'humain, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segalen. Le &amp;quot;lettré errant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victor Segalen. La connaissance de l'Est, Hermann, p. 257-269, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si l'histoire a pris un caractère épique, la poésie fera comme elle&amp;quot;. Edgar Quinet, l'espoir de fonder l'avenir par l'épopée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Passage, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Victor Segalen. La connaissance de l'Est, Hermann, p. 257-269, 2023</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes sous-marines de l’intime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fellini. L'intime et la mer, Sophie Guermès, Roma TrE-Press, pp. 45-62, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'annulation du visage : une &amp;quot;morale substitutive&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ERTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 15-40, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La découverte de l’Amérique. Poétique de l’apparition urbaine chez Butor, Sarraute, Simon, Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Nouveau Roman et les États-Unis, Sophie Guermès, Peter Lang, pp. 95-114, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix de &amp;quot;tout&amp;quot; et de &amp;quot;personne&amp;quot; : entretiens avec Nathalie Sarraute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Garnier, pp. 343-357, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Le Nouveau Roman et les États-Unis, Sophie Guermès, Peter Lang, pp. 95-114, 2021</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles d’un croyant&amp;quot; ? Les lettres de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers Victor Segalen, pp. 72-85, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Cahiers Victor Segalen, pp. 72-85, 2021</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçons d'écoute : Quignard, Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publifarum, http://publifarum.farum.it/index.php/publifarum/article/view/616, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Publifarum, http://publifarum.farum.it/index.php/publifarum/article/view/616, 2021</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la complexité référentielle à la complexité sémantique. L’exemple du Vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garnier, pp. 51-62, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Garnier, pp. 51-62, 2020</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les choix du romancier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Valeurs dans le roman. Conditions d'une « poéthique » romanesque, sous la direction de R. Astruc et J.-D. Ebguy, RKI, pp. 323-346, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Didier, passeur culturel entre France et Italie à l’époque romantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italica belgradensia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 178-189, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bientôt l’Europe ne lui suffira plus&amp;quot;. Le récit de la Campagne de Russie, et ses sources, dans Mémoires d’Outre-Tombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Chateaubriand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 171-179, Manucius, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’écriture de la tentation dans La Faute de l’abbé Mouret (Zola), Le Crime du Padre Amaro (Queirós) et Le Père Serge (Tolstoï)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Écritures de la tentation. Fortune des récits bibliques de la tentation dans la littérature du XIXe siècle, sous la direction d'I. Durand et E. Pinon, Presses universitaires de Rennes, pp. 31-40, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poésie, lieu de rencontre entre les cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roma TrE-Press, pp. 217-230, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire en russe la poétique zolienne : l’exemple de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduire Zola, du XIXe siècle à nos jours, Roma TrE-Press, pp. 109-127, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinet, le pape et le Risorgimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edgar Quinet. Une conscience européenne, Peter Lang, pp. 229-241, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduire Zola, du XIXe siècle à nos jours, Roma Tre-Press, p. 5-12, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation d'optique en deux foyers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditer et relire la correspondance de Zola, sous la direction de S. Guermès, Presses universitaires de Rennes, pp. 101-115, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’essor d’un esprit libre : Romain Rolland à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Rolland musicologue et écrivain de l'intime, Presses universitaires de Dijon, pp. 67-77, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolutions de Quinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">test-seebacher.lac.univ-paris-diderot.fr/../guermes_sophie_histoire_etudes_ dix-neuviemistes_i_0.pdf., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La monstruosité physique du &amp;quot;criminel-né&amp;quot;, ou la tentation repoussée d’Émile Zola »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Enfants de Caïn. la représentation du criminel en France et en Italie, de la Renaissance au début du XXe siècle, sous la direction d'A. Bernazzani, Brepols, pp. 131-144, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ouvrir le champ des possibles naturalistes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héritages naturalistes, sous la direction de C. Grenaud-Tostain et O. Lumbroso, PSN, pp. 179-191, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique de l’analogie dans les romans de Claude Simon au tournant des années 1960-1970 : l’exemple d’Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Poésie, entre vers et prose, Presses de l'université François Rabelais, pp. 212-225, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lyrisme et mystique dans la poésie de Karol Wojtyła »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Écritures poétiques, écritures du sacré : interactions, sous la direction de B. Hidalgo-Bachs), Michel Houdiard, pp. 212-226, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des poèmes du gouffre et du souffle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Suied : l’attention à l’autre, Presses de l'université de Strasbourg, p. 30-39, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Paradoxes de la supplication dans Ahasvérus et Prométhée, d’Edgar Quinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Supplication : discours et représentations, Presses universitaires de Rennes, pp. 201-213, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fable documentaire. Zola et l’Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanica Wratislaviensia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LXI, pp. 75-85, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturalisme et religion chez Zola et Eça de Queiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Naturalisme/Naturalismo : regards croisés/olhares cruzados, Ediçaoes Húmus (Lisbonne), pp. 133-155, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un miroir déformant ? Rome vue par Zola, Zola vu de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n° 59, Revue des études italiennes, pp. 175-184, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Dissonance incarnée&amp;quot; : problèmes de la représentation du personnage de roman à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proses fin de (XIXe) siècle, Presses de l'université L'Orientale (Naples), pp. 185-205, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiction et diction du Risorgimento dans la littérature de langue française du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Il Romanzo del Risorgimento, Peter Lang, pp. 211-227, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie, nature, vérité : Bonstetten sur les traces de Virgile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dupaty et l’Italie des voyageurs sensibles, Rodopi, pp. 207-219, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Évangile en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Religions du XIXe siècle, en ligne, serd.hypotheses.org, pp. 1-13, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Religions du XIXe siècle, Société des études romantiques, p. 1-11, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infini scientifique et achèvement moral : la question du progrès dans les Évangiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zola au Panthéon, Presses Sorbonne nouvelle, pp. 109-121, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Engagement d’Hortense Allart : &amp;quot;nos romans sont des protestations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Littérature en bas-bleus. Romancières sous la Restauration et la monarchie de Juillet, Garnier, pp. 161-176, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le personnage de Marguerite de Valois dans Les Huguenots, de Scribe et Meyerbeer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies on Voltaire and the Eighteenth Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Personnage historique français dans le théâtre au tournant du siècle (1760-1830), pp. 311-319, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo, Moréna et Pilar : figures antithétiques de la bohémienne dans l’œuvre de George Sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Bohémienne : figure poétique de l’errance aux XVIIIe et XIXe siècles, Presses du CRRR (Clermont-Ferrand), pp. 99-110, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Opéra dans Consuelo : structures et thèmes baroques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lectures de Consuelo-La Comtesse de Rudolstadt, Presses universitaires de Lyon, pp. 189-201, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome, de Zola : &amp;quot;l’histoire naturelle d’une ville&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Mitterand, Jean-Pierre Leduc-Adine, Nouveau Monde Éditions, pp. 295-311, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réunion des plaisirs. Chanter le vin à l’opéra au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Vin dans ses œuvres, Cepdivin, Bordeaux, pp. 143-158, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique et poétique du drame passionnel dans Rome : vers un élargissement du naturalisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zola à l'oeuvre, Gisèle Seginger, Presses de l'université Marc Bloch, pp. 221-232, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rythme et mystérieux dans la poésie de Victor Segalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Segalen : le rythme et le souffle, Pleins feux; Philippe Postel, pp. 51-62, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026922v1</w:t>
-              </w:r>
-[...720 lines deleted...]
-                <w:t xml:space="preserve">hal-04300781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4542,173 +4542,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Soixante ans d'amitié: les vies parallèles d'Yves Bonnefoy et de Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chiara Elefante, Sara Amadori. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yves Bonnefoy et les lieux poétiques d'affiliation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Échos de Rome. Hortense Allart, Othenin d'Haussonville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samantha Caretti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images de Chateaubriand sous la Monarchie de Juillet et premières images posthumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bulletin Chateaubriand, Manucius, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138838v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05138834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confession selon Charles Didier. Stratégies narratives</w:t>
               </w:r>
@@ -4761,592 +4761,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Entretien avec Michaël Denard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers du CECJI, p. 221-236, 2024, 9782958273118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quant à l'avenir, je n'en dis rien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ernest Renan. Une pensée complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, p. 31-46, 2024, 978-3-034352178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phares en littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.237-239, 2024, 9782753596887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">État des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Cahiers du CECJI, p. 3-7, 2024, 9782958273118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phares en littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-15, 2024, 9782753596887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memoirs of the Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire la mer / S'écrire en mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers du CECJI, 2024, 9782958273125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Michaël Denard</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola. Écrits sur l'art (édition de Robert Lethbridge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cahiers du CECJI, p. 221-236, 2024, 9782958273118</w:t>
+              <w:t xml:space="preserve">, État des lieux, Cahiers du CECJI, p. 237-239, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quant à l'avenir, je n'en dis rien</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d'une demeurée. Anthropologie, théologie, mystique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ernest Renan. Une pensée complexe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peter Lang, p. 31-46, 2024, 978-3-034352178</w:t>
-[...217 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Ernest Renan. Une pensée complexe, Peter Lang, p. 107-131, 2024, 978-3-034352178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5491,332 +5491,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dans l'entourage des époux Prozor. Les esprits de la Maison Rose »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Brua</w:t>
+                <w:t xml:space="preserve">« Neuf lettres inédites d’Hermione Quinet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondances, philosophie, religion et arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 405-420, 2021</w:t>
+              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 378-403, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084325v1</w:t>
+                <w:t xml:space="preserve">hal-04084322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La correspondance et le journal de Jean-Jacques Henner à Rome »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers du CECJI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondances, philosophie, religion et arts, sous la direction de S. Guermès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 117-132, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Neuf lettres inédites d’Hermione Quinet »</w:t>
+                <w:t xml:space="preserve">« Les Archives d’Edgar Quinet »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondances, philosophie, religion et arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 378-403, 2021</w:t>
+              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 331-378, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084322v1</w:t>
+                <w:t xml:space="preserve">hal-04084323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La correspondance et le journal de Jean-Jacques Henner à Rome »</w:t>
-[...63 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">« Dans l'entourage des époux Prozor. Les esprits de la Maison Rose »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondances, philosophie, religion et arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 331-378, 2021</w:t>
+              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 405-420, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084323v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance et direction spirituelle: les lettres de Karol Wojtyła à Wanda Półtawska (1962-1979)</w:t>
               </w:r>
@@ -6831,461 +6831,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prométhée (1838) : &amp;quot;une protestation contre la fatalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edgar Quinet poète et théoricien de la poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, p. 105-132, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La lettre comme matériau du roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claude Simon. Correspondances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers du CECJI, p. 105-131, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Prométhée (1838) : &amp;quot;une protestation contre la fatalité</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahasvérus ou &amp;quot;les arceaux rompus de la parole&amp;quot; : la &amp;quot;prose d’argile&amp;quot; d’Edgar Quinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edgar Quinet poète et théoricien de la poésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Honoré Champion, p. 105-132, 2015</w:t>
+              <w:t xml:space="preserve">, Honoré Champion, p. 33-59, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Ahasvérus ou &amp;quot;les arceaux rompus de la parole&amp;quot; : la &amp;quot;prose d’argile&amp;quot; d’Edgar Quinet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edgar Quinet poète et théoricien de la poésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Honoré Champion, p. 33-59, 2015</w:t>
+              <w:t xml:space="preserve">, Honoré Champion, p. 2-29, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edgar Quinet poète et théoricien de la poésie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, p. 2-29, 2015</w:t>
+              <w:t xml:space="preserve">Claude Simon. Correspondances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers du CECJI; Sophie Guermès, p. 3-7, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le hasard et la nécessité dans La Fortune des Rougon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Mitterand, Émilie Piton-Foucault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures de Zola. La Fortune des Rougon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 191-205, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300626v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04300600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Yves Bonnefoy et Rome »</w:t>
               </w:r>
@@ -8405,51 +8405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Celli, Splendeur de ce qui n'est pas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cahiers du CECJI. 18, 108 p, 2023, 978-2-955519585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8733,51 +8733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Balcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Brancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duchatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9420,164 +9420,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Fable documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Voies intérieures. Mélanges offerts à Marie-Josette Le Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mortelette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers du CECJI, 456 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Mortelette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04084302v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04025348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Quinet poète et théoricien de la poésie</w:t>
               </w:r>
@@ -11745,1621 +11745,1621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fièvre de l’archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p. 79-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ombre et lumière dans La Fortune des Rougon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes!, revue de littératures française et comparée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, p. 121-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La fièvre de l’archive</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes bibliques du roman au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, p. 79-80</w:t>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 147-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Jugement dernier de Léon Delmont (déplacements du sacré dans La Modification de Michel Butor)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quêtes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp. 131-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détruire le réel. L’&amp;quot;outrance de sève&amp;quot; du Paradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ERTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, pp. 68-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Formes bibliques du roman au XIXe siècle</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Poésie de Philippe Jaccottet : réparer l’absence, &amp;quot;à la frontière de Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quêtes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp. 101-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon en résonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Simeone traducteur de Mario Luzi, Giorgio Caproni et Vittorio Sereni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 117-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand inquisiteur, naissance d’une figure mythique au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 579-580</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola, Correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 337-341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du réalisme en poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166, pp. 171-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Roma fine Ottocento di Émile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p. 343-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola biblique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p. 316-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bouche de la vérité. Rome dans la poésie de Hugo, de 1846 à 1878</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60, pp. 107-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola, Au Bonheur des Dames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, p. 784-785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman populaire au service de l’histoire contemporaine : La Juive au Vatican, et Débora, de Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161, pp.321-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du littéraire au littéral. Leçons de réel : Zola, Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 162, pp. 153-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires et sensations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Paganesimo nella letteratura dell’Ottocento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, p. 147-149</w:t>
+              <w:t xml:space="preserve">, 2010, p. 142-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...828 lines deleted...]
-                <w:t xml:space="preserve">Zola, Au Bonheur des Dames</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac, Zola et l’argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, p. 784-785</w:t>
+              <w:t xml:space="preserve">, 2008, p. 728-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du littéraire au littéral. Leçons de réel : Zola, Butor</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vanité naturaliste : Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 162, pp. 153-165</w:t>
+              <w:t xml:space="preserve">Méthodes !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, p. 297-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...174 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zola, Le Roman expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302510v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-04300530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vibration aux abords du rien&amp;quot; : la passion de Bernard Simeone</w:t>
               </w:r>
@@ -16518,51 +16518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138835v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie GUERM&#200;S" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303082v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303063v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026982v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084261v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132614v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132719v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302438v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302429v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138834v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450544v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450552v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303126v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brua" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084270v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Krulic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084279v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300548v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084281v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158018v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084214v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Morin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max M&#233;jean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Antolini-Dumas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romatrepress.uniroma3.it/libro/fellini-lintime-et-la-mer/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balcou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Glasser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brancy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duchatelet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026844v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair B. Duncan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjef Houppermans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Minogue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyn Lih" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Scotto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille S&#233;guy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amadori" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Peyr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026757v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mitterand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Nelson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026325v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bernard-Griffiths" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francalanza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chavanette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026790v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Woollen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Basilio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenaud-Tostain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pottier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084302v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mortelette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025348v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Anfray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gengembre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnac&#237;on Medina Arjona" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Zola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte &#201;mile-Zola" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Macke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084288v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025372v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Didier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025347v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025366v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303292v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300658v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303137v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303021v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303012v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025684v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025683v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302551v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025676v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300671v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305039v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305026v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025671v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300636v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305050v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025668v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302546v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025669v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025667v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300854v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302534v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025664v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302531v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025666v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302515v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025663v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305047v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302506v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300530v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300519v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305009v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025659v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025655v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302500v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302473v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025493v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302493v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300836v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025489v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025485v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302468v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300851v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302463v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025478v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302452v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025474v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025471v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300850v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025467v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025465v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025464v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025463v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302458v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025460v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300664v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303314v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084283v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Postel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300580v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026725v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gocel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monod" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084285v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300571v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084299v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300887v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300909v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300898v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300878v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300874v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300869v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188803v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie GUERM&#200;S" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305074v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305089v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300806v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300798v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300789v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303347v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032199v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084250v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032222v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032268v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132614v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132695v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026940v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302438v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302429v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138834v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450558v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450565v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084322v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084323v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brua" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084270v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Krulic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084279v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300548v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300600v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084281v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158018v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084214v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Morin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max M&#233;jean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Antolini-Dumas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romatrepress.uniroma3.it/libro/fellini-lintime-et-la-mer/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balcou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Glasser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brancy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duchatelet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026844v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair B. Duncan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjef Houppermans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Minogue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyn Lih" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Scotto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille S&#233;guy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amadori" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Peyr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026757v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mitterand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Nelson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026325v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bernard-Griffiths" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francalanza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chavanette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026790v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Woollen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Basilio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenaud-Tostain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pottier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025348v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mortelette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Anfray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gengembre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnac&#237;on Medina Arjona" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Zola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte &#201;mile-Zola" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Macke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084288v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025372v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Didier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025347v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025366v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303292v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300658v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303137v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303021v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303012v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025684v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025683v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302551v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025676v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300671v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305039v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305026v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025671v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305050v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300636v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302546v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025669v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025668v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025667v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300854v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302534v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025664v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302531v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025666v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302515v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025661v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025663v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305047v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300530v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302510v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300519v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305009v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025659v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025655v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302500v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302473v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025493v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302493v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300836v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025489v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025485v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302468v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300851v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302463v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025478v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302452v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025474v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025471v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300850v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025467v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025465v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025464v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025463v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302458v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025460v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300664v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303314v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084283v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Postel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300580v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026725v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gocel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monod" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084285v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300571v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084299v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300887v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300909v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300898v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300878v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300874v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300869v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>