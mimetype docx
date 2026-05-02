--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -134,7738 +134,7738 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (46)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bonnefoy. &amp;quot;Que ce monde demeure !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yves Bonnefoy. "Que ce monde demeure !"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France. Presses universitaires de Rennes, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rire avec Robbe-Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Robbe-Grillet. "Je suis fait d'un matériau qui est la littérature", Cahiers du CECJI, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crucifixions de Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poésie moderne et transcendance. L'absolu au coeur de l'humain, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segalen. Le &amp;quot;lettré errant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victor Segalen. La connaissance de l'Est, Hermann, p. 257-269, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si l'histoire a pris un caractère épique, la poésie fera comme elle&amp;quot;. Edgar Quinet, l'espoir de fonder l'avenir par l'épopée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Passage, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes sous-marines de l’intime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fellini. L'intime et la mer, Sophie Guermès, Roma TrE-Press, pp. 45-62, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'annulation du visage : une &amp;quot;morale substitutive&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers ERTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 15-40, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix de &amp;quot;tout&amp;quot; et de &amp;quot;personne&amp;quot; : entretiens avec Nathalie Sarraute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garnier, pp. 343-357, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La découverte de l’Amérique. Poétique de l’apparition urbaine chez Butor, Sarraute, Simon, Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Nouveau Roman et les États-Unis, Sophie Guermès, Peter Lang, pp. 95-114, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçons d'écoute : Quignard, Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publifarum, http://publifarum.farum.it/index.php/publifarum/article/view/616, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles d’un croyant&amp;quot; ? Les lettres de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers Victor Segalen, pp. 72-85, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la complexité référentielle à la complexité sémantique. L’exemple du Vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garnier, pp. 51-62, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les choix du romancier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Valeurs dans le roman. Conditions d'une « poéthique » romanesque, sous la direction de R. Astruc et J.-D. Ebguy, RKI, pp. 323-346, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Didier, passeur culturel entre France et Italie à l’époque romantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italica belgradensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 178-189, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bientôt l’Europe ne lui suffira plus&amp;quot;. Le récit de la Campagne de Russie, et ses sources, dans Mémoires d’Outre-Tombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Chateaubriand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 171-179, Manucius, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’écriture de la tentation dans La Faute de l’abbé Mouret (Zola), Le Crime du Padre Amaro (Queirós) et Le Père Serge (Tolstoï)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Écritures de la tentation. Fortune des récits bibliques de la tentation dans la littérature du XIXe siècle, sous la direction d'I. Durand et E. Pinon, Presses universitaires de Rennes, pp. 31-40, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poésie, lieu de rencontre entre les cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roma TrE-Press, pp. 217-230, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire en russe la poétique zolienne : l’exemple de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduire Zola, du XIXe siècle à nos jours, Roma TrE-Press, pp. 109-127, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quinet, le pape et le Risorgimento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edgar Quinet. Une conscience européenne, Peter Lang, pp. 229-241, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduire Zola, du XIXe siècle à nos jours, Roma Tre-Press, p. 5-12, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’essor d’un esprit libre : Romain Rolland à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Rolland musicologue et écrivain de l'intime, Presses universitaires de Dijon, pp. 67-77, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragmentation d'optique en deux foyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditer et relire la correspondance de Zola, sous la direction de S. Guermès, Presses universitaires de Rennes, pp. 101-115, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolutions de Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">test-seebacher.lac.univ-paris-diderot.fr/../guermes_sophie_histoire_etudes_ dix-neuviemistes_i_0.pdf., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La monstruosité physique du &amp;quot;criminel-né&amp;quot;, ou la tentation repoussée d’Émile Zola »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Enfants de Caïn. la représentation du criminel en France et en Italie, de la Renaissance au début du XXe siècle, sous la direction d'A. Bernazzani, Brepols, pp. 131-144, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ouvrir le champ des possibles naturalistes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Héritages naturalistes, sous la direction de C. Grenaud-Tostain et O. Lumbroso, PSN, pp. 179-191, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique de l’analogie dans les romans de Claude Simon au tournant des années 1960-1970 : l’exemple d’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Poésie, entre vers et prose, Presses de l'université François Rabelais, pp. 212-225, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lyrisme et mystique dans la poésie de Karol Wojtyła »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Écritures poétiques, écritures du sacré : interactions, sous la direction de B. Hidalgo-Bachs), Michel Houdiard, pp. 212-226, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des poèmes du gouffre et du souffle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Suied : l’attention à l’autre, Presses de l'université de Strasbourg, p. 30-39, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Paradoxes de la supplication dans Ahasvérus et Prométhée, d’Edgar Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Supplication : discours et représentations, Presses universitaires de Rennes, pp. 201-213, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un miroir déformant ? Rome vue par Zola, Zola vu de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n° 59, Revue des études italiennes, pp. 175-184, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naturalisme et religion chez Zola et Eça de Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Naturalisme/Naturalismo : regards croisés/olhares cruzados, Ediçaoes Húmus (Lisbonne), pp. 133-155, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fable documentaire. Zola et l’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanica Wratislaviensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LXI, pp. 75-85, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Dissonance incarnée&amp;quot; : problèmes de la représentation du personnage de roman à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proses fin de (XIXe) siècle, Presses de l'université L'Orientale (Naples), pp. 185-205, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiction et diction du Risorgimento dans la littérature de langue française du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Il Romanzo del Risorgimento, Peter Lang, pp. 211-227, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie, nature, vérité : Bonstetten sur les traces de Virgile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dupaty et l’Italie des voyageurs sensibles, Rodopi, pp. 207-219, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Évangile en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Religions du XIXe siècle, en ligne, serd.hypotheses.org, pp. 1-13, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Religions du XIXe siècle, Société des études romantiques, p. 1-11, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infini scientifique et achèvement moral : la question du progrès dans les Évangiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zola au Panthéon, Presses Sorbonne nouvelle, pp. 109-121, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Engagement d’Hortense Allart : &amp;quot;nos romans sont des protestations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Littérature en bas-bleus. Romancières sous la Restauration et la monarchie de Juillet, Garnier, pp. 161-176, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le personnage de Marguerite de Valois dans Les Huguenots, de Scribe et Meyerbeer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies on Voltaire and the Eighteenth Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Personnage historique français dans le théâtre au tournant du siècle (1760-1830), pp. 311-319, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo, Moréna et Pilar : figures antithétiques de la bohémienne dans l’œuvre de George Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Bohémienne : figure poétique de l’errance aux XVIIIe et XIXe siècles, Presses du CRRR (Clermont-Ferrand), pp. 99-110, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Opéra dans Consuelo : structures et thèmes baroques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lectures de Consuelo-La Comtesse de Rudolstadt, Presses universitaires de Lyon, pp. 189-201, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rome, de Zola : &amp;quot;l’histoire naturelle d’une ville&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Mitterand, Jean-Pierre Leduc-Adine, Nouveau Monde Éditions, pp. 295-311, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réunion des plaisirs. Chanter le vin à l’opéra au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Vin dans ses œuvres, Cepdivin, Bordeaux, pp. 143-158, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génétique et poétique du drame passionnel dans Rome : vers un élargissement du naturalisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zola à l'oeuvre, Gisèle Seginger, Presses de l'université Marc Bloch, pp. 221-232, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rythme et mystérieux dans la poésie de Victor Segalen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Segalen : le rythme et le souffle, Pleins feux; Philippe Postel, pp. 51-62, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Fellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tutto su Visconti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mer</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Henri Michaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dieu</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Henri Michaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Henri Michaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Henri Michaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Fellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tutto su De Sica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, p. 174-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des fleurs et jardins dans la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, p. 762-770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticléricalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire George Sand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, p. 36-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Suied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de poésie moderne et contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, p. 784-785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de poésie moderne et contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, p. 218-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (46)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de Renan en 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Michel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yves Bonnefoy. "Que ce monde demeure !"</w:t>
-[...372 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Octave Mirbeau. Études et actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soixante ans d'amitié: les vies parallèles d'Yves Bonnefoy et de Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chiara Elefante, Sara Amadori. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers ERTA</w:t>
-[...434 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Yves Bonnefoy et les lieux poétiques d'affiliation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échos de Rome. Hortense Allart, Othenin d'Haussonville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samantha Caretti. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italica belgradensia</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Images de Chateaubriand sous la Monarchie de Juillet et premières images posthumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bulletin Chateaubriand, Manucius, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La confession selon Charles Didier. Stratégies narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Cousson, C. Noille, E. Tabet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Chateaubriand</w:t>
-[...285 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+              <w:t xml:space="preserve">Écrire sa confession de la Renaissance à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acta Fabula, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Traduire Zola, du XIXe siècle à nos jours, Roma Tre-Press, p. 5-12, 2018</w:t>
-[...616 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanica Wratislaviensia</w:t>
-[...620 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">État des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers du CECJI, p. 3-7, 2024, 9782958273118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies on Voltaire and the Eighteenth Century</w:t>
-[...393 lines deleted...]
-                <w:t xml:space="preserve">hal-04026922v1</w:t>
+              <w:t xml:space="preserve">Phares en littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-15, 2024, 9782753596887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memoirs of the Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire la mer / S'écrire en mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers du CECJI, 2024, 9782958273125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quant à l'avenir, je n'en dis rien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ernest Renan. Une pensée complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, p. 31-46, 2024, 978-3-034352178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phares en littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.237-239, 2024, 9782753596887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Michaël Denard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">État des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers du CECJI, p. 221-236, 2024, 9782958273118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola. Écrits sur l'art (édition de Robert Lethbridge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">État des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, État des lieux, Cahiers du CECJI, p. 237-239, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d'une demeurée. Anthropologie, théologie, mystique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ernest Renan. Une pensée complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ernest Renan. Une pensée complexe, Peter Lang, p. 107-131, 2024, 978-3-034352178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Balcou, Sophie Guermès, Jean Glasser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renan en Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 247-252, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fellini. L’intime et la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roma Tre-Press, p. 9-15, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dans l'entourage des époux Prozor. Les esprits de la Maison Rose »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondances, philosophie, religion et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 405-420, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Neuf lettres inédites d’Hermione Quinet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondances, philosophie, religion et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 378-403, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La correspondance et le journal de Jean-Jacques Henner à Rome »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers du CECJI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondances, philosophie, religion et arts, sous la direction de S. Guermès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 117-132, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Archives d’Edgar Quinet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondances, philosophie, religion et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 331-378, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Trois otages. La correspondance entre Palma Bucarelli et Giulio Carlo Argan dans les dernières années de la vie de Jean Fautrier (1959-1964) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondances, philosophie, religion et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 177-207, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance et direction spirituelle: les lettres de Karol Wojtyła à Wanda Półtawska (1962-1979)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondances, philosophie, religion et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 143-166, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouveau Roman et les États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, p. 9-15, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Elle l’appelait &amp;quot;Frédéric&amp;quot;, il l’appelait &amp;quot;Marie&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Santone e Francesco Fiorentino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allegro vivace. Omaggio a Bruna Donatelli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roma Tre-Press, pp. 133-144, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La puissance de Bacchus »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Amsbeck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deux mille vins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque universitaire de Strasbourg, pp. 28-36, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yves Bonnefoy. Derniers textes (2010-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers du CECJI, p. 3-9, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Che cosa si impara dello studio della letteratura ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Geat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Ragioni di Erasmus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, Roma Tre-Press, pp. 63-77, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une poétique de la reformulation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yves Bonnefoy. Derniers textes (2010-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 101-116, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éditer et relire la correspondance de Zola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 7-10, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ungaretti et Jaccottet, à la recherche du chant »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Finck et P. Werly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe Jaccottet : poésie et altérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp. 307-323, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Krulic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès, Brigitte Krulic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edgar Quinet, une conscience européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, p. 9-12, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Éclats de voix. Tentative de restitution de la polyphonie zolienne dans la correspondance (1858-1902) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. El Kettani et G. de Viveiros. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au courant de la plume. Zola et l’épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'université de Québec, pp. 135-156, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éditer et relire la correspondance de Zola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 221-225, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Karol Wojtyła poète personnaliste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers du CECJI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Voies intérieures. Mélanges offerts à Marie-Josette Le Han</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 261-272, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahasvérus ou &amp;quot;les arceaux rompus de la parole&amp;quot; : la &amp;quot;prose d’argile&amp;quot; d’Edgar Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edgar Quinet poète et théoricien de la poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, p. 33-59, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prométhée (1838) : &amp;quot;une protestation contre la fatalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edgar Quinet poète et théoricien de la poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, p. 105-132, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lettre comme matériau du roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Simon. Correspondances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers du CECJI, p. 105-131, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edgar Quinet poète et théoricien de la poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, p. 2-29, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Simon. Correspondances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers du CECJI; Sophie Guermès, p. 3-7, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le hasard et la nécessité dans La Fortune des Rougon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Mitterand, Émilie Piton-Foucault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de Zola. La Fortune des Rougon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 191-205, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Yves Bonnefoy et Rome »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Finck et P. Werly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yves Bonnefoy. Poésie et dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'université de Strasbourg, pp. 135-146, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l’incohérence événementielle à la nécessité poétique : la glasnost selon Claude Simon »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Presses de l'université de Perpignan, pp. 119-139, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Écrivains français témoins du Risorgimento (Charles Didier, Louise Colet, George Sand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'université Marc Bloch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écriture(s) de l’Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 173-182, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sarraute : &amp;quot;l’inexploré foisonnant&amp;quot; : une éthique de l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'université Marc Bloch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vives lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 125-140, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Poésie au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 177-214, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Poésie d’Yves Bonnefoy : &amp;quot;une nouvelle alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de La Sorbonne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Lis et la langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 45-58, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« René Char, dans la clarté de l’utopie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y. Peyré. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Bibliothèque littéraire Jacques Doucet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp. 183-195, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Grands livres de notre temps (1982-1992). Préface et dix études littéraires (pp. 15-66).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">STH. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Grands livres de notre temps (1982-1992)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-66, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un symbolisme insignifiant ? Flaubert et les rites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flaubert et les religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karin Westerwelle et Maria Pia Doering, Jun 2025, Münster, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bonnefoy. &amp;quot;au troisième degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Afin que si mon nom.." La poésie d'Yves Bonnefoy pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carlo Ossola, Oct 2023, Paris (Collège de France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fellini circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fellini fascine-t-il toujours ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphanie Salmon, Fondation Pathé-Seydoux, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un grand réalisme qui aggrave au lieu de résoudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yves Bonnefoy. "Que ce monde demeure !"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophie Guermès, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaux. &amp;quot;exorcisme&amp;quot;, &amp;quot;fantomisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Henri Michaux, artiste aux expériences multiples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, W. Rapak, May 2021, Cracovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation des Bourbons dans Mémoires d'Outre-Tombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monarchy and Modernity since 1500</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carolina Armenteros, Jan 2019, Cambridge, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remembrer Osiris. Les manuscrits d’Edgar Quinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brouillons du XIXe siècle. Les écrivains et leurs manuscrits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Domenico Paone, Oct 2016, Paris ENS Ulm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome et les Romains dans les Lettres à Alexandrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nelle pieghe della corrispondenza : le lettere di Émile Zola a la moglie Alexandrine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruna Donatelli, Mar 2015, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage méditerranéen dans la poésie française moderne (Y. Bonnefoy, Ph. Jaccottet, Lorand Gaspar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir, lire, vivre la ville méditerranéenne : paysages urbains à valeurs identitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Encarnacion Medina Arjona, Oct 2011, Marrachech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302421v1</w:t>
-              </w:r>
-[...3406 lines deleted...]
-                <w:t xml:space="preserve">hal-04300406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7937,2509 +7937,2509 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Renan. Une pensée complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. Peter Lang, 2024, 978-3-034352178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phares en littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. Presses universitaires de Rennes, pp.248, 2024, 9782753596887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives littéraires de la mer. Contribution aux &amp;quot;Blue Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. Cahiers du CECJI, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. Cahiers du CECJI, 241 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Spirales de l'intime. Essai sur La Modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers du CECJI. 20, 2023, 9782958273101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Celli, Splendeur de ce qui n'est pas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers du CECJI. 18, 108 p, 2023, 978-2-955519585</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fellini. L'intime et la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Antolini-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roma trE-Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan en Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Balcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Balcou, Sophie Guermès, Jean Glasser. Presses universitaires de Rennes, 2022, 9782753582101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondances, philosophie, religion et arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Balcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Brancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. Cahiers du CECJI, 2021, 97829555195-6-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Nouveau Roman et les États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair B. Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjef Houppermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Minogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelyn Lih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. Peter Lang, 33, 2021, 9782807614611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bonnefoy. Derniers textes (2010-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Séguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Amadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. Cahiers du CECJI, 2019, 9782955519554</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire Zola, du XIXe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Mitterand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Minogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Antolini-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès, Bruna Donatelli. Roma TrE-Press, 1, 2018, 978894885873</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Quinet. Une conscience européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Krulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bernard-Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francalanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Chavanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès, Brigitte Krulic. Peter Lang, 2018, 9782807606326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer et relire la correspondance de Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Woollen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Basilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grenaud-Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. Presses universitaires de Rennes, 2018, 9782753575660</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Voies intérieures. Mélanges offerts à Marie-Josette Le Han</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mortelette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers du CECJI, 456 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fable documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Quinet poète et théoricien de la poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bernard-Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Anfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gengembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnacíon Medina Arjona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. Honoré Champion, 156, 2015, 978745327604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres à Alexandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Émile-Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grenaud-Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Émile-Zola, Alain Pagès. Gallimard, 2014, 978-2070139217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Religions du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">400 p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rome souterraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz. 593, 2007, Textes littéraires français, 9782600006965</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Religion de Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion. Champion Classiques Essais (4), 2006, 9-782745314345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Religion de Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion. 2003, 9-782745308870</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lieu caché. Essai sur la poésie moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. 1999, 9-782738474094</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Faute de l'abbé Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGF, 69, 1998, Le Livre de poche classique, 9782253005599</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vin et l'encre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mollat, 401 p., 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Écho du dedans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klincksieck. 1997, 2-252-03169-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au Bonheur des Dames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGF, 228, 1997, 9782253002864</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Butor. Infanzia-Casa stregata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138842v1</w:t>
-              </w:r>
-[...2377 lines deleted...]
-                <w:t xml:space="preserve">hal-04026108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11745,1978 +11745,1978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ombre et lumière dans La Fortune des Rougon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthodes!, revue de littératures française et comparée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p. 121-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fièvre de l’archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, p. 79-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ombre et lumière dans La Fortune des Rougon</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détruire le réel. L’&amp;quot;outrance de sève&amp;quot; du Paradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes!, revue de littératures française et comparée </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, p. 121-127</w:t>
+              <w:t xml:space="preserve">Cahiers ERTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp. 68-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Jugement dernier de Léon Delmont (déplacements du sacré dans La Modification de Michel Butor)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quêtes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp. 131-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes bibliques du roman au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, p. 147-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le Jugement dernier de Léon Delmont (déplacements du sacré dans La Modification de Michel Butor)</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon en résonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Simeone traducteur de Mario Luzi, Giorgio Caproni et Vittorio Sereni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 117-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Poésie de Philippe Jaccottet : réparer l’absence, &amp;quot;à la frontière de Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quêtes littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3, pp. 131-142</w:t>
+              <w:t xml:space="preserve">, 2012, 2, pp. 101-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Détruire le réel. L’&amp;quot;outrance de sève&amp;quot; du Paradou</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand inquisiteur, naissance d’une figure mythique au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers ERTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp. 68-82</w:t>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 579-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">La Poésie de Philippe Jaccottet : réparer l’absence, &amp;quot;à la frontière de Dieu</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola, Correspondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quêtes littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2, pp. 101-115</w:t>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 337-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du réalisme en poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166, pp. 171-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Simon en résonance</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Roma fine Ottocento di Émile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p. 343-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola biblique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p. 316-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bouche de la vérité. Rome dans la poésie de Hugo, de 1846 à 1878</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60, pp. 107-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman populaire au service de l’histoire contemporaine : La Juive au Vatican, et Débora, de Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161, pp.321-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola, Au Bonheur des Dames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, p. 784-785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du littéraire au littéral. Leçons de réel : Zola, Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 162, pp. 153-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires et sensations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Paganesimo nella letteratura dell’Ottocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, p. 142-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola, Le Roman expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vanité naturaliste : Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthodes !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, p. 297-309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac, Zola et l’argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, p. 728-730</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vibration aux abords du rien&amp;quot; : la passion de Bernard Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, p. 49-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une leçon de vigilance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bernard Simeone traducteur de Mario Luzi, Giorgio Caproni et Vittorio Sereni</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Imaginaire métaphysique, d’Yves Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, p. 117-120</w:t>
+              <w:t xml:space="preserve">La Nouvelle Revue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 580, p. 448-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...102 lines deleted...]
-                <w:t xml:space="preserve">Zola, Correspondance</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mystérieux M. de Saint-Médan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, p. 337-341</w:t>
+              <w:t xml:space="preserve">, 2006, 80, pp. 253-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...1030 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zola, l’Église et la &amp;quot;morale sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plaisance : Rivista di letteratura francese moderna e contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9, pp. 137-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025659v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04025655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malwida von Meysenbug</w:t>
               </w:r>
@@ -15613,51 +15613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Simon. Correspondances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gocel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16518,51 +16518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188803v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie GUERM&#200;S" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305074v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305089v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300806v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300798v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300789v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303347v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032199v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084250v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032222v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032268v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132614v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132695v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026940v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302438v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302429v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138834v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450558v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450565v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084322v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084323v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brua" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084270v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Krulic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084279v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300548v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300600v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084281v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158018v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084214v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Morin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max M&#233;jean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Antolini-Dumas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romatrepress.uniroma3.it/libro/fellini-lintime-et-la-mer/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balcou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Glasser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brancy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duchatelet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026844v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair B. Duncan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjef Houppermans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Minogue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyn Lih" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Scotto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille S&#233;guy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amadori" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Peyr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026757v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mitterand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Nelson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026325v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bernard-Griffiths" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francalanza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chavanette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026790v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Woollen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Basilio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenaud-Tostain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pottier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025348v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mortelette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Anfray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gengembre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnac&#237;on Medina Arjona" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Zola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte &#201;mile-Zola" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Macke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084288v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025372v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Didier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025347v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025366v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303292v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300658v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303137v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303021v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303012v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025684v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025683v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302551v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025676v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300671v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305039v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305026v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025671v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305050v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300636v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302546v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025669v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025668v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025667v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300854v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302534v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025664v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302531v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025666v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302515v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025661v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025663v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305047v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300530v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302510v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300519v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305009v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025659v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025655v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302500v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302473v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025493v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302493v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300836v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025489v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025485v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302468v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300851v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302463v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025478v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302452v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025474v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025471v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300850v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025467v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025465v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025464v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025463v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302458v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025460v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300664v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303314v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084283v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Postel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300580v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026725v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gocel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monod" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084285v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300571v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084299v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300887v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300909v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300898v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300878v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300874v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300869v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138835v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie GUERM&#200;S" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303082v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303046v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026982v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032199v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032254v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084261v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132719v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450555v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450552v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084264v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084323v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300758v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084272v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084274v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300731v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Krulic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300544v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300600v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084281v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300496v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300427v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300406v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138841v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305061v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158018v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138830v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025374v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084214v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026252v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delouche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Morin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max M&#233;jean" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Antolini-Dumas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romatrepress.uniroma3.it/libro/fellini-lintime-et-la-mer/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026232v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balcou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Glasser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026221v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brancy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duchatelet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026844v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair B. Duncan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjef Houppermans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Minogue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyn Lih" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026282v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Scotto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille S&#233;guy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amadori" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Peyr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mitterand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Nelson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026325v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bernard-Griffiths" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francalanza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chavanette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Woollen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Basilio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenaud-Tostain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pottier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084302v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mortelette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026202v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Anfray" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gengembre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnac&#237;on Medina Arjona" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026141v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Zola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte &#201;mile-Zola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Macke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084288v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025372v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Didier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025345v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084317v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025370v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026108v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138842v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303292v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300658v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303137v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303021v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303012v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025684v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025683v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302551v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025676v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300671v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305039v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305026v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025671v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300636v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305050v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025668v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025669v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302546v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303300v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300854v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025667v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302534v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025664v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302531v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025666v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302515v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025663v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305047v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300530v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302506v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300519v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305009v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025655v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025659v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302500v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302473v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025493v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302493v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300836v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025489v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025485v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302468v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300851v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302463v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025478v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302452v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025474v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025471v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300850v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025467v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025465v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025464v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025463v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302458v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025460v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300664v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303314v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084283v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Postel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300580v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026725v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gocel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monod" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084285v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300571v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084299v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300887v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300909v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300898v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300878v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300874v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300869v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>