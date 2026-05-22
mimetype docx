--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -134,7738 +134,7738 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Fellini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tutto su Visconti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Henri Michaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Henri Michaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Henri Michaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Henri Michaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Fellini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tutto su De Sica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, p. 174-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des fleurs et jardins dans la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p. 762-770</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anticléricalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire George Sand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p. 36-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Suied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de poésie moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, p. 784-785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de poésie moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, p. 218-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bonnefoy. &amp;quot;Que ce monde demeure !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yves Bonnefoy. "Que ce monde demeure !"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France. Presses universitaires de Rennes, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rire avec Robbe-Grillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Robbe-Grillet. "Je suis fait d'un matériau qui est la littérature", Cahiers du CECJI, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crucifixions de Michaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poésie moderne et transcendance. L'absolu au coeur de l'humain, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si l'histoire a pris un caractère épique, la poésie fera comme elle&amp;quot;. Edgar Quinet, l'espoir de fonder l'avenir par l'épopée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Passage, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segalen. Le &amp;quot;lettré errant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Victor Segalen. La connaissance de l'Est, Hermann, p. 257-269, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Le Passage, 2023</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes sous-marines de l’intime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fellini. L'intime et la mer, Sophie Guermès, Roma TrE-Press, pp. 45-62, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'annulation du visage : une &amp;quot;morale substitutive&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ERTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 15-40, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La découverte de l’Amérique. Poétique de l’apparition urbaine chez Butor, Sarraute, Simon, Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Nouveau Roman et les États-Unis, Sophie Guermès, Peter Lang, pp. 95-114, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix de &amp;quot;tout&amp;quot; et de &amp;quot;personne&amp;quot; : entretiens avec Nathalie Sarraute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Garnier, pp. 343-357, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Le Nouveau Roman et les États-Unis, Sophie Guermès, Peter Lang, pp. 95-114, 2021</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles d’un croyant&amp;quot; ? Les lettres de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers Victor Segalen, pp. 72-85, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leçons d'écoute : Quignard, Simeone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publifarum, http://publifarum.farum.it/index.php/publifarum/article/view/616, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Cahiers Victor Segalen, pp. 72-85, 2021</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la complexité référentielle à la complexité sémantique. L’exemple du Vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garnier, pp. 51-62, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Garnier, pp. 51-62, 2020</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les choix du romancier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Valeurs dans le roman. Conditions d'une « poéthique » romanesque, sous la direction de R. Astruc et J.-D. Ebguy, RKI, pp. 323-346, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Didier, passeur culturel entre France et Italie à l’époque romantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italica belgradensia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 178-189, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bientôt l’Europe ne lui suffira plus&amp;quot;. Le récit de la Campagne de Russie, et ses sources, dans Mémoires d’Outre-Tombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Chateaubriand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 171-179, Manucius, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’écriture de la tentation dans La Faute de l’abbé Mouret (Zola), Le Crime du Padre Amaro (Queirós) et Le Père Serge (Tolstoï)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Écritures de la tentation. Fortune des récits bibliques de la tentation dans la littérature du XIXe siècle, sous la direction d'I. Durand et E. Pinon, Presses universitaires de Rennes, pp. 31-40, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poésie, lieu de rencontre entre les cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roma TrE-Press, pp. 217-230, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire en russe la poétique zolienne : l’exemple de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduire Zola, du XIXe siècle à nos jours, Roma TrE-Press, pp. 109-127, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinet, le pape et le Risorgimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edgar Quinet. Une conscience européenne, Peter Lang, pp. 229-241, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduire Zola, du XIXe siècle à nos jours, Roma Tre-Press, p. 5-12, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragmentation d'optique en deux foyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditer et relire la correspondance de Zola, sous la direction de S. Guermès, Presses universitaires de Rennes, pp. 101-115, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’essor d’un esprit libre : Romain Rolland à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Rolland musicologue et écrivain de l'intime, Presses universitaires de Dijon, pp. 67-77, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Éditer et relire la correspondance de Zola, sous la direction de S. Guermès, Presses universitaires de Rennes, pp. 101-115, 2018</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolutions de Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">test-seebacher.lac.univ-paris-diderot.fr/../guermes_sophie_histoire_etudes_ dix-neuviemistes_i_0.pdf., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">test-seebacher.lac.univ-paris-diderot.fr/../guermes_sophie_histoire_etudes_ dix-neuviemistes_i_0.pdf., 2017</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La monstruosité physique du &amp;quot;criminel-né&amp;quot;, ou la tentation repoussée d’Émile Zola »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Enfants de Caïn. la représentation du criminel en France et en Italie, de la Renaissance au début du XXe siècle, sous la direction d'A. Bernazzani, Brepols, pp. 131-144, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Les Enfants de Caïn. la représentation du criminel en France et en Italie, de la Renaissance au début du XXe siècle, sous la direction d'A. Bernazzani, Brepols, pp. 131-144, 2017</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ouvrir le champ des possibles naturalistes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Héritages naturalistes, sous la direction de C. Grenaud-Tostain et O. Lumbroso, PSN, pp. 179-191, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Héritages naturalistes, sous la direction de C. Grenaud-Tostain et O. Lumbroso, PSN, pp. 179-191, 2016</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique de l’analogie dans les romans de Claude Simon au tournant des années 1960-1970 : l’exemple d’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Poésie, entre vers et prose, Presses de l'université François Rabelais, pp. 212-225, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">La Poésie, entre vers et prose, Presses de l'université François Rabelais, pp. 212-225, 2016</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lyrisme et mystique dans la poésie de Karol Wojtyła »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Écritures poétiques, écritures du sacré : interactions, sous la direction de B. Hidalgo-Bachs), Michel Houdiard, pp. 212-226, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Écritures poétiques, écritures du sacré : interactions, sous la direction de B. Hidalgo-Bachs), Michel Houdiard, pp. 212-226, 2015</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des poèmes du gouffre et du souffle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Suied : l’attention à l’autre, Presses de l'université de Strasbourg, p. 30-39, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Alain Suied : l’attention à l’autre, Presses de l'université de Strasbourg, p. 30-39, 2015</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Paradoxes de la supplication dans Ahasvérus et Prométhée, d’Edgar Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Supplication : discours et représentations, Presses universitaires de Rennes, pp. 201-213, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fable documentaire. Zola et l’Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanica Wratislaviensia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LXI, pp. 75-85, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naturalisme et religion chez Zola et Eça de Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Naturalisme/Naturalismo : regards croisés/olhares cruzados, Ediçaoes Húmus (Lisbonne), pp. 133-155, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un miroir déformant ? Rome vue par Zola, Zola vu de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n° 59, Revue des études italiennes, pp. 175-184, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Dissonance incarnée&amp;quot; : problèmes de la représentation du personnage de roman à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proses fin de (XIXe) siècle, Presses de l'université L'Orientale (Naples), pp. 185-205, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiction et diction du Risorgimento dans la littérature de langue française du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Il Romanzo del Risorgimento, Peter Lang, pp. 211-227, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie, nature, vérité : Bonstetten sur les traces de Virgile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dupaty et l’Italie des voyageurs sensibles, Rodopi, pp. 207-219, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Évangile en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Religions du XIXe siècle, en ligne, serd.hypotheses.org, pp. 1-13, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Religions du XIXe siècle, Société des études romantiques, p. 1-11, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infini scientifique et achèvement moral : la question du progrès dans les Évangiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zola au Panthéon, Presses Sorbonne nouvelle, pp. 109-121, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Engagement d’Hortense Allart : &amp;quot;nos romans sont des protestations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Littérature en bas-bleus. Romancières sous la Restauration et la monarchie de Juillet, Garnier, pp. 161-176, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le personnage de Marguerite de Valois dans Les Huguenots, de Scribe et Meyerbeer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies on Voltaire and the Eighteenth Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Personnage historique français dans le théâtre au tournant du siècle (1760-1830), pp. 311-319, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo, Moréna et Pilar : figures antithétiques de la bohémienne dans l’œuvre de George Sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Bohémienne : figure poétique de l’errance aux XVIIIe et XIXe siècles, Presses du CRRR (Clermont-Ferrand), pp. 99-110, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Opéra dans Consuelo : structures et thèmes baroques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lectures de Consuelo-La Comtesse de Rudolstadt, Presses universitaires de Lyon, pp. 189-201, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome, de Zola : &amp;quot;l’histoire naturelle d’une ville&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Mitterand, Jean-Pierre Leduc-Adine, Nouveau Monde Éditions, pp. 295-311, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réunion des plaisirs. Chanter le vin à l’opéra au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Vin dans ses œuvres, Cepdivin, Bordeaux, pp. 143-158, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique et poétique du drame passionnel dans Rome : vers un élargissement du naturalisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zola à l'oeuvre, Gisèle Seginger, Presses de l'université Marc Bloch, pp. 221-232, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rythme et mystérieux dans la poésie de Victor Segalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Segalen : le rythme et le souffle, Pleins feux; Philippe Postel, pp. 51-62, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Federico Fellini</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un symbolisme insignifiant ? Flaubert et les rites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tutto su Visconti</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Dieu</w:t>
+              <w:t xml:space="preserve">Flaubert et les religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karin Westerwelle et Maria Pia Doering, Jun 2025, Münster, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bonnefoy. &amp;quot;au troisième degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire Henri Michaux</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Mer</w:t>
+              <w:t xml:space="preserve">"Afin que si mon nom.." La poésie d'Yves Bonnefoy pour le XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carlo Ossola, Oct 2023, Paris (Collège de France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fellini circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire Henri Michaux</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Religion</w:t>
+              <w:t xml:space="preserve">Fellini fascine-t-il toujours ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Salmon, Fondation Pathé-Seydoux, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un grand réalisme qui aggrave au lieu de résoudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire Henri Michaux</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Espace</w:t>
+              <w:t xml:space="preserve">Yves Bonnefoy. "Que ce monde demeure !"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Guermès, Jun 2023, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaux. &amp;quot;exorcisme&amp;quot;, &amp;quot;fantomisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire Henri Michaux</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Federico Fellini</w:t>
+              <w:t xml:space="preserve">Henri Michaux, artiste aux expériences multiples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, W. Rapak, May 2021, Cracovie, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation des Bourbons dans Mémoires d'Outre-Tombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tutto su De Sica</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Émile Zola</w:t>
+              <w:t xml:space="preserve">Monarchy and Modernity since 1500</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carolina Armenteros, Jan 2019, Cambridge, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remembrer Osiris. Les manuscrits d’Edgar Quinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des fleurs et jardins dans la littérature</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Anticléricalisme</w:t>
+              <w:t xml:space="preserve">Brouillons du XIXe siècle. Les écrivains et leurs manuscrits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Domenico Paone, Oct 2016, Paris ENS Ulm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rome et les Romains dans les Lettres à Alexandrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire George Sand</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Alain Suied</w:t>
+              <w:t xml:space="preserve">Nelle pieghe della corrispondenza : le lettere di Émile Zola a la moglie Alexandrine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruna Donatelli, Mar 2015, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage méditerranéen dans la poésie française moderne (Y. Bonnefoy, Ph. Jaccottet, Lorand Gaspar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de poésie moderne et contemporaine</w:t>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-04300781v1</w:t>
+              <w:t xml:space="preserve">Voir, lire, vivre la ville méditerranéenne : paysages urbains à valeurs identitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encarnacion Medina Arjona, Oct 2011, Marrachech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités de Renan en 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Octave Mirbeau. Études et actualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échos de Rome. Hortense Allart, Othenin d'Haussonville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samantha Caretti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images de Chateaubriand sous la Monarchie de Juillet et premières images posthumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bulletin Chateaubriand, Manucius, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soixante ans d'amitié: les vies parallèles d'Yves Bonnefoy et de Michel Butor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chiara Elefante, Sara Amadori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yves Bonnefoy et les lieux poétiques d'affiliation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confession selon Charles Didier. Stratégies narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Cousson, C. Noille, E. Tabet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire sa confession de la Renaissance à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acta Fabula, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Michaël Denard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cahiers du CECJI, p. 3-7, 2024, 9782958273118</w:t>
+              <w:t xml:space="preserve">, Cahiers du CECJI, p. 221-236, 2024, 9782958273118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quant à l'avenir, je n'en dis rien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ernest Renan. Une pensée complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, p. 31-46, 2024, 978-3-034352178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phares en littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.237-239, 2024, 9782753596887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">État des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers du CECJI, p. 3-7, 2024, 9782958273118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phares en littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-15, 2024, 9782753596887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memoirs of the Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire la mer / S'écrire en mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers du CECJI, 2024, 9782958273125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quant à l'avenir, je n'en dis rien</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola. Écrits sur l'art (édition de Robert Lethbridge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">État des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, État des lieux, Cahiers du CECJI, p. 237-239, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d'une demeurée. Anthropologie, théologie, mystique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ernest Renan. Une pensée complexe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peter Lang, p. 31-46, 2024, 978-3-034352178</w:t>
+              <w:t xml:space="preserve">, Ernest Renan. Une pensée complexe, Peter Lang, p. 107-131, 2024, 978-3-034352178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...291 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Balcou, Sophie Guermès, Jean Glasser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renan en Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 247-252, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fellini. L’intime et la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roma Tre-Press, p. 9-15, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jean Brua</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Neuf lettres inédites d’Hermione Quinet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondances, philosophie, religion et arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 405-420, 2021</w:t>
+              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 378-403, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Neuf lettres inédites d’Hermione Quinet »</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La correspondance et le journal de Jean-Jacques Henner à Rome »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers du CECJI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondances, philosophie, religion et arts, sous la direction de S. Guermès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 117-132, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Archives d’Edgar Quinet »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondances, philosophie, religion et arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 378-403, 2021</w:t>
+              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 331-378, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...114 lines deleted...]
-                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dans l'entourage des époux Prozor. Les esprits de la Maison Rose »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondances, philosophie, religion et arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 331-378, 2021</w:t>
+              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 405-420, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Trois otages. La correspondance entre Palma Bucarelli et Giulio Carlo Argan dans les dernières années de la vie de Jean Fautrier (1959-1964) »</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance et direction spirituelle: les lettres de Karol Wojtyła à Wanda Półtawska (1962-1979)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondances, philosophie, religion et arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 177-207, 2021</w:t>
+              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 143-166, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Correspondance et direction spirituelle: les lettres de Karol Wojtyła à Wanda Półtawska (1962-1979)</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Trois otages. La correspondance entre Palma Bucarelli et Giulio Carlo Argan dans les dernières années de la vie de Jean Fautrier (1959-1964) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondances, philosophie, religion et arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 143-166, 2021</w:t>
+              <w:t xml:space="preserve">, Cahiers du CECJI, pp. 177-207, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Roman et les États-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, p. 9-15, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Elle l’appelait &amp;quot;Frédéric&amp;quot;, il l’appelait &amp;quot;Marie&amp;quot; »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Santone e Francesco Fiorentino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allegro vivace. Omaggio a Bruna Donatelli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roma Tre-Press, pp. 133-144, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La puissance de Bacchus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Amsbeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deux mille vins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque universitaire de Strasbourg, pp. 28-36, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yves Bonnefoy. Derniers textes (2010-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers du CECJI, p. 3-9, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Che cosa si impara dello studio della letteratura ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Geat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Ragioni di Erasmus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II, Roma Tre-Press, pp. 63-77, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une poétique de la reformulation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yves Bonnefoy. Derniers textes (2010-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers du CECJI, pp. 101-116, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Krulic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès, Brigitte Krulic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edgar Quinet, une conscience européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, p. 9-12, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éditer et relire la correspondance de Zola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 7-10, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ungaretti et Jaccottet, à la recherche du chant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Finck et P. Werly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philippe Jaccottet : poésie et altérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp. 307-323, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Éclats de voix. Tentative de restitution de la polyphonie zolienne dans la correspondance (1858-1902) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. El Kettani et G. de Viveiros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au courant de la plume. Zola et l’épistolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'université de Québec, pp. 135-156, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éditer et relire la correspondance de Zola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 221-225, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Karol Wojtyła poète personnaliste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cahiers du CECJI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Voies intérieures. Mélanges offerts à Marie-Josette Le Han</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 261-272, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ahasvérus ou &amp;quot;les arceaux rompus de la parole&amp;quot; : la &amp;quot;prose d’argile&amp;quot; d’Edgar Quinet</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prométhée (1838) : &amp;quot;une protestation contre la fatalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edgar Quinet poète et théoricien de la poésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Honoré Champion, p. 33-59, 2015</w:t>
+              <w:t xml:space="preserve">, Honoré Champion, p. 105-132, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prométhée (1838) : &amp;quot;une protestation contre la fatalité</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lettre comme matériau du roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Simon. Correspondances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers du CECJI, p. 105-131, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahasvérus ou &amp;quot;les arceaux rompus de la parole&amp;quot; : la &amp;quot;prose d’argile&amp;quot; d’Edgar Quinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edgar Quinet poète et théoricien de la poésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Honoré Champion, p. 105-132, 2015</w:t>
+              <w:t xml:space="preserve">, Honoré Champion, p. 33-59, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La lettre comme matériau du roman</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edgar Quinet poète et théoricien de la poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, p. 2-29, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le hasard et la nécessité dans La Fortune des Rougon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Mitterand, Émilie Piton-Foucault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de Zola. La Fortune des Rougon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 191-205, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claude Simon. Correspondances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cahiers du CECJI, p. 105-131, 2015</w:t>
+              <w:t xml:space="preserve">, Cahiers du CECJI; Sophie Guermès, p. 3-7, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Yves Bonnefoy et Rome »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Finck et P. Werly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yves Bonnefoy. Poésie et dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'université de Strasbourg, pp. 135-146, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l’incohérence événementielle à la nécessité poétique : la glasnost selon Claude Simon »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Claude Simon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, Presses de l'université de Perpignan, pp. 119-139, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Écrivains français témoins du Risorgimento (Charles Didier, Louise Colet, George Sand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'université Marc Bloch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture(s) de l’Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 173-182, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sarraute : &amp;quot;l’inexploré foisonnant&amp;quot; : une éthique de l’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'université Marc Bloch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vives lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 125-140, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Poésie au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Poésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 177-214, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Poésie d’Yves Bonnefoy : &amp;quot;une nouvelle alliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de La Sorbonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lis et la langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 45-58, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« René Char, dans la clarté de l’utopie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Peyré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Bibliothèque littéraire Jacques Doucet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp. 183-195, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Grands livres de notre temps (1982-1992). Préface et dix études littéraires (pp. 15-66).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">STH. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grands livres de notre temps (1982-1992)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-66, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300406v1</w:t>
-              </w:r>
-[...651 lines deleted...]
-                <w:t xml:space="preserve">hal-04302421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7937,2509 +7937,2509 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor. Infanzia-Casa stregata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Milano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Renan. Une pensée complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. Peter Lang, 2024, 978-3-034352178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phares en littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. Presses universitaires de Rennes, pp.248, 2024, 9782753596887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives littéraires de la mer. Contribution aux &amp;quot;Blue Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. Cahiers du CECJI, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès. Cahiers du CECJI, 241 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Spirales de l'intime. Essai sur La Modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cahiers du CECJI. 20, 2023, 9782958273101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Celli, Splendeur de ce qui n'est pas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cahiers du CECJI. 18, 108 p, 2023, 978-2-955519585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fellini. L'intime et la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Antolini-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roma trE-Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Delouche</w:t>
+                <w:t xml:space="preserve">hal-04026252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan en Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Morin</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Balcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Max Méjean</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Balcou, Sophie Guermès, Jean Glasser. Presses universitaires de Rennes, 2022, 9782753582101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondances, philosophie, religion et arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Balcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Brancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. Cahiers du CECJI, 2021, 97829555195-6-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Nouveau Roman et les États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair B. Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjef Houppermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Minogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelyn Lih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. Peter Lang, 33, 2021, 9782807614611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bonnefoy. Derniers textes (2010-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Séguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Amadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. Cahiers du CECJI, 2019, 9782955519554</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire Zola, du XIXe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Mitterand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Minogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Antolini-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sophie Guermès. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Sophie Guermès, Bruna Donatelli. Roma TrE-Press, 1, 2018, 978894885873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Renan en Orient</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Quinet. Une conscience européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Balcou</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Krulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jean Balcou, Sophie Guermès, Jean Glasser. Presses universitaires de Rennes, 2022, 9782753582101</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bernard-Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francalanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Chavanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès, Brigitte Krulic. Peter Lang, 2018, 9782807606326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Correspondances, philosophie, religion et arts</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer et relire la correspondance de Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Balcou</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Woollen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Brancy</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Brua</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grenaud-Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Duchatelet</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sophie Guermès. Cahiers du CECJI, 2021, 97829555195-6-1</w:t>
+              <w:t xml:space="preserve">Sophie Guermès. Presses universitaires de Rennes, 2018, 9782753575660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Nouveau Roman et les États-Unis</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fable documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Voies intérieures. Mélanges offerts à Marie-Josette Le Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alastair B. Duncan</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mortelette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers du CECJI, 456 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Quinet poète et théoricien de la poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sjef Houppermans</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bernard-Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Minogue</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Anfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emelyn Lih</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gengembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnacíon Medina Arjona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. Honoré Champion, 156, 2015, 978745327604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres à Alexandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Émile-Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grenaud-Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sophie Guermès. Peter Lang, 33, 2021, 9782807614611</w:t>
+              <w:t xml:space="preserve">Brigitte Émile-Zola, Alain Pagès. Gallimard, 2014, 978-2070139217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">Yves Bonnefoy. Derniers textes (2010-2016)</w:t>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Religions du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabio Scotto</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">400 p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rome souterraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Séguy</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz. 593, 2007, Textes littéraires français, 9782600006965</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Religion de Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion. Champion Classiques Essais (4), 2006, 9-782745314345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Religion de Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion. 2003, 9-782745308870</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lieu caché. Essai sur la poésie moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. 1999, 9-782738474094</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Faute de l'abbé Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Amadori</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGF, 69, 1998, Le Livre de poche classique, 9782253005599</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vin et l'encre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mollat, 401 p., 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Écho du dedans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klincksieck. 1997, 2-252-03169-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au Bonheur des Dames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sophie Guermès. Cahiers du CECJI, 2019, 9782955519554</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGF, 228, 1997, 9782253002864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
-[...741 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...621 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026108v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-05138842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11745,1978 +11745,1978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fièvre de l’archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p. 79-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ombre et lumière dans La Fortune des Rougon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes!, revue de littératures française et comparée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, p. 121-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La fièvre de l’archive</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes bibliques du roman au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, p. 79-80</w:t>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 147-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Jugement dernier de Léon Delmont (déplacements du sacré dans La Modification de Michel Butor)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quêtes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp. 131-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détruire le réel. L’&amp;quot;outrance de sève&amp;quot; du Paradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ERTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, pp. 68-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le Jugement dernier de Léon Delmont (déplacements du sacré dans La Modification de Michel Butor)</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Poésie de Philippe Jaccottet : réparer l’absence, &amp;quot;à la frontière de Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quêtes littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3, pp. 131-142</w:t>
+              <w:t xml:space="preserve">, 2012, 2, pp. 101-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Formes bibliques du roman au XIXe siècle</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon en résonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Simeone traducteur de Mario Luzi, Giorgio Caproni et Vittorio Sereni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 117-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand inquisiteur, naissance d’une figure mythique au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 579-580</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola, Correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 337-341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du réalisme en poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166, pp. 171-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Roma fine Ottocento di Émile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p. 343-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola biblique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p. 316-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bouche de la vérité. Rome dans la poésie de Hugo, de 1846 à 1878</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60, pp. 107-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola, Au Bonheur des Dames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, p. 784-785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman populaire au service de l’histoire contemporaine : La Juive au Vatican, et Débora, de Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161, pp.321-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du littéraire au littéral. Leçons de réel : Zola, Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 162, pp. 153-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires et sensations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Paganesimo nella letteratura dell’Ottocento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, p. 147-149</w:t>
+              <w:t xml:space="preserve">, 2010, p. 142-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Simon en résonance</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac, Zola et l’argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, p. 728-730</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vanité naturaliste : Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthodes !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, p. 297-309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola, Le Roman expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vibration aux abords du rien&amp;quot; : la passion de Bernard Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, p. 49-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une leçon de vigilance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bernard Simeone traducteur de Mario Luzi, Giorgio Caproni et Vittorio Sereni</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Imaginaire métaphysique, d’Yves Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, p. 117-120</w:t>
+              <w:t xml:space="preserve">La Nouvelle Revue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 580, p. 448-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Poésie de Philippe Jaccottet : réparer l’absence, &amp;quot;à la frontière de Dieu</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola, l’Église et la &amp;quot;morale sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quêtes littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2, pp. 101-115</w:t>
+              <w:t xml:space="preserve">Plaisance : Rivista di letteratura francese moderna e contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9, pp. 137-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...102 lines deleted...]
-                <w:t xml:space="preserve">Zola, Correspondance</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mystérieux M. de Saint-Médan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, p. 337-341</w:t>
+              <w:t xml:space="preserve">, 2006, 80, pp. 253-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...1082 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025655v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04025659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malwida von Meysenbug</w:t>
               </w:r>
@@ -15613,51 +15613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Simon. Correspondances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gocel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16518,51 +16518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138835v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie GUERM&#200;S" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303082v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303046v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026982v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032199v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032254v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084261v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132719v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450555v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450552v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084264v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084323v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300758v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084272v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084274v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300731v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Krulic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300544v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300600v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084281v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300496v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300427v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300406v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138841v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305061v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158018v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138830v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025374v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084214v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026252v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delouche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Morin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max M&#233;jean" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Antolini-Dumas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romatrepress.uniroma3.it/libro/fellini-lintime-et-la-mer/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026232v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balcou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Glasser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026221v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brancy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duchatelet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026844v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair B. Duncan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjef Houppermans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Minogue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyn Lih" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026282v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Scotto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille S&#233;guy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amadori" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Peyr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mitterand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Nelson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026325v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bernard-Griffiths" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francalanza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chavanette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Woollen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Basilio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenaud-Tostain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pottier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084302v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mortelette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026202v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Anfray" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gengembre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnac&#237;on Medina Arjona" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026141v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Zola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte &#201;mile-Zola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Macke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084288v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025372v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Didier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025345v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084317v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025370v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026108v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138842v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303292v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300658v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303137v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303021v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303012v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025684v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025683v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302551v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025676v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300671v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305039v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305026v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025671v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300636v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305050v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025668v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025669v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302546v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303300v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300854v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025667v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302534v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025664v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302531v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025666v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302515v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025663v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305047v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300530v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302506v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300519v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305009v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025655v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025659v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302500v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302473v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025493v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302493v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300836v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025489v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025485v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302468v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300851v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302463v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025478v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302452v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025474v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025471v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300850v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025467v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025465v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025464v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025463v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302458v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025460v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300664v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303314v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084283v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Postel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300580v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026725v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gocel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monod" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084285v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300571v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084299v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300887v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300909v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300898v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300878v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300874v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300869v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188803v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie GUERM&#200;S" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305074v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305089v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300806v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300798v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300789v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303347v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032199v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084250v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032222v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032268v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132614v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132695v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026940v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302438v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302429v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138834v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450558v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04450555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450565v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084322v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084323v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brua" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084270v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Krulic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084279v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300548v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084281v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158018v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084214v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Morin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max M&#233;jean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Antolini-Dumas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romatrepress.uniroma3.it/libro/fellini-lintime-et-la-mer/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balcou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Glasser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brancy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duchatelet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026844v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair B. Duncan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjef Houppermans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Minogue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyn Lih" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Scotto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille S&#233;guy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amadori" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Peyr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026757v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mitterand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Nelson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026325v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bernard-Griffiths" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francalanza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chavanette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026790v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Woollen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Basilio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenaud-Tostain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pottier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025348v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mortelette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Anfray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gengembre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnac&#237;on Medina Arjona" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Zola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte &#201;mile-Zola" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Macke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084288v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025372v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Didier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025347v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025366v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303292v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300658v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303137v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303021v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303012v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025684v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025683v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302551v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025676v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300671v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305039v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305026v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025671v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305050v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300636v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302546v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025669v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025668v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025667v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300854v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302534v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025664v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302531v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025666v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302515v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025661v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025663v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305047v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300530v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302510v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300519v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305009v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025659v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025655v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302500v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302473v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025493v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302493v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300836v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025489v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025485v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302468v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300851v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302463v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025478v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302452v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025474v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025471v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300850v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025467v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025465v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025464v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025463v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04302458v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025460v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300664v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04303314v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084283v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Postel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300580v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026725v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gocel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monod" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084285v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300571v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084299v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300887v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300909v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300898v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300878v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300874v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300869v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>