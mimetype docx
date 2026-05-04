--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1903,295 +1903,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer Pathways and Fluxes of Water-Soluble Pesticides in Various Compartments of the Agricultural Catchment of the Canche River (Northern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved accuracy and precision of water stable isotope measurements using the direct vapour equilibration method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Belles</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Edouard Patault</w:t>
+                <w:t xml:space="preserve">Jean‐françois Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11071428⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (20), pp.1613-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404154v1</w:t>
+                <w:t xml:space="preserve">hal-02460247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved accuracy and precision of water stable isotope measurements using the direct vapour equilibration method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Barbecot</w:t>
+                <w:t xml:space="preserve">Transfer Pathways and Fluxes of Water-Soluble Pesticides in Various Compartments of the Agricultural Catchment of the Canche River (Northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Belles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Hélie</w:t>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (20), pp.1613-1622. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue "Catchments as Observatories of the Hydrological and Biogeochemical Functioning of the Critical Zone", 11 (7), pp.1428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.8494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w11071428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460247v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Water Stable Isotopes in the Unsaturated Zone to Quantify Recharge in Two Contrasted Infiltration Regimes</w:t>
               </w:r>
@@ -3292,51 +3292,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00680335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3470,51 +3470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3585,968 +3585,1218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there more than two end-members contributing to storm-events in small head-water catchments?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EAU’listic : Évaluation intégrée de l’impact écologique de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Floury</w:t>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque de restitution du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIREN-Seine, Oct 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04083300v1</w:t>
+                <w:t xml:space="preserve">hal-05606135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation du fractionnement des isotopes stables dans le code de transport réactif HYTEC et premières applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Are there more than two end-members contributing to storm-events in small head-water catchments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Cotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7eme congrès de la SFIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-786, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305336v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04083300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Aquifer DNAPLs Degradation Pathways Using Reactive Transport Simulation with Isotopic Fractionation</w:t>
+                <w:t xml:space="preserve">Implémentation du fractionnement des isotopes stables dans le code de transport réactif HYTEC et premières applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lagneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">7eme congrès de la SFIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305340v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of Aquifer DNAPLs Degradation Pathways Using Reactive Transport Simulation with Isotopic Fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024201v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la crue de juin 2016 sur les flux de matières dans le bassin de la Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+                <w:t xml:space="preserve">Hélène Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+                <w:t xml:space="preserve">Aurélien Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Budzinski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN-Seine, 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589825v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence de la crue de juin 2016 sur les flux de matières dans le bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque PIREN-Seine, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Seasonality of recharge fluxes in southern Quebec from subsurface monitoring: processes controlling recharge in seasonally frozen permeable soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele L. Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Larocque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAH 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the impacts of land use and sedimentary structures on hydrobiogeochemical functioning in nested catchments (Orgeval CZO, France): continuous monitoring of carbon fluxes (DIC, DOC, POC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oracle Orgeval: a long term and multidisciplinary research observatory of the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR TERENO 2025</w:t>
+              <w:t xml:space="preserve">TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392420v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identifying the impacts of land use and sedimentary structures on hydrobiogeochemical functioning in nested catchments (Orgeval CZO, France): continuous monitoring of carbon fluxes (DIC, DOC, POC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OZCAR TERENO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Seasonality of recharge fluxes in southern Quebec from subsurface monitoring: processes controlling recharge in seasonally frozen permeable soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barbecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Larocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele L. Pinti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAH Montpellier 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4556,160 +4806,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la crue de juin 2016 sur la qualité de l'eau du bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuaitao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Flipo, Jean-Marie Mouchel, Cédric Fisson. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Interdisciplinaire de Recherche sur l'eau et l'environnement du bassin de la Seine (PIREN Seine)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 978-2-490463-05-03</w:t>
+              <w:t xml:space="preserve">, 70 p., 2018, 978-2-490463-05-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4719,163 +4969,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marescaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Vilmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 90, Springer International Publishing, pp.189-216, 2020, The Handbook of Environmental Chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4885,406 +5135,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement écologique des casiers Girardon : Le cas des casiers aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campagnes de prélèvements multi-traceurs pour la caractérisation hydro-biogéochimique de la plaine alluviale de la Bassée</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification des flux de carbone (DIC, DOC, POC) dans des bassins versants emboîtés (Orgeval, France) : influences de l’utilisation du sol et de la géologie sur les dynamiques spatiales et temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mines Paris-PSL. 2021</w:t>
+              <w:t xml:space="preserve">A5B2 PIREN-Seine, MINES Paris - PSL, Centre de Géosciences. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533492v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">EAU’listic : Évaluation intégrée de l’impact écologique de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé - Premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A4B2 PIREN-Seine, INRAE - HYCAR. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagnes de prélèvements multi-traceurs pour la caractérisation hydro-biogéochimique de la plaine alluviale de la Bassée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Parlanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mines Paris-PSL. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reactive transport modelling with HYTEC 4.7 Examples of modelling anisotropic medium, two-phase system, solid solutions, and isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Sin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] R-191215-ISIN, MINES ParisTech, PSL University, Centre de Géosciences. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5294,100 +5788,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et migration des gaz dans les milieux géologiques : Expériences et simulations au Laboratoire Naturel de Roselend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Institut de physique du globe de paris - IPGP, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00965028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5397,105 +5891,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches couplées pour la caractérisation du fonctionnement biogéochimique en zone critique: de la géochimie isotopique à la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Sorbonne Université, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03363518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5642,51 +6136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escoffier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05168145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fourtet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2615-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Girard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Williard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virlogeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descostes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2024.104343" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4309-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Musy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hinsby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Troldborg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delottier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166588" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04043945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Placko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizlan Bernier-Latmani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153597" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04043952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lincker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wanner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135131" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185255v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120143" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020393" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Milnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavna Arora" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-020-09937-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966280v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Claret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.12.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois H&#233;lie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8494" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856039v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pili" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larocque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert-Brunet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.09.0170" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gibert-Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11206" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gr&#233;au" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pili" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2015.12.0168" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483365v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunwei Sun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R Purtschert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren R Raghoo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pili" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.02.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448028v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-015-6013-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483372v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan M Vu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Adler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20263" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483369v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; P Pili" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; P Agrinier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4942-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJBBT665-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00769343v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophine Robin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Courderot-Masuyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tauzin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaborit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2494.2012.00716.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52JQLS6J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Mueller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.08.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083300v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-786" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305336v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01589825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele L. Pinti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392420v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larocque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897066v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piren-seine.fr/fr/fascicules/les-effets-de-la-crue-de-juin-2016-sur-la-qualit%C3%A9-de-leau-du-bassin-de-la-seine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707136v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533492v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444373v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00965028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-03363518v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escoffier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05168145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fourtet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2615-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Girard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Williard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virlogeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descostes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2024.104343" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4309-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Musy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hinsby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Troldborg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delottier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166588" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04043945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Placko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizlan Bernier-Latmani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153597" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04043952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lincker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wanner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135131" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185255v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120143" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020393" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Milnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavna Arora" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-020-09937-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966280v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Claret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.12.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois H&#233;lie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8494" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856039v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pili" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larocque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert-Brunet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.09.0170" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gibert-Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11206" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gr&#233;au" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pili" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2015.12.0168" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483365v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunwei Sun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R Purtschert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren R Raghoo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pili" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.02.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448028v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-015-6013-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483372v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan M Vu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Adler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20263" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483369v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; P Pili" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; P Agrinier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4942-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJBBT665-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00769343v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophine Robin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Courderot-Masuyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tauzin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaborit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2494.2012.00716.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52JQLS6J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Mueller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.08.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606135v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-786" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305336v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305340v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01589825v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539899v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele L. Pinti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606202v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Benoit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392420v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501254v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larocque" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897066v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piren-seine.fr/fr/fascicules/les-effets-de-la-crue-de-juin-2016-sur-la-qualit%C3%A9-de-leau-du-bassin-de-la-seine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707136v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606181v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444373v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00965028v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-03363518v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>