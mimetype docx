--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -5491,51 +5491,51 @@
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A4B2 PIREN-Seine, INRAE - HYCAR. 2025</w:t>
+              <w:t xml:space="preserve">A4B2 PIREN-Seine, INRAE - HYCAR. 2025, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05606181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>