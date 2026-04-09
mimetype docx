--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1213,277 +1213,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids as plasticizers for starch based materials</w:t>
+                <w:t xml:space="preserve">Ionic liquids as processing aids for polysaccharide based materials : The case of starch plasticization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Decaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
+                <w:t xml:space="preserve">Bruno Pontoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pontoire</w:t>
+                <w:t xml:space="preserve">G. Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Starch Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Detmold, Germany</w:t>
+              <w:t xml:space="preserve">ISGC 2015, International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548992v1</w:t>
+                <w:t xml:space="preserve">hal-02549175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids as processing aids for polysaccharide based materials : The case of starch plasticization</w:t>
+                <w:t xml:space="preserve">Ionic liquids as plasticizers for starch based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Decaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pontoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGC 2015, International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">66th Starch Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549175v1</w:t>
+                <w:t xml:space="preserve">hal-02548992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic liquids as plasticizers for starch based materials.</w:t>
               </w:r>
@@ -1508,64 +1508,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pontoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILMAT III, 3rd International Conference on Ionic Liquid-based Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
@@ -1995,398 +1995,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS profiling: a tool to identify antioxidant compounds in complex matrices and investigate synergic antioxidant activities in model solutions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Bourseau</w:t>
+                <w:t xml:space="preserve">Polyphenolic profiles of faba beans and enriched fraction interactions with legume albumins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Le Bail</w:t>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Saint - Malo, France</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682715v1</w:t>
+                <w:t xml:space="preserve">hal-04683558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenolic profiles of faba beans and enriched fraction interactions with legume albumins?</w:t>
+                <w:t xml:space="preserve">Faba bean testa profiling and interaction with proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. 2024</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint Malo (Palais du Grand Large), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683558v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faba bean testa profiling and interaction with proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MS profiling: a tool to identify antioxidant compounds in complex matrices and investigate synergic antioxidant activities in model solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint Malo (Palais du Grand Large), France. 2024</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint - Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922718v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenols, oxidation products &amp; proteins: Towards the food transition</w:t>
               </w:r>
@@ -4525,51 +4525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Adama Coulibaly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366022v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;zeyyen Berkel Kasikci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bourseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mariana Castillo Fraire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Millet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Horvat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733771v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549175v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sciarini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benatallah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lebail" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682715v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Bail" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683812v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684102v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684202v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325786v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kurela" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Ko&#322;odziejczyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742435v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557683v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00468" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansel Mina Cordoba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Luna Melendez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Larry Moreno Alzate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fo00048b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462382" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Zanchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.09.171" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.01.071" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Sagnelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H. Hebelstrup" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJBSFJLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Adama Coulibaly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366022v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;zeyyen Berkel Kasikci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bourseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mariana Castillo Fraire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Millet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Horvat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733771v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sciarini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benatallah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lebail" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Bail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683812v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684102v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684202v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325786v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kurela" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Ko&#322;odziejczyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742435v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557683v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00468" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansel Mina Cordoba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Luna Melendez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Larry Moreno Alzate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fo00048b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462382" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Zanchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.09.171" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.01.071" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Sagnelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H. Hebelstrup" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJBSFJLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>