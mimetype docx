--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -66,3367 +66,3367 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphenol (condensed tannin) –Protein Interactions and Oxidation Process in a Controlled Model Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Benatallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Gacel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Doctorants de l'ED VAAME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fine characterization and green extraction of polyphenols from cider apple pomaces and other by products and residues of the French cider industry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mariana Castillo Fraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Lebail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Green Food Tech 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Saint Malo (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphenolic profiles of faba beans and enriched fraction interactions with legume albumins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faba bean testa profiling and interaction with proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint Malo (Palais du Grand Large), France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MS profiling: a tool to identify antioxidant compounds in complex matrices and investigate synergic antioxidant activities in model solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint - Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphenols, oxidation products &amp; proteins: Towards the food transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXI èmes International Conference on Polyphenols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nantes (44000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">POLYPHENOL OXIDATION, A WAY TO MODULATE POLYPHENOL-PROTEIN INTERACTIONS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICP2023, XXXI International Conference on Polyphenols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LC-UV-MS QUANTIFICATION OF NATIVE AND OXIDIZED PHENOLIC COMPOUNDS IN EXPERIMENTAL AND COMMERCIAL APPLE JUICES REVEALED HIGHLY CONTRASTED COMPOSITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mariana Castillo Fraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://icp2023.symposium.inrae.fr/scientific-program. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Polyphenols - ICP2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nantes, France. , 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A non-targeted LC-MS approach for the detection and identification of polyphenol oxidation products in apple juice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparative isolation of apple Flavan-3-ols by pH-zone-refining centrifugal partition chromatography combined with reversed-phase liquid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICP2021, XXX International Conference on Polyphenol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Turku, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de l’oxydation des polyphénols en modèle jus de fruit sur la perception et les mécanismes de l’astringence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparative isolation of apple Flavan-3-ols by pH-zone-refining centrifugal partition chromatography combined with reversed-phase liquid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICP2020 XXX International Conference on Polyphenols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Turku, Finland. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of phenolics concentration on apple juices and French ciders colors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kurela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Quére</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Kołodziejczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Gacel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BACIF 2017 - Biologically Active Compounds in Food 2nd International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lodz, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of milk protein aggregates as a function of casein micelles/whey proteins ratio by Asymmetrical Flow Field Flow Fractionation (AF4) coupled with Multiangle Laser Light Scattering (MALLS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association francophone des techniques separatives (AFSEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHEN ALPHA-LACTALBUMIN MEETS POLYPHENOLS: INSIGHTS INTO ITS INTERACTIONS WITH THE EPIGALLOCATECHIN GALLATE AND PROCYANIDIN.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quand le thé vert rencontre le lait : Étude des interactions entre l’épigallocatéchine gallate (EGCG) et l’alpha-lactalbumine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXII International Conference on Polyphenols ICP 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku, Finland</w:t>
+              <w:t xml:space="preserve">Rencontres NAM2S 2025 : Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut NuMeCan; STLO; Laboratoire M2S; Laboratoire ORPHY; Sodiaal; Valorex; l’Institut Carnot Agrifood Transition; Act Food Bretagne; Biotech Santé Bretagne, Nov 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365954v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le thé vert rencontre le lait : Étude des interactions entre l’épigallocatéchine gallate (EGCG) et l’alpha-lactalbumine.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">WHEN ALPHA-LACTALBUMIN MEETS POLYPHENOLS: INSIGHTS INTO ITS INTERACTIONS WITH THE EPIGALLOCATECHIN GALLATE AND PROCYANIDIN.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres NAM2S 2025 : Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut NuMeCan; STLO; Laboratoire M2S; Laboratoire ORPHY; Sodiaal; Valorex; l’Institut Carnot Agrifood Transition; Act Food Bretagne; Biotech Santé Bretagne, Nov 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">XXXII International Conference on Polyphenols ICP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366022v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of intestinal digestion on gastric-digested proteins-polyphenols complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müzeyyen Berkel Kasikci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Billet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central European Conference on Food 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN ORIGINAL NON-TARGETED LC-MS APPROACH FOR POLYPHENOL OXIDATION PRODUCTS ELUCIDATION IN APPLE JUICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Polyphenols - ICP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inrae BIA, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic synthesis, structures, interactions with saliva proteins and quantification in juices of a series of dehydrodicaffeoylquinic acids, one of the main classes of oxidation products in apple-based beverag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Mariana Castillo Fraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICP2021, XXX International Conference on Polyphenol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple juices: How to increase the polyphenol diet while keeping the taste quality for consumers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Mariana Castillo Fraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Mariana Castillo Fraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Fruit &amp; Vegetable Processing Symposium 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible self-aggregation of oxidized tannins in model solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Horvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICP 2018 The XXIXth International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparative fractionation of 5’-o-caffeoylquinic acid oxidation products using centrifugal partition chromatography and their characterization by mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Mariana Castillo Fraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICP2018 The XXIXth International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of different milk protein aggregates by Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering (A4F-MALLS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du groupe francophone de fractionnement flux-force</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic liquids as processing aids for polysaccharide based materials : The case of starch plasticization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Decaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pontoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGC 2015, International Symposium on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic liquids as plasticizers for starch based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Decaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pontoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Starch Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic liquids as plasticizers for starch based materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Decaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pontoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILMAT III, 3rd International Conference on Ionic Liquid-based Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starch destructuration by ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sciarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Starch Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549000v1</w:t>
-              </w:r>
-[...1691 lines deleted...]
-                <w:t xml:space="preserve">hal-02742435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3444,103 +3444,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between Salivary Proteins and Apple Polyphenols and the Fate of Complexes during Gastric Digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müzeyyen Berkel Kasikci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72, pp.9179-9189. </w:t>
@@ -3591,51 +3591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native and fermented waxy cassava starch as a novel gluten-free and clean label ingredient for baking and expanded product development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansel Mina Cordoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3712,77 +3712,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparative isolation of apple flavan-3-ols monomers and oligomers using pH-zone-refining centrifugal partition chromatography combined with reversed-phase liquid chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1653, pp.462382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3810,575 +3810,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-aggregation of oxidized procyanidins contributes to the formation of heat-reversible haze in apple-based liqueur wine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Preparative fractionation of 5 '-O-caffeoylquinic acid oxidation products using centrifugal partition chromatography and their investigation by mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mariana Castillo Fraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.10-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.01.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.09.171⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626278v1</w:t>
+                <w:t xml:space="preserve">hal-02627692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparative fractionation of 5 '-O-caffeoylquinic acid oxidation products using centrifugal partition chromatography and their investigation by mass spectrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Self-aggregation of oxidized procyanidins contributes to the formation of heat-reversible haze in apple-based liqueur wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drazen Zanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.01.071⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 276, pp.797-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.09.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627692v1</w:t>
+                <w:t xml:space="preserve">hal-02626278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of hydro-colloidal characteristics of milk protein aggregates using Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering and Differential Refractometer (AF4-MALLS-DRi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 74, pp.197-206. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-crafted starches for bioplastics production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Sagnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim H. Hebelstrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 157, pp.903 - 903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.10.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4525,51 +4537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Adama Coulibaly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366022v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;zeyyen Berkel Kasikci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bourseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mariana Castillo Fraire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Millet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Horvat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733771v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sciarini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benatallah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lebail" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Bail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683812v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684102v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684202v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325786v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kurela" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Ko&#322;odziejczyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742435v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557683v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00468" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansel Mina Cordoba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Luna Melendez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Larry Moreno Alzate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fo00048b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462382" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Zanchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.09.171" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.01.071" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Sagnelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H. Hebelstrup" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJBSFJLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benatallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515599v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mariana Castillo Fraire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lebail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922718v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bourseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Bail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kurela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Ko&#322;odziejczyk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366022v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Adama Coulibaly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;zeyyen Berkel Kasikci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Millet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Horvat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sciarini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557683v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00468" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansel Mina Cordoba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Luna Melendez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Larry Moreno Alzate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fo00048b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462382" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.01.071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP48MF35-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Zanchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.09.171" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Sagnelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H. Hebelstrup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.077" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJBSFJLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>