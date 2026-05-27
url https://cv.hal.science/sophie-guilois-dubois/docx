--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -350,398 +350,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenolic profiles of faba beans and enriched fraction interactions with legume albumins?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MS profiling: a tool to identify antioxidant compounds in complex matrices and investigate synergic antioxidant activities in model solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. 2024</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Saint - Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683558v1</w:t>
+                <w:t xml:space="preserve">hal-04682715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faba bean testa profiling and interaction with proteins</w:t>
+                <w:t xml:space="preserve">Polyphenolic profiles of faba beans and enriched fraction interactions with legume albumins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Rabesona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint Malo (Palais du Grand Large), France. 2024</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922718v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS profiling: a tool to identify antioxidant compounds in complex matrices and investigate synergic antioxidant activities in model solutions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faba bean testa profiling and interaction with proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Bourseau</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint - Malo, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint Malo (Palais du Grand Large), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682715v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenols, oxidation products &amp; proteins: Towards the food transition</w:t>
               </w:r>
@@ -1085,51 +1085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-targeted LC-MS approach for the detection and identification of polyphenol oxidation products in apple juice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1793,51 +1793,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le thé vert rencontre le lait : Étude des interactions entre l’épigallocatéchine gallate (EGCG) et l’alpha-lactalbumine.</w:t>
+                <w:t xml:space="preserve">WHEN ALPHA-LACTALBUMIN MEETS POLYPHENOLS: INSIGHTS INTO ITS INTERACTIONS WITH THE EPIGALLOCATECHIN GALLATE AND PROCYANIDIN.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
@@ -1872,97 +1872,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres NAM2S 2025 : Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut NuMeCan; STLO; Laboratoire M2S; Laboratoire ORPHY; Sodiaal; Valorex; l’Institut Carnot Agrifood Transition; Act Food Bretagne; Biotech Santé Bretagne, Nov 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">XXXII International Conference on Polyphenols ICP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366022v1</w:t>
+                <w:t xml:space="preserve">hal-05365954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHEN ALPHA-LACTALBUMIN MEETS POLYPHENOLS: INSIGHTS INTO ITS INTERACTIONS WITH THE EPIGALLOCATECHIN GALLATE AND PROCYANIDIN.</w:t>
+                <w:t xml:space="preserve">Quand le thé vert rencontre le lait : Étude des interactions entre l’épigallocatéchine gallate (EGCG) et l’alpha-lactalbumine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
@@ -1997,73 +1997,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXII International Conference on Polyphenols ICP 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku, Finland</w:t>
+              <w:t xml:space="preserve">Rencontres NAM2S 2025 : Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut NuMeCan; STLO; Laboratoire M2S; Laboratoire ORPHY; Sodiaal; Valorex; l’Institut Carnot Agrifood Transition; Act Food Bretagne; Biotech Santé Bretagne, Nov 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365954v1</w:t>
+                <w:t xml:space="preserve">hal-05366022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of intestinal digestion on gastric-digested proteins-polyphenols complexes</w:t>
               </w:r>
@@ -2170,51 +2170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN ORIGINAL NON-TARGETED LC-MS APPROACH FOR POLYPHENOL OXIDATION PRODUCTS ELUCIDATION IN APPLE JUICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4537,51 +4537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benatallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515599v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mariana Castillo Fraire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lebail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922718v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bourseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Bail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kurela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Ko&#322;odziejczyk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366022v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Adama Coulibaly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;zeyyen Berkel Kasikci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Millet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Horvat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sciarini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557683v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00468" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansel Mina Cordoba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Luna Melendez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Larry Moreno Alzate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fo00048b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462382" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.01.071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP48MF35-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Zanchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.09.171" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Sagnelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H. Hebelstrup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.077" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJBSFJLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benatallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515599v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mariana Castillo Fraire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lebail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bourseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Bail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kurela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Ko&#322;odziejczyk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Adama Coulibaly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;zeyyen Berkel Kasikci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Millet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Horvat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sciarini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557683v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00468" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansel Mina Cordoba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Luna Melendez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Larry Moreno Alzate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fo00048b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462382" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.01.071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP48MF35-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Zanchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.09.171" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Sagnelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H. Hebelstrup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.077" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJBSFJLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>