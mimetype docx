--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2250,433 +2250,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To develop with or without the prion protein</w:t>
+                <w:t xml:space="preserve">White Blood Cell-Based Detection of Asymptomatic Scrapie Infection by Ex Vivo Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Halliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Laude</w:t>
+                <w:t xml:space="preserve">Emilie Jaumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvina Huor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2014.00058⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193977v1</w:t>
+                <w:t xml:space="preserve">hal-02631986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-activity relationship study around guanabenz identifies two derivatives retaining antiprion activity but having lost alpha 2-adrenergic receptor agonistic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Phu Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Halliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanhong Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (10), pp.1075-1082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cn5001588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White Blood Cell-Based Detection of Asymptomatic Scrapie Infection by Ex Vivo Assays</w:t>
+                <w:t xml:space="preserve">To develop with or without the prion protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Halliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Martin-Lannerée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hernandez-Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine S. Lugan</w:t>
+                <w:t xml:space="preserve">Hubert Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (8), </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2014.00058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02631986v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PrPc from stem cells to cancer</w:t>
               </w:r>
@@ -2839,51 +2839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jaumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Haik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3107,51 +3107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Halliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4301,51 +4301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s-Camille Vreulx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dumortier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#233;gard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.3c00997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04739073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ghazal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Susloparova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najami Ghodhbane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2023.115538" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04727224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Proc&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Alpizar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Br&#244;ne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2023.122426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Scholaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/acb93e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ciba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Louren&#231;o Alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Aparecido Rodrigues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thielemann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aca261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bamia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sinane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhiab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzor&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-020-00992-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Begard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvane Colin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128895" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richetin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Steullet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pachoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perbet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enea Parietti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-020-00728-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ba&#235;tens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Begard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Z. Hirsch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martin-Lanner&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hernandez-Rapp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1193-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fncel.2018.38.00035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744398v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Z Hirsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2501" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632119v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vesque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgain-Guglielmetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Karaiskou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7894" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makzhami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635473v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phu Hai Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Pang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Evrard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5001588" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina Huor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Douet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Lugan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104287" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00055" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Haik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01118-14" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mallucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.049619-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019855v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.22851" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999993v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young Young" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041959" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal M. Khalife" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Halliez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023253" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moustiez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Whyte Ferreira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814587v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cournut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martin-Lanneree" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Z. Hirsch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29368" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189784v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s-Camille Vreulx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dumortier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#233;gard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.3c00997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04739073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ghazal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Susloparova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najami Ghodhbane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2023.115538" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04727224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Proc&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Alpizar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Br&#244;ne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2023.122426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Scholaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/acb93e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ciba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Louren&#231;o Alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Aparecido Rodrigues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thielemann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aca261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bamia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sinane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhiab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzor&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-020-00992-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Begard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvane Colin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128895" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richetin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Steullet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pachoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perbet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enea Parietti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-020-00728-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ba&#235;tens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Begard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Z. Hirsch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martin-Lanner&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hernandez-Rapp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1193-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fncel.2018.38.00035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744398v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Z Hirsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2501" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632119v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vesque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgain-Guglielmetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Karaiskou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7894" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makzhami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina Huor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Douet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Lugan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104287" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635473v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phu Hai Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Pang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Evrard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5001588" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193977v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00058" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00055" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Haik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01118-14" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mallucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.049619-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019855v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.22851" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999993v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young Young" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041959" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal M. Khalife" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Halliez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023253" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moustiez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Whyte Ferreira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814587v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cournut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martin-Lanneree" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Z. Hirsch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29368" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189784v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>