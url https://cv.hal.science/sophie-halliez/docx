--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -1178,295 +1178,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau accumulation in astrocytes of the dentate gyrus induces neuronal dysfunction and memory deficits in Alzheimer’s disease</w:t>
+                <w:t xml:space="preserve">The effect of thermal treatment on the neuronal cell biocompatibility of SU-8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Richetin</w:t>
+                <w:t xml:space="preserve">Tiffany Baëtens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Steullet</w:t>
+                <w:t xml:space="preserve">Severine Begard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pachoud</w:t>
+                <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Perbet</w:t>
+                <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enea Parietti</w:t>
+                <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (12), pp.1567-1579. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.101073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41593-020-00728-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03366740v1</w:t>
+                <w:t xml:space="preserve">hal-02514939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of thermal treatment on the neuronal cell biocompatibility of SU-8</w:t>
+                <w:t xml:space="preserve">Tau accumulation in astrocytes of the dentate gyrus induces neuronal dysfunction and memory deficits in Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Baëtens</w:t>
+                <w:t xml:space="preserve">Kevin Richetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Begard</w:t>
+                <w:t xml:space="preserve">Pascal Steullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
+                <w:t xml:space="preserve">Mathieu Pachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Arscott</w:t>
+                <w:t xml:space="preserve">Romain Perbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Thomy</w:t>
+                <w:t xml:space="preserve">Enea Parietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.101073. </w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (12), pp.1567-1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41593-020-00728-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514939v1</w:t>
+                <w:t xml:space="preserve">inserm-03366740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic control of the Notch and Eph signaling pathways by the prion protein: implications for prion diseases</w:t>
               </w:r>
@@ -1625,64 +1625,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alibart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, </w:t>
@@ -2928,291 +2928,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted knock-down of cellular prion protein expression in myelinating Schwann cells does not alter mouse prion pathogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The prion protein family: Looking outside the central nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Halliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.049619-0⟩</w:t>
+              <w:t xml:space="preserve">Prion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.127-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/pri.22851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019891v1</w:t>
+                <w:t xml:space="preserve">hal-01019855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prion protein family: Looking outside the central nervous system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeted knock-down of cellular prion protein expression in myelinating Schwann cells does not alter mouse prion pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Halliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Mallucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Béringue</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (2), pp.127-130. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (Pt 6), pp.1435-1440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/pri.22851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.049619-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019855v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion protein and shadoo are involved in overlapping embryonic pathways and trophoblastic development</w:t>
               </w:r>
@@ -4301,51 +4301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s-Camille Vreulx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dumortier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#233;gard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.3c00997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04739073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ghazal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Susloparova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najami Ghodhbane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2023.115538" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04727224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Proc&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Alpizar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Br&#244;ne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2023.122426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Scholaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/acb93e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ciba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Louren&#231;o Alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Aparecido Rodrigues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thielemann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aca261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bamia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sinane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhiab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzor&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-020-00992-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Begard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvane Colin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128895" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richetin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Steullet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pachoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perbet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enea Parietti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-020-00728-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ba&#235;tens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Begard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Z. Hirsch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martin-Lanner&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hernandez-Rapp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1193-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fncel.2018.38.00035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744398v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Z Hirsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2501" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632119v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vesque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgain-Guglielmetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Karaiskou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7894" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makzhami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina Huor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Douet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Lugan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104287" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635473v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phu Hai Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Pang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Evrard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5001588" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193977v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00058" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00055" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Haik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01118-14" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mallucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.049619-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019855v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.22851" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999993v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young Young" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041959" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal M. Khalife" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Halliez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023253" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moustiez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Whyte Ferreira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814587v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cournut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martin-Lanneree" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Z. Hirsch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29368" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189784v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s-Camille Vreulx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dumortier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#233;gard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.3c00997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04739073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ghazal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Susloparova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najami Ghodhbane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2023.115538" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04727224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Proc&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Alpizar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Br&#244;ne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2023.122426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Scholaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/acb93e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ciba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Louren&#231;o Alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Aparecido Rodrigues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thielemann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aca261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bamia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sinane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhiab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzor&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-020-00992-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Begard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvane Colin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128895" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514939v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ba&#235;tens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Begard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101073" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richetin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Steullet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pachoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perbet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enea Parietti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-020-00728-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Z. Hirsch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martin-Lanner&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hernandez-Rapp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1193-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fncel.2018.38.00035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744398v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Z Hirsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2501" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632119v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vesque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgain-Guglielmetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Karaiskou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7894" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makzhami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina Huor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Douet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Lugan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104287" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635473v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phu Hai Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Pang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Evrard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5001588" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193977v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00058" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00055" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Haik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01118-14" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019855v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.22851" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mallucci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.049619-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999993v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young Young" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041959" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal M. Khalife" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Halliez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023253" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moustiez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Whyte Ferreira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814587v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cournut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martin-Lanneree" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Z. Hirsch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29368" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189784v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>