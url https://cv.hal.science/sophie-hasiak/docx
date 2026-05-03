--- v0 (2026-04-02)
+++ v1 (2026-05-03)
@@ -1573,286 +1573,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Transport Mobility and Covid-19 Health crisis: What changes in Students' Mobility Behaviors</w:t>
+                <w:t xml:space="preserve">La mobilité en transports publics des étudiants durant la crise sanitaire liée à la Covid 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodard Géraldine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena (TRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">4e rencontre francophone Transports Mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03884834v1</w:t>
+                <w:t xml:space="preserve">halshs-03823983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les télétravailleurs: des personnes mobiles comme les autres ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Public Transport Mobility and Covid-19 Health crisis: What changes in Students' Mobility Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hasiak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Verry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes rencontres francophones transport mobilité (RFTM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
+              <w:t xml:space="preserve">Transport Research Arena (TRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03826633v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03884834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité en transports publics des étudiants durant la crise sanitaire liée à la Covid 19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les télétravailleurs: des personnes mobiles comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Verry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hasiak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bodard Géraldine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e rencontre francophone Transports Mobilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">4èmes rencontres francophones transport mobilité (RFTM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03823983v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03826633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestration de l'offre ferroviaire régionale en situation perturbée Le cas des mouvements sociaux nationaux à la SNCF fin 2019 début 2020</w:t>
               </w:r>
@@ -3406,234 +3406,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idée reçue n°8 - &amp;quot;La gratuité des transports ne favorise pas un report modal depuis la voiture</w:t>
+                <w:t xml:space="preserve">La mise en place de voies dédiées contribuera-t-elle à développer le covoiturage au quotidien?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hasiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gratuité des transports : une idée payante?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LE BORD DE L’EAU, pp 105-120, 2022, 978-2-35687-846-5</w:t>
+              <w:t xml:space="preserve">Cerema, Mobilités du quotidien - Comprendre les années 2010-2020 pour mieux appréhender demain, pp214-217, collection Les Références</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-37180-533-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854313v1</w:t>
+                <w:t xml:space="preserve">halshs-03794950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gratuité des transports publics peut-elle influer notablement sur les comportements de mobilité?</w:t>
+                <w:t xml:space="preserve">Idée reçue n°8 - &amp;quot;La gratuité des transports ne favorise pas un report modal depuis la voiture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hasiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilités du quotidien. Comprendre les années 2010-2020 pour mieux appréhender demain, pp 218-221, collection Les références,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cerema, 2022, 978-2-37180-533-0</w:t>
+              <w:t xml:space="preserve">La gratuité des transports : une idée payante?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LE BORD DE L’EAU, pp 105-120, 2022, 978-2-35687-846-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03794957v1</w:t>
+                <w:t xml:space="preserve">hal-04854313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en place de voies dédiées contribuera-t-elle à développer le covoiturage au quotidien?</w:t>
+                <w:t xml:space="preserve">La gratuité des transports publics peut-elle influer notablement sur les comportements de mobilité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hasiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerema, Mobilités du quotidien - Comprendre les années 2010-2020 pour mieux appréhender demain, pp214-217, collection Les Références</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-37180-533-0</w:t>
+              <w:t xml:space="preserve">Mobilités du quotidien. Comprendre les années 2010-2020 pour mieux appréhender demain, pp 218-221, collection Les références,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerema, 2022, 978-2-37180-533-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03794950v1</w:t>
+                <w:t xml:space="preserve">halshs-03794957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Systems, Smart Territories and Mobility</w:t>
               </w:r>
@@ -4368,51 +4368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Mazari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85578-8_60" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.620" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.616" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2022-05" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950983v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2020.1818694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33488" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hasiak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Egea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993568v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401018v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fareneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blondel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zogall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Christian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodard G&#233;raldine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bodard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Palmier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Daniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bentayou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cauhop&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delevoye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marine Javary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passalacqua Arnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-gratuite-des-transports-une-idee-payante/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue.territoires-ville.cerema.fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/9782110099433-la-densification-residentielle-au-service-du-renouvellement-urbain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400929v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Delebarre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Mazari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85578-8_60" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.620" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.616" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2022-05" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950983v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2020.1818694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33488" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hasiak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Egea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993568v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401018v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fareneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blondel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zogall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodard G&#233;raldine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Christian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bodard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Palmier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Daniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bentayou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cauhop&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delevoye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marine Javary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passalacqua Arnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-gratuite-des-transports-une-idee-payante/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue.territoires-ville.cerema.fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/9782110099433-la-densification-residentielle-au-service-du-renouvellement-urbain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400929v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Delebarre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>