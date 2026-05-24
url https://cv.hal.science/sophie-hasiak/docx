--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1327,273 +1327,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04735321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclairer les enjeux des petites lignes ferroviaires à partir d’un référentiel géo-socio-économique</w:t>
+                <w:t xml:space="preserve">Vers une nouvelle renaissance des petites lignes ferroviaires : quels enjeux territoriaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Zogall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">ASRDLF 2023 – Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF 2023, Jun 2023, Le Tampon (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136738v1</w:t>
+                <w:t xml:space="preserve">hal-04373832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle renaissance des petites lignes ferroviaires : quels enjeux territoriaux ?</w:t>
+                <w:t xml:space="preserve">Eclairer les enjeux des petites lignes ferroviaires à partir d’un référentiel géo-socio-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Zogall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF 2023 – Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF 2023, Jun 2023, Le Tampon (La Réunion), France</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373832v1</w:t>
+                <w:t xml:space="preserve">hal-04136738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité en transports publics des étudiants durant la crise sanitaire liée à la Covid 19</w:t>
               </w:r>
@@ -1864,51 +1864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Zogall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Palmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4368,51 +4368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Mazari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85578-8_60" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.620" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.616" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2022-05" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950983v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2020.1818694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33488" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hasiak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Egea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993568v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401018v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fareneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blondel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zogall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodard G&#233;raldine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Christian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bodard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Palmier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Daniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bentayou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cauhop&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delevoye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marine Javary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passalacqua Arnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-gratuite-des-transports-une-idee-payante/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue.territoires-ville.cerema.fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/9782110099433-la-densification-residentielle-au-service-du-renouvellement-urbain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400929v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Delebarre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Mazari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85578-8_60" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.620" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.616" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2022-05" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950983v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2020.1818694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33488" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hasiak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Egea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993568v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401018v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fareneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blondel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zogall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodard G&#233;raldine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Christian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bodard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Palmier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Daniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bentayou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cauhop&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delevoye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marine Javary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passalacqua Arnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-gratuite-des-transports-une-idee-payante/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue.territoires-ville.cerema.fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/9782110099433-la-densification-residentielle-au-service-du-renouvellement-urbain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400929v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Delebarre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>