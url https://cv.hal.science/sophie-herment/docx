--- v0 (2026-03-26)
+++ v1 (2026-04-15)
@@ -1629,217 +1629,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05187253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How French listeners perceive English intonation? The case of the fall-rise contour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dufour</w:t>
+                <w:t xml:space="preserve">Taking it up a notch: comprendre le rôle de l’identité d’apprenant dans l’appropriation des contours montants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Phonetcics and Phonology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Palma, Spain</w:t>
+              <w:t xml:space="preserve">Journées d’étude ALOES 2025 : L’anglais oral en classe au 21è siècle : normes et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Goudet, Mar 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187246v1</w:t>
+                <w:t xml:space="preserve">hal-05426226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking it up a notch: comprendre le rôle de l’identité d’apprenant dans l’appropriation des contours montants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Magnin</w:t>
+                <w:t xml:space="preserve">How French listeners perceive English intonation? The case of the fall-rise contour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude ALOES 2025 : L’anglais oral en classe au 21è siècle : normes et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laura Goudet, Mar 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">6th Phonetcics and Phonology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Palma, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426226v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perception Study of Standard Southern British English and Standard Scottish English: Explicit and Implicit Attitudes</w:t>
               </w:r>
@@ -2803,178 +2803,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How prosody and syntax interact: the case of English it-clefts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’importance de l’intonation pour le message : application pédagogique des 3 T de Halliday</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th annual conference of the German Linguistic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">Journée d’étude ALOES 2017 La phonologie de l’anglais : théorie et terrain - La langue orale : de la formation à la pratique pédagogique en classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626560v1</w:t>
+                <w:t xml:space="preserve">hal-01626559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’importance de l’intonation pour le message : application pédagogique des 3 T de Halliday</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How prosody and syntax interact: the case of English it-clefts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude ALOES 2017 La phonologie de l’anglais : théorie et terrain - La langue orale : de la formation à la pratique pédagogique en classe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">39th annual conference of the German Linguistic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626559v1</w:t>
+                <w:t xml:space="preserve">hal-01626560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of the cleft meaning through prosody</w:t>
               </w:r>
@@ -3800,355 +3800,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From syntax to discourse to prosody and from prosody to discourse (to syntax?): the case of IT-clefts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling interlanguage intonation: the case of questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SAES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Caen, France. non paginé</w:t>
+              <w:t xml:space="preserve">Speech Prosody 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trinity College Dublin, May 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507651v1</w:t>
+                <w:t xml:space="preserve">hal-01239050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’intonation interlangue: le cas des questions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+                <w:t xml:space="preserve">From syntax to discourse to prosody and from prosody to discourse (to syntax?): the case of IT-clefts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Journées d’Études sur la Parole (JEP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.740-748</w:t>
+              <w:t xml:space="preserve">Congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Caen, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239080v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling interlanguage intonation: the case of questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l’intonation interlangue: le cas des questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trinity College Dublin, May 2014, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">XXXe Journées d’Études sur la Parole (JEP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.740-748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239050v1</w:t>
+                <w:t xml:space="preserve">hal-01239080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are intonational patterns crucial in the interpretation of questions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4943,51 +4943,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosody and languages in contact: L2 acquisition, attrition and languages in multilingual situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Avanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5366,51 +5366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intonation et interprétation des questions : un puzzle pluridimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5452,51 +5452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7859,51 +7859,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="774B6E37"/>
+    <w:nsid w:val="E5684BE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8090,51 +8090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-herment" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1498-0516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060292954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudy-Campbell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bvx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bvy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Th&#233;veniaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leonarduzzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Lewis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5210" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouzon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.6362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1888" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment-Dujardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05348114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05187253v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Magnin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226591v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Campana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bongiorno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248986v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Theveniaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151650v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tortel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626559v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510449v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Loukina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Looze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyong-Sil Cho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rodrigues da Mota" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473993v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424318v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418097v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.19.08her" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035199192/Chapter02.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576841v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241548v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dujardin-Herment" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363437v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kerfelec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489663v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010114v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01626556v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bvv" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943118v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Kriegel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4123" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539066v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Prieult" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3907" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339221v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1869" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-67" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814067v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-180" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510224v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510196v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hirst" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyongsil Cho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Ding" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-herment" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1498-0516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060292954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudy-Campbell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bvx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bvy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Th&#233;veniaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leonarduzzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Lewis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5210" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouzon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.6362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1888" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment-Dujardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05348114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05187253v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Magnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187246v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226591v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Campana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bongiorno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248986v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Theveniaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151650v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tortel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239080v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510449v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Loukina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Looze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyong-Sil Cho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rodrigues da Mota" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473993v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424318v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418097v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.19.08her" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035199192/Chapter02.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576841v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241548v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dujardin-Herment" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363437v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kerfelec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489663v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010114v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01626556v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bvv" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943118v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Kriegel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4123" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539066v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Prieult" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3907" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339221v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1869" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-67" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814067v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-180" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510224v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510196v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hirst" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyongsil Cho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Ding" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>