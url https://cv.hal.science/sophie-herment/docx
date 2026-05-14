--- v1 (2026-04-15)
+++ v2 (2026-05-14)
@@ -487,286 +487,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Périphéries gauche et droite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prosodie au Laboratoire Parole et Langage : histoire, recherches actuelles et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Sneed German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristel Portes</w:t>
+                <w:t xml:space="preserve">Daniel J. Hirst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Prevot</w:t>
+                <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Numéro spécial : Panorama des recherches au Laboratoire Parole et Langage (38)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tipa.5210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942796v1</w:t>
+                <w:t xml:space="preserve">hal-03906455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prosodie au Laboratoire Parole et Langage : histoire, recherches actuelles et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+                <w:t xml:space="preserve">Périphéries gauche et droite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Sneed German</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Herment</w:t>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J. Hirst</w:t>
+                <w:t xml:space="preserve">Diana M Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Michelas</w:t>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, Numéro spécial : Panorama des recherches au Laboratoire Parole et Langage (38)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906455v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La map task comme support de production orale : retour d’expérience</w:t>
               </w:r>
@@ -815,213 +815,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The various rising tones in Newcastle English: a phonological distinction?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subordinate Interrogatives and Subordination in Oral Speech: Syntax and Prosody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bouzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.6362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293941v1</w:t>
+                <w:t xml:space="preserve">hal-03460479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subordinate Interrogatives and Subordination in Oral Speech: Syntax and Prosody</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The various rising tones in Newcastle English: a phonological distinction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Herment</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (29)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03460479v1</w:t>
+                <w:t xml:space="preserve">hal-02293941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voice Quality in English : an Introduction</w:t>
               </w:r>
@@ -1167,51 +1167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The limits between Extraposition and Right-Discocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1379,782 +1379,756 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing sociolinguistic variation around the English-speaking world based on small phonological corpora: achievements and current challenges within the PAC program</w:t>
+                <w:t xml:space="preserve">Perception and representations of varieties of Irish English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Viollain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Navarro</w:t>
+                <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAC 2025: Spoken English Varieties - Perception and Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">22nd ALOES Conference on Spoken English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348114v1</w:t>
+                <w:t xml:space="preserve">hal-05569837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the difficulties of French speakers to perceive the English falling-rising contour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonologie de l’anglais contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05187253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking it up a notch: comprendre le rôle de l’identité d’apprenant dans l’appropriation des contours montants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude ALOES 2025 : L’anglais oral en classe au 21è siècle : normes et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laura Goudet, Mar 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How French listeners perceive English intonation? The case of the fall-rise contour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Phonetcics and Phonology in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Palma, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perception Study of Standard Southern British English and Standard Scottish English: Explicit and Implicit Attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAC 2025 – Spoken English Varieties - Perception and Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Castanier</w:t>
+                <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coupé</w:t>
+                <w:t xml:space="preserve">Anissa Dahak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22es Journées d'études de l'ALOES – Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emphase prosodique et variétés d'anglais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representing sociolinguistic variation around the English-speaking world based on small phonological corpora: achievements and current challenges within the PAC program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Viollain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Bongiorno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Airelle Théveniaut</w:t>
+                <w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e colloque de Villetaneuse sur l'anglais oral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">PAC 2025: Spoken English Varieties - Perception and Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248987v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intonation in Ireland: a cross-sectional study of Dublin, Galway and Cork using the PAC corpora</w:t>
               </w:r>
@@ -2166,51 +2140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airelle Theveniaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th edition of New Perspectives on Irish English conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Cáceres (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2229,221 +2203,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intonation in Dublin: main characteristics and social variation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Emphase prosodique et variétés d'anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Herment</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airelle Théveniaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Perspectives on Irish English 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Cork (Irlande), Ireland</w:t>
+              <w:t xml:space="preserve">21e colloque de Villetaneuse sur l'anglais oral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248999v1</w:t>
+                <w:t xml:space="preserve">hal-05248987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAC Prosody: An extension of the original PAC protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Intonation in Dublin: main characteristics and social variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international PAC 2019, « Phonetic and phonological variation in contemporary English: Xperience-Xperimentation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">New Perspectives on Irish English 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cork (Irlande), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151650v1</w:t>
+                <w:t xml:space="preserve">hal-05248999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC Prosody: an Extension of the Original PAC Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2803,126 +2803,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’importance de l’intonation pour le message : application pédagogique des 3 T de Halliday</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PAC Prosody: An extension of the original PAC protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude ALOES 2017 La phonologie de l’anglais : théorie et terrain - La langue orale : de la formation à la pratique pédagogique en classe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Colloque international PAC 2019, « Phonetic and phonological variation in contemporary English: Xperience-Xperimentation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626559v1</w:t>
+                <w:t xml:space="preserve">hal-02151650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How prosody and syntax interact: the case of English it-clefts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2954,316 +2967,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of the cleft meaning through prosody</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’importance de l’intonation pour le message : application pédagogique des 3 T de Halliday</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Congrès de la SAES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude ALOES 2017 La phonologie de l’anglais : théorie et terrain - La langue orale : de la formation à la pratique pédagogique en classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626558v1</w:t>
+                <w:t xml:space="preserve">hal-01626559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intonation in Dublin English: main characteristics and focus on rising tones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Bongiorno</w:t>
+                <w:t xml:space="preserve">Construction of the cleft meaning through prosody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAC 2017 international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">57ème Congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626557v1</w:t>
+                <w:t xml:space="preserve">hal-01626558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in Newcastle intonation: the use of the rising tone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intonation in Dublin English: main characteristics and focus on rising tones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bouzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Villetaneuse sur l'anglais oral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Villetaneuse, Unknown Region. non paginé</w:t>
+              <w:t xml:space="preserve">PAC 2017 international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462234v1</w:t>
+                <w:t xml:space="preserve">hal-01626557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Un)headed Relative Clauses Associated with BE: Clefts or Non-Clefts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3301,51 +3288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution et exploitation de corpus oraux: illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3472,588 +3459,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exploration of Phonosyntax in Newcastle English</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Variation in Newcastle intonation: the use of the rising tone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Herment</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on English Pronunciation: Issues and Practices (EPIP4) 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Prague, Czech Republic. non paginé</w:t>
+              <w:t xml:space="preserve">Colloque de Villetaneuse sur l'anglais oral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Villetaneuse, Unknown Region. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498882v1</w:t>
+                <w:t xml:space="preserve">hal-01462234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">e&amp;gt; reduction in English: phonological change and pedagogical implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Tortel</w:t>
+                <w:t xml:space="preserve">An Exploration of Phonosyntax in Newcastle English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIP4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">4th International Conference on English Pronunciation: Issues and Practices (EPIP4) 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Prague, Czech Republic. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363455v1</w:t>
+                <w:t xml:space="preserve">hal-01498882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial reduction in English: phonological change and pedagogical implications</w:t>
+                <w:t xml:space="preserve">e&amp;gt; reduction in English: phonological change and pedagogical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIP 4: 4th international conference on english pronunciation: issues &amp; practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Prague, Czech Republic. à paraître (en 2015)</w:t>
+              <w:t xml:space="preserve">EPIP4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363433v1</w:t>
+                <w:t xml:space="preserve">hal-01363455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négation et prosodie en anglais contemporain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initial reduction in English: phonological change and pedagogical implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "négation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France. pp.1-18</w:t>
+              <w:t xml:space="preserve">EPIP 4: 4th international conference on english pronunciation: issues &amp; practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Prague, Czech Republic. à paraître (en 2015)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498877v1</w:t>
+                <w:t xml:space="preserve">hal-01363433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling interlanguage intonation: the case of questions</w:t>
+                <w:t xml:space="preserve">Négation et prosodie en anglais contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Tortel</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trinity College Dublin, May 2014, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Journée d'étude "négation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239050v1</w:t>
+                <w:t xml:space="preserve">hal-01498877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From syntax to discourse to prosody and from prosody to discourse (to syntax?): the case of IT-clefts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SAES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Caen, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’intonation interlangue: le cas des questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4068,858 +4042,966 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe Journées d’Études sur la Parole (JEP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.740-748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are intonational patterns crucial in the interpretation of questions ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Modeling interlanguage intonation: the case of questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Herment</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Non-Canonical Questions and Interface Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Constance-Hegne, Germany</w:t>
+              <w:t xml:space="preserve">Speech Prosody 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trinity College Dublin, May 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01428498v1</w:t>
+                <w:t xml:space="preserve">hal-01239050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pragmatic Functions of Prosody in English Cleft Sentences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are intonational patterns crucial in the interpretation of questions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.713-716</w:t>
+              <w:t xml:space="preserve">Workshop on Non-Canonical Questions and Interface Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Constance-Hegne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510449v1</w:t>
+                <w:t xml:space="preserve">halshs-01428498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AixOx, a multi-layered learners corpus: automatic annotation</w:t>
+                <w:t xml:space="preserve">The Pragmatic Functions of Prosody in English Cleft Sentences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Corpus Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Jaèn, SPAIN, Spain</w:t>
+              <w:t xml:space="preserve">Speech Prosody 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.713-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363458v1</w:t>
+                <w:t xml:space="preserve">hal-01510449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing linguists with better tools: Daniel Hirst's contribution to prosodic annotation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AixOx, a multi-layered learners corpus: automatic annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassia Loukina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.615-620</w:t>
+              <w:t xml:space="preserve">4th International Conference on Corpus Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Jaèn, SPAIN, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510454v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marqueur eh et l'intonation terminale montante en anglais canadien : similitudes et différences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Rodrigues da Mota</w:t>
+                <w:t xml:space="preserve">Providing linguists with better tools: Daniel Hirst's contribution to prosodic annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline de Looze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Auran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyong-Sil Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Combinatoire de marqueurs en anglais oral spontané "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France. non paginé</w:t>
+              <w:t xml:space="preserve">Speech Prosody 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.615-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514709v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emphase et variation individuelle dans le débat télévisé : paramètres acoustiques et pragmatico-énonciatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le marqueur eh et l'intonation terminale montante en anglais canadien : similitudes et différences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Rodrigues da Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIè colloque international de Villetaneuse sur l'anglais oral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Villetaneuse, France. pp.59-70</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Combinatoire de marqueurs en anglais oral spontané "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514710v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus in English cleft sentences: a prosodic, syntactic and discourse analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emphase et variation individuelle dans le débat télévisé : paramètres acoustiques et pragmatico-énonciatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prosody Discourse Interface Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Salford, United Kingdom</w:t>
+              <w:t xml:space="preserve">XIIè colloque international de Villetaneuse sur l'anglais oral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Villetaneuse, France. pp.59-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548212v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'emphase en anglais : critères acoustiques et analyse statistique. Tentative de définition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel J. Hirst</w:t>
+                <w:t xml:space="preserve">Focus in English cleft sentences: a prosodic, syntactic and discourse analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Prosodiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Nantes, France. pp.51-56</w:t>
+              <w:t xml:space="preserve">Prosody Discourse Interface Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Salford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369933v1</w:t>
+                <w:t xml:space="preserve">hal-03548212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'emphase en anglais : critères acoustiques et analyse statistique. Tentative de définition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment-Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Hirst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces Prosodiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Nantes, France. pp.51-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emphasis in English: a perceptual study based on manipulated synthetic speech.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment-Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J. Hirst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Aix-en-Provence, France. pp.379-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4929,179 +5011,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosody and languages in contact: L2 acquisition, attrition and languages in multilingual situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Avanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Verlag, pp.1-291, 2015, 978-3-662-45167-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage vol. 30 - La proéminence à l'oral / prominences in spoken language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">non paginé, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5111,124 +5193,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contour montant en anglais : variations, identités et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boichard Léa; Glain Olivier; Jobert Manuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonologies de l'anglais II: identités, variations, représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Lucas, 2025, ﻿978-2-940817-37-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intonation contour of non-finality revisited Implications for EFL teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5238,870 +5320,870 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kirkova-Naskova, A.; Henderson, A.; Fouz-González, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">English pronunciation instruction: Research-based insights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing, pp.176 - 195, 2021, Applied linguistics series, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/aals.19.08her⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interface syntaxe/prosodie : réinterprétation en discours oral et approche discursive de la prosodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaudy-Campbell, I.; Horgues, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique anglaise et oralité : vers une approche intégrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.110-125, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intonation et interprétation des questions : un puzzle pluridimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béguelin, M-J.; Coveney, A.; Guryev, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'interrogative en français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.51-78, 2018, Collection Sciences pour la Communication, 978-3-0343-3290-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+                <w:t xml:space="preserve">Making sense of nonce word stress in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Turcsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Delais-Roussarie Elisabeth And Avanzi Mathieu And Herment Sophie. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jose A. Mompean And Jonas Fouz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prosody and Language in Contact : L2 Acquisition, Attrition and Languages in Multilingual Situations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Verlag Springer, pp.1-4, 2015</w:t>
+              <w:t xml:space="preserve">Investigating English Pronunciation: Current Trends and Directions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.23-46, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480805v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making sense of nonce word stress in English</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'expression de la saillance dans les clivées en wh- en anglais contemporain: prosodie, syntaxe, discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jose A. Mompean And Jonas Fouz. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryvonne Boisseau; Albert Hamm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigating English Pronunciation: Current Trends and Directions.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.23-46, 2015</w:t>
+              <w:t xml:space="preserve">Saillance. La saillance en langue et en discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Presses universitaires de Franche-Comté, pp.85-102, 2015, 978-2-84867-513-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480817v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expression de la saillance dans les clivées en wh- en anglais contemporain: prosodie, syntaxe, discours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'anglais du Nord de l'Irlande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Turcsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Maryvonne Boisseau; Albert Hamm. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brulard Inès And Carr Philip And Durand Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saillance. La saillance en langue et en discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Presses universitaires de Franche-Comté, pp.85-102, 2015, 978-2-84867-513-8</w:t>
+              <w:t xml:space="preserve">La prononciation de l'anglais contemporain dans le monde : Variation et structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.183-198, 2015, 978-2-8107-0382-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306867v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'anglais du Nord de l'Irlande</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabor Turcsan</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Brulard Inès And Carr Philip And Durand Jacques. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Avanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delais-Roussarie Elisabeth And Avanzi Mathieu And Herment Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La prononciation de l'anglais contemporain dans le monde : Variation et structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.183-198, 2015, 978-2-8107-0382-1</w:t>
+              <w:t xml:space="preserve">Prosody and Language in Contact : L2 Acquisition, Attrition and Languages in Multilingual Situations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlag Springer, pp.1-4, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480815v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AixOx, a multi-layered learners corpus: automatic annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Hirst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia Loukina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Díaz Pérez J.; Díaz Negrillo A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Specialisation and variation in language corpora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Linguistic insights (179), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-76, 2014, 978-3035107135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pedagogical implications of variability in transcription, the case of [i] and [u].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henderson, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">English Pronunciation : Issues and Practices (EPIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'université de Savoie, pp.177-188, 2010, collection Langages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude perceptive sur la focalisation en anglais : paramètres acoustiques, prosodiques et sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dujardin-Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wlodarczyk Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Focalisation dans les langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.309-318, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00241548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6111,280 +6193,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AixOx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia Loukina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Learners' Corpus of Reading Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Turcsan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COEC: a Corpus of English Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6394,91 +6476,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is intensity a relevant criterion in the perception of spontaneous speech? The case of emphasis in English.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6488,100 +6570,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emphase dans le discours spontané anglais : corrélats acoustiques et prosodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment-Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Provence - Aix-Marseille I, 2001. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6591,91 +6673,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'emphase à la phonologie de la proéminence, pour une approche perceptuelle de la prosodie de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris Diderot (Paris 7) Sorbonne Paris Cité, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01626556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6685,419 +6767,419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Huart: a scientific legacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025 (39), 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15bvv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convergence dans les langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Kriegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tipa.4123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les positionnements énonciatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Prieult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021 (32), 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anglophonia.3907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voice Quality in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Prieult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27/2019, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anglophonia.1869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7107,617 +7189,617 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The British English rising contour: an exception in read speech?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Speech Prosody</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Tokyo, Japan. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La voyelle inaccentuée &amp;quot;e&amp;quot; en position initiale : analyses acoustiques et enjeux pédagogiques pour l'anglais L2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Tortel</w:t>
+                <w:t xml:space="preserve">A qualitative analysis of rising tones in Dublin English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th international conference on Speech Prosody </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Poznan, Poland. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/JEP.2018-67⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01811589v1</w:t>
+                <w:t xml:space="preserve">hal-01814067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative analysis of rising tones in Dublin English</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Bongiorno</w:t>
+                <w:t xml:space="preserve">La voyelle inaccentuée &amp;quot;e&amp;quot; en position initiale : analyses acoustiques et enjeux pédagogiques pour l'anglais L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international conference on Speech Prosody </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. ISCA, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2018-67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814067v1</w:t>
+                <w:t xml:space="preserve">hal-01811589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pragmatic functions of the final particle eh and of High Rising Terminals in Canadian English: quite similar, eh !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Rodrigues da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Speech Prosody</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Boston, Unknown Region. 8, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non canonical syntactic structures in discourse : tonality, tonicity and tones in English (semi-)spontaneous speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1453-1457, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building OMProDat: an open multilingual prosodic database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hirst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyongsil Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Resources for the Analysis of Speech Prosody</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Aix-en-Provence, France. pp.11-14, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A heuristic corpus for English word prosody: disyllabic nonce words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7733,65 +7815,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Resources for the Analysis of Speech Prosody</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Aix-en-Provence, France. pp.24-26, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7859,51 +7941,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5684BE8"/>
+    <w:nsid w:val="4055DB97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8090,51 +8172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-herment" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1498-0516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060292954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudy-Campbell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bvx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bvy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Th&#233;veniaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leonarduzzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Lewis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5210" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouzon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.6362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1888" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment-Dujardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05348114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05187253v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Magnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187246v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226591v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Campana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bongiorno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248986v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Theveniaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151650v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tortel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239080v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510449v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Loukina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Looze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyong-Sil Cho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rodrigues da Mota" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473993v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424318v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418097v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.19.08her" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035199192/Chapter02.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576841v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241548v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dujardin-Herment" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363437v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kerfelec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489663v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010114v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01626556v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bvv" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943118v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Kriegel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4123" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539066v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Prieult" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3907" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339221v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1869" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-67" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814067v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-180" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510224v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510196v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hirst" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyongsil Cho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Ding" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-herment" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1498-0516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060292954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudy-Campbell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bvx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bvy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Th&#233;veniaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942796v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leonarduzzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Lewis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.6362" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293941v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouzon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1888" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment-Dujardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569837v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bongiorno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05187253v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Magnin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Campana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05348114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248986v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Theveniaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248987v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tortel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626557v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363433v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498877v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239080v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363458v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Loukina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Looze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyong-Sil Cho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514709v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rodrigues da Mota" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369933v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369977v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475385v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424318v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418097v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.19.08her" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425412v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035199192/Chapter02.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576841v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dujardin-Herment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kerfelec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626562v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489663v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010114v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01626556v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bvv" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943118v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Kriegel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4123" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539066v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Prieult" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3907" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1869" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496587v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814067v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811589v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-67" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-180" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510224v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510196v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hirst" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyongsil Cho" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Ding" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510225v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>