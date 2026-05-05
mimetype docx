--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Hooge </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting fixation bias in creative idea generation: Evidence from design novices and experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim De Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400419.2024.2424620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data as an exploration trigger or problem-solving patch: Design and integration of AI-embedded systems in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.102763. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2023.102763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design on the shop floor of the Saint-Nazaire Airbus factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-021-00380-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la théorie de la conception à la gestion de crise : l'exemple d'une war room créative et activatrice face à la Covid19 N° spécial RFG COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 293, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design in factory: new methods to go from closed to expandable prescriptions at the shop floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1165-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refaire Société par la création de communautés d’innovation - Le cas des ateliers SpotLAB sur les nouvelles mobilités en régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Management de l'Innovation Collective, 44 (272), pp.85 - 102. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambling versus Designing: Organizing for the Design of the Probability Space in the Energy Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (4), pp.464-483. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler la gestion de ressources communes par la conception innovante ? Le cas d’une race locale au Pays basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.319-330. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2016037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Organizations for Innovation: A Focus on the Management of Sociotechnical Imaginaries to Stimulate Industrial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Le Du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.311-330. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organising for radical innovation: The benefits of the interplay between cognitive and organisational processes in KCP workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Béjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (4), pp.33. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1363919616400041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification of Creativity: Exploring the Usefulness of Serious Games for Ideation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.415-429. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough R&D Stakeholders: The Challenges of Legitimacy in Highly Uncertain Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Project Stakeholder Management, 46 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing value management for creative projects: An expansive perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Piat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (4), pp.947-960. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijproman.2014.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment développer des technologies génériques au CEA – apports d'une approche par les théories et méthodes de la conception contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Popiolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'I-Tese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of innovation capability building: Learning from longitudinal studies of innovation efforts at Renault and Volvo Cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Borjesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elmquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.120-140. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jengtecman.2013.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Generation of Ideas: Virtual Idea Campaigns to Spur Creativity and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Elerud-Tryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.290-302. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et bouleversements d'un modèle de conception dominant : 70 ans d'histoire de conception de la turbine à gaz à Turbomeca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.10-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir-faire ou faire savoir ? Une transmission paradoxale face à l’inconnu de la transition démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauryane Tassigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l’AGECSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes as a compass in the unknown: the case of knowledge transfer in the context of demographic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauryane Tassigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2026 Navigating high waters : Managing in an age of disruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Kristiansand, Norvège, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking engineering expertise frozen by grand challenges: dealing with transitions' unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM - European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la transmission des savoirs situés dans un monde en transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauryane Tassigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cercle de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle de l'innovation, Sep 2025, Sausset les pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier artisanat et croissance industrielle : les dispositifs de pilotage de la singularité de création dans le luxe artisanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Stratégique, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer une fonction innovation comme levier de patrimonialisation face à la création destructrice : une étude de cas dans le luxe artisanal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées du GT Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Oct 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing skills of craftsmen within the industrialization of large manufacturers: the strategic balance between production know-how and repair expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025-Managing with Purpose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking engineering expertise frozen by grand challenges: dealing with transitions' unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy Of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2025.253bp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la diversité des processus de création dans les Industries Culturelles et Créatives : une analyse qualitative comparée des régimes de conception créatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être de l’artisan de Haute-Horlogerie face à la figure de l’opérateur 4.0 en atelier de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking profitable dominant designs to realign value management with society expectations: insights from two disruptive cases within hit factories of the Music Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albéric Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lecco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impacts of Digital Transformation in the Service Industry: the Mutation of the Back-Office Function in the Insurance Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDMC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Jul 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Innovation-patterns de la conception automobile pour les transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are big data a radical innovation trigger or a problem-solving patch? The case of AI implementation by automotive incumbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management Conference (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter le patrimoine industriel pour gérer la transformation « 4.0 » : le cas de la Haute Horlogerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kety Pezaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative HRM Designers: The Design Regimes of Human Resource Management in French Industrial History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM 37th SHRM Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Apr 2022, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter le patrimoine industriel pour gérer la transformation « 4.0 » : le cas de la Haute Horlogerie, ST-AIMS 03 : Industrie du futur : vers un nouveau paradigme industriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kety Pezaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logics of double proof in proof of concept: a design theory-based model of experimentation in the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the emergence of unknown domains of expertise in established firms: learnings from Renault's collaboration with industrial management scholars since the 1950's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logics of double proof in proof of concept: a design theory-based model of experimentation in the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin des urgences hospitalières : exemple d’un &amp;quot;proof of care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fenoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fleury-Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88e Congrès l’Association francophone pour le savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Design Theory to Crisis Management: a “Creative and Activating War Room” in the Face of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of “experts of the unknown” – Learnings from Renault and SNCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management Conference (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve de concept : un levier de régénération des organisations de santé par le développement de capacités de conception collective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de l'Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and exploitation of new design paths by breakthrough innovation experts in a generative design partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Design conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve de concept (POC) : un instrument de conception de la résilience organisationnelle proactive et réactive ? Le cas des pénuries de pousse-seringues électriques et de respirateurs pendant la crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de l’Association de recherche appliquée au management des organisations de santé (ARAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does proof-of-concept (POC) really do? A systematic comparison of generativity and robustness of POC practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Design Theory of the Special Interest Group of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the proof-of-concept (POC) really prove? A historical perspective and a cross-domain analytical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the emergence of concepts in fuzzy front end: a framework of strategic performance and emerging process of innovation briefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Klasing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can proof-of-concept (PoC) make people be more generative? - Uncovering the Sismo's design of 'generative PoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Innovation and Product Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MANAGEMENT NEEDS FOR AN INNOVATIVE DESIGN APPROACH AT THE SHOP FLOOR LEVEL: THE CASE OF THE AIRBUS' SAINT- NAZAIRE FACTORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la conception et formation au management de l’innovation : variété des expériences et des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque In-Situ : Mieux apprendre à innover ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of innovative concepts in exploratory projects: managing consistency between originality, collaboration and strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Klasing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2018, "R&amp;Designing Innovation: Transformational Challenges for Organizations and Society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Intrapreneurship Scalable? The Challenge Of Managing A Massive Internal Startup Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving radical innovation methods for strategy making – Learning from practitioners’ evaluations of practical guidelines for C-K tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management for the unknown: Using matroids to structure first knowledge base in Exploratory Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Radek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bion-Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refaire société par la recherche d’une institutionnalisation collaborative : le cas des transports publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque OPDE “Le concevoir ensemble au prisme du lien social”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing exploratory partnerships in Southeast Asia: The challenge of building a sustainable ecosystem to address chronic malnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bion-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfoundations and the birth of a firm's identity: How entrepreneurs deal with routines to entrench their start-up in an ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging creativity: The effect of priming on individual ideation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging creativity: The effect of priming on individual ideation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANZMAC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Sydney, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging creativity: The effect of priming on individual ideation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation &amp; Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Mapping for the management of an innovation field: An application to Electric Vehicle Charging in Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Freitas Salgueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Klasing Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of internal R&D stakeholders in the Fuzzy Front-End of breakthrough engineering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Varsow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating value for everyone – when product design crafts ecosystem regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Klasing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se crée l’identité d’entreprise? Processus de construction dans la start-up et impact des références identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE TECHNICAL OBJECT AS A RESOURCE FOR IMAGINARIES STIMULATION: THE CASE OF TWIZY IN THE AUTOMOTIVE INDUSTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Le Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Product Development Management (IPDM) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative urban temporalities: conceptive and generative temporal regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperUrbain 5 - Cities Temporalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYZING THE MICRO-PROCESSES OF COLLABORATIVE CONCEPT GENERATION AT IDEATION STAGES: THE CASE OF INNOVATION-ORIENTED WEB COMMUNITY DISCUSSIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovana Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes an efficient theme for a creativity session?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth International Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing generic technologies in Energy Research: learning from two CEA technologies for double unknown management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOTIVATIONS FOR INNOVATION IN PUBLIC TRANSPORT: THE BENEFITS OF A LOW COST PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Klasing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp.ID 1571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulating industrial ecosystems with sociotechnical imaginaries: The case of Renault Innovation Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Le Du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost strategies to build dynamic capabilities: The creative approach of a French public transport operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Klasing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical framework to evaluate idea generations methodologies: the case of the serious game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing the scope of value in exploratory projects: An expansive value management model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Piat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can strategic foresight and creativity tools be combined? Structuring a conceptual framework for collective exploration of the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia El Kerdini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology for advanced engineering design: Lessons from experimenting C-K Theory driven tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Conference - Design 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ecology to management sciences : towards a modeling of the dynamics of stakeholders in an innovating ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM). Bruxelles, BEL., Jun 2012, Manchester, United Kingdom. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ecology to management sciences : towards a modeling Of the dynamics of stakeholders in an innovating ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from innovation echoes in mature organizations - The case of the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dhelft, Netherlands. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value indicators and monitoring in innovative PDM: A grounded approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hambourg, Germany. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à la conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions JFD Inc., 2016, Guide de formation, 9782923710327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance de la R&D et de l'innovation - Du contrôle de gestion à la gestion contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stasia Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.160, 2016, Economie et Gestion, 9782356714169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to innovative design - Elements and applications of C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.120, 2014, Sciences de la Conception, 9782356710697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.60, 2013, Economie et Gestion, 978-2-911256-99-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of “Alone Teamwork”. Unveiling the Transformations in the Creation Process of Artists Using Generative Artificial Intelligence Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Massi; Marek Prokupek; Alessandra Ricci; Maria Carmela Ostillio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in the Cultural and Creative Sectors: Opportunities, Challenges, and Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Performative Genealogy of the Creative Industries and Policy Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-Etienne Dubois; Laurent Simon; Bérangère Szostak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Gruyter Handbook of Creative Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.377-392, 2025, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111351209-028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 18 Des preuves de concept aux preuves de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de france. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et design - Pour un climat de soin, sous la direction de Cynthia Fleury et Antoine Fenoglio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p345-355, 2024, 9782130838302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value management of innovation projects: contemporary challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Innovation and Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.308-332, 2023, 9781789901795. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781789901801.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing for Radical Innovation: The benefits of the interplay between cognitive and organizational processes in KCP workshops,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Béjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Creativity in the Management of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, World Scientific, 2017, Series on technology management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple forms of applications and impacts of a design theory -ten years of industrial applications of C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Design Research on Industrial Practice - Tools, technology, and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-208, 2016, 978-3-319-19448-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouleversements d’un modèle de conception dominant : 70 ans d’histoire de conception de la turbine à gaz à Turbomeca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Daniel Seiffert, Med Kechidi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aéronautique mondiale - Acteurs et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA éditions - ESKA, pp.159-189, 2016, Brèves Histoires, 9782822404273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple forms of applications and impacts of a design theory -ten years of industrial applications of C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Design Research on Industrial Practice - Tolls, Technology and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19449-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’inspirer du Bauhaus, une école de design pionnière, pour gérer la transition verte.” The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers de co-conception pour la sélection et la valorisation de races Créole. Synthèse des propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Coeugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers d’échanges autour des usages et des attentes vis-à-vis des races Créole (juin 2022). Synthèse des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Tempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception participative d'actions collectives de sélection des races Créole pour des élevages agroécologiques. Le cas du projet KARIBIOKREYOL en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Tempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA TRANSMISSION DES SAVOIRS EN ENTREPRISE FACE AUX TRANSITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauryane Tassigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines ParisTech - PSL Research University - Centre de Gestion Scientifique. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance de la R&D en rupture et des stratégies d'innovation : organisation, pilotage et modèle d'adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. École Nationale Supérieure des Mines de Paris, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010ENMP0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00565210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Hooge </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting fixation bias in creative idea generation: Evidence from design novices and experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim De Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400419.2024.2424620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data as an exploration trigger or problem-solving patch: Design and integration of AI-embedded systems in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.102763. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2023.102763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design on the shop floor of the Saint-Nazaire Airbus factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-021-00380-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la théorie de la conception à la gestion de crise : l'exemple d'une war room créative et activatrice face à la Covid19 N° spécial RFG COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 293, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design in factory: new methods to go from closed to expandable prescriptions at the shop floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1165-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refaire Société par la création de communautés d’innovation - Le cas des ateliers SpotLAB sur les nouvelles mobilités en régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Management de l'Innovation Collective, 44 (272), pp.85 - 102. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organising for radical innovation: The benefits of the interplay between cognitive and organisational processes in KCP workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Béjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (4), pp.33. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1363919616400041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambling versus Designing: Organizing for the Design of the Probability Space in the Energy Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (4), pp.464-483. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler la gestion de ressources communes par la conception innovante ? Le cas d’une race locale au Pays basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.319-330. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2016037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Organizations for Innovation: A Focus on the Management of Sociotechnical Imaginaries to Stimulate Industrial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Le Du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.311-330. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough R&D Stakeholders: The Challenges of Legitimacy in Highly Uncertain Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Project Stakeholder Management, 46 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification of Creativity: Exploring the Usefulness of Serious Games for Ideation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.415-429. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing value management for creative projects: An expansive perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Piat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (4), pp.947-960. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijproman.2014.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of innovation capability building: Learning from longitudinal studies of innovation efforts at Renault and Volvo Cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Borjesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elmquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.120-140. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jengtecman.2013.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Generation of Ideas: Virtual Idea Campaigns to Spur Creativity and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Elerud-Tryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.290-302. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment développer des technologies génériques au CEA – apports d'une approche par les théories et méthodes de la conception contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Popiolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'I-Tese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et bouleversements d'un modèle de conception dominant : 70 ans d'histoire de conception de la turbine à gaz à Turbomeca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.10-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir-faire ou faire savoir ? Une transmission paradoxale face à l’inconnu de la transition démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauryane Tassigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l’AGECSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes as a compass in the unknown: the case of knowledge transfer in the context of demographic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauryane Tassigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2026 Navigating high waters : Managing in an age of disruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Kristiansand, Norvège, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking engineering expertise frozen by grand challenges: dealing with transitions' unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM - European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la transmission des savoirs situés dans un monde en transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauryane Tassigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cercle de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle de l'innovation, Sep 2025, Sausset les pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier artisanat et croissance industrielle : les dispositifs de pilotage de la singularité de création dans le luxe artisanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Stratégique, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer une fonction innovation comme levier de patrimonialisation face à la création destructrice : une étude de cas dans le luxe artisanal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées du GT Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Oct 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing skills of craftsmen within the industrialization of large manufacturers: the strategic balance between production know-how and repair expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025-Managing with Purpose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking engineering expertise frozen by grand challenges: dealing with transitions' unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy Of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2025.253bp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la diversité des processus de création dans les Industries Culturelles et Créatives : une analyse qualitative comparée des régimes de conception créatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être de l’artisan de Haute-Horlogerie face à la figure de l’opérateur 4.0 en atelier de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking profitable dominant designs to realign value management with society expectations: insights from two disruptive cases within hit factories of the Music Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albéric Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lecco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter le patrimoine industriel pour gérer la transformation « 4.0 » : le cas de la Haute Horlogerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kety Pezaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impacts of Digital Transformation in the Service Industry: the Mutation of the Back-Office Function in the Insurance Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDMC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Jul 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Innovation-patterns de la conception automobile pour les transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are big data a radical innovation trigger or a problem-solving patch? The case of AI implementation by automotive incumbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management Conference (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative HRM Designers: The Design Regimes of Human Resource Management in French Industrial History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM 37th SHRM Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Apr 2022, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter le patrimoine industriel pour gérer la transformation « 4.0 » : le cas de la Haute Horlogerie, ST-AIMS 03 : Industrie du futur : vers un nouveau paradigme industriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kety Pezaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin des urgences hospitalières : exemple d’un &amp;quot;proof of care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fenoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fleury-Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88e Congrès l’Association francophone pour le savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logics of double proof in proof of concept: a design theory-based model of experimentation in the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Design Theory to Crisis Management: a “Creative and Activating War Room” in the Face of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve de concept : un levier de régénération des organisations de santé par le développement de capacités de conception collective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de l'Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of “experts of the unknown” – Learnings from Renault and SNCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management Conference (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the emergence of unknown domains of expertise in established firms: learnings from Renault's collaboration with industrial management scholars since the 1950's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logics of double proof in proof of concept: a design theory-based model of experimentation in the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and exploitation of new design paths by breakthrough innovation experts in a generative design partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Design conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve de concept (POC) : un instrument de conception de la résilience organisationnelle proactive et réactive ? Le cas des pénuries de pousse-seringues électriques et de respirateurs pendant la crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de l’Association de recherche appliquée au management des organisations de santé (ARAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does proof-of-concept (POC) really do? A systematic comparison of generativity and robustness of POC practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Design Theory of the Special Interest Group of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the proof-of-concept (POC) really prove? A historical perspective and a cross-domain analytical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can proof-of-concept (PoC) make people be more generative? - Uncovering the Sismo's design of 'generative PoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Innovation and Product Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the emergence of concepts in fuzzy front end: a framework of strategic performance and emerging process of innovation briefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Klasing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MANAGEMENT NEEDS FOR AN INNOVATIVE DESIGN APPROACH AT THE SHOP FLOOR LEVEL: THE CASE OF THE AIRBUS' SAINT- NAZAIRE FACTORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la conception et formation au management de l’innovation : variété des expériences et des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque In-Situ : Mieux apprendre à innover ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Intrapreneurship Scalable? The Challenge Of Managing A Massive Internal Startup Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of innovative concepts in exploratory projects: managing consistency between originality, collaboration and strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Klasing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2018, "R&amp;Designing Innovation: Transformational Challenges for Organizations and Society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving radical innovation methods for strategy making – Learning from practitioners’ evaluations of practical guidelines for C-K tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management for the unknown: Using matroids to structure first knowledge base in Exploratory Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Radek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bion-Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing exploratory partnerships in Southeast Asia: The challenge of building a sustainable ecosystem to address chronic malnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bion-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refaire société par la recherche d’une institutionnalisation collaborative : le cas des transports publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque OPDE “Le concevoir ensemble au prisme du lien social”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfoundations and the birth of a firm's identity: How entrepreneurs deal with routines to entrench their start-up in an ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging creativity: The effect of priming on individual ideation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE TECHNICAL OBJECT AS A RESOURCE FOR IMAGINARIES STIMULATION: THE CASE OF TWIZY IN THE AUTOMOTIVE INDUSTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Le Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Product Development Management (IPDM) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se crée l’identité d’entreprise? Processus de construction dans la start-up et impact des références identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging creativity: The effect of priming on individual ideation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANZMAC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Sydney, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging creativity: The effect of priming on individual ideation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation &amp; Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Mapping for the management of an innovation field: An application to Electric Vehicle Charging in Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Freitas Salgueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Klasing Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of internal R&D stakeholders in the Fuzzy Front-End of breakthrough engineering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Varsow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating value for everyone – when product design crafts ecosystem regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Klasing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative urban temporalities: conceptive and generative temporal regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperUrbain 5 - Cities Temporalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYZING THE MICRO-PROCESSES OF COLLABORATIVE CONCEPT GENERATION AT IDEATION STAGES: THE CASE OF INNOVATION-ORIENTED WEB COMMUNITY DISCUSSIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovana Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost strategies to build dynamic capabilities: The creative approach of a French public transport operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Klasing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing generic technologies in Energy Research: learning from two CEA technologies for double unknown management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOTIVATIONS FOR INNOVATION IN PUBLIC TRANSPORT: THE BENEFITS OF A LOW COST PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Klasing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp.ID 1571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes an efficient theme for a creativity session?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth International Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulating industrial ecosystems with sociotechnical imaginaries: The case of Renault Innovation Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Le Du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical framework to evaluate idea generations methodologies: the case of the serious game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can strategic foresight and creativity tools be combined? Structuring a conceptual framework for collective exploration of the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia El Kerdini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing the scope of value in exploratory projects: An expansive value management model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Piat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ecology to management sciences : towards a modeling of the dynamics of stakeholders in an innovating ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM). Bruxelles, BEL., Jun 2012, Manchester, United Kingdom. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology for advanced engineering design: Lessons from experimenting C-K Theory driven tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Conference - Design 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ecology to management sciences : towards a modeling Of the dynamics of stakeholders in an innovating ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from innovation echoes in mature organizations - The case of the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dhelft, Netherlands. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value indicators and monitoring in innovative PDM: A grounded approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hambourg, Germany. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à la conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions JFD Inc., 2016, Guide de formation, 9782923710327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance de la R&D et de l'innovation - Du contrôle de gestion à la gestion contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stasia Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.160, 2016, Economie et Gestion, 9782356714169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to innovative design - Elements and applications of C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.120, 2014, Sciences de la Conception, 9782356710697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.60, 2013, Economie et Gestion, 978-2-911256-99-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Performative Genealogy of the Creative Industries and Policy Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-Etienne Dubois; Laurent Simon; Bérangère Szostak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Gruyter Handbook of Creative Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.377-392, 2025, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111351209-028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of “Alone Teamwork”. Unveiling the Transformations in the Creation Process of Artists Using Generative Artificial Intelligence Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Massi; Marek Prokupek; Alessandra Ricci; Maria Carmela Ostillio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in the Cultural and Creative Sectors: Opportunities, Challenges, and Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 18 Des preuves de concept aux preuves de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de france. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et design - Pour un climat de soin, sous la direction de Cynthia Fleury et Antoine Fenoglio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p345-355, 2024, 9782130838302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value management of innovation projects: contemporary challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Innovation and Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.308-332, 2023, 9781789901795. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781789901801.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing for Radical Innovation: The benefits of the interplay between cognitive and organizational processes in KCP workshops,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Béjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Creativity in the Management of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, World Scientific, 2017, Series on technology management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple forms of applications and impacts of a design theory -ten years of industrial applications of C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Design Research on Industrial Practice - Tools, technology, and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-208, 2016, 978-3-319-19448-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouleversements d’un modèle de conception dominant : 70 ans d’histoire de conception de la turbine à gaz à Turbomeca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Daniel Seiffert, Med Kechidi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aéronautique mondiale - Acteurs et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA éditions - ESKA, pp.159-189, 2016, Brèves Histoires, 9782822404273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple forms of applications and impacts of a design theory -ten years of industrial applications of C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Design Research on Industrial Practice - Tolls, Technology and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19449-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’inspirer du Bauhaus, une école de design pionnière, pour gérer la transition verte.” The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers de co-conception pour la sélection et la valorisation de races Créole. Synthèse des propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Coeugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers d’échanges autour des usages et des attentes vis-à-vis des races Créole (juin 2022). Synthèse des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Tempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception participative d'actions collectives de sélection des races Créole pour des élevages agroécologiques. Le cas du projet KARIBIOKREYOL en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Tempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA TRANSMISSION DES SAVOIRS EN ENTREPRISE FACE AUX TRANSITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauryane Tassigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines ParisTech - PSL Research University - Centre de Gestion Scientifique. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance de la R&D en rupture et des stratégies d'innovation : organisation, pilotage et modèle d'adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. École Nationale Supérieure des Mines de Paris, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010ENMP0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00565210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861713v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2024.2424620" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254146v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Plantec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Deval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.102763" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Harl&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-021-00380-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kokshagina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12178" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VM3C27ST-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12179" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9F50PRN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arnoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919616400041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01185366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12138" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0WFQZ391-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Piat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2014.11.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WDTP1CJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Popiolek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Borjesson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elmquist" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2013.11.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51K3TPDM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01032451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elerud-Tryde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12066" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G38NM58C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00991364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauryane Tassigny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rayssac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.253bp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583261v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Tellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04068150v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Levesque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03941718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kety Pezaku" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04067851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03945612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498703v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fenoglio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury-Perkins" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416975v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484707v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079478v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570321v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182420v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477302v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bion-Robin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01364198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gautier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408731v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412411v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202541v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147408v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01205869v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503176v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01174923v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138847v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Kovacevic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987220v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987214v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00988174v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00988203v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824354v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824348v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia El Kerdini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709983v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696968v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407897v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stasia Roland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/performance-de-la-r-d-et-de-l-innovation.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00952604v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingi Brown" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824394v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Arnoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261843v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guyon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261639v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111351209-028" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569417v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290062v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lenfle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789901801.00025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477280v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184426v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Kazak&#231;i" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200460v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19449-3_12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884705v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506244v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Temp&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506260v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530241v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00565210v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENMP0018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861713v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2024.2424620" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254146v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Plantec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Deval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.102763" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Harl&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-021-00380-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arnoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919616400041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kokshagina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12178" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VM3C27ST-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9F50PRN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01185366v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12138" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0WFQZ391-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Piat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2014.11.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WDTP1CJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Borjesson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elmquist" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2013.11.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51K3TPDM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01032451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elerud-Tryde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12066" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G38NM58C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Popiolek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00991364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauryane Tassigny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rayssac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.253bp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583261v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Tellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03941718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kety Pezaku" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04068150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Levesque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745176v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727359v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04067851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03945612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900479v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fenoglio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury-Perkins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416975v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264373v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324548v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178574v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484707v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079478v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570321v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182420v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843048v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900545v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477302v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bion-Robin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01364198v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gautier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408736v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408731v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01205869v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147408v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01174923v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138847v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Kovacevic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00988203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987214v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00988174v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987220v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975558v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia El Kerdini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824354v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747717v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696985v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709983v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696968v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407897v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stasia Roland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/performance-de-la-r-d-et-de-l-innovation.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00952604v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingi Brown" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824394v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Arnoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261639v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111351209-028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261843v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guyon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569417v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290062v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lenfle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789901801.00025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477280v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184426v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Kazak&#231;i" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200460v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19449-3_12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884705v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506244v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Temp&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506260v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530241v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00565210v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENMP0018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>