--- v0 (2026-03-25)
+++ v1 (2026-05-20)
@@ -247,1431 +247,1431 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Wier, De praestigiis daemonum. Cinq Livres de l’imposture et tromperie des diables, des enchantements et sorcelleries (1569), édition critique et introduction par Serge M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 240, pp.365-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.12585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu du livre de Caroline Callard, Le temps des fantômes. Spectralités de l’âge moderne ( XVIe-XVIIe siècle). Paris, Fayard, 2019.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Houdard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H-France Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Jean Wier, De praestigiis daemonum. Cinq Livres de l’imposture et tromperie des diables, des enchantements et sorcelleries (1569), édition critique et introduction par Serge M</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la main gravée par les diables aux papiers de saint Joseph : la geste miraculeuse des ursulines de Loudun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.71135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Le Siècle de Marie Du Bois Écrire l’expérience au XVIIe siècle, « L’univers historique », Éditions du Seuil, 2022, 377 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 240 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.12795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Joseph Surin et le Royaume intérieur. La construction d'un groupement volontaire spirituel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dossiersgrihl.7857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Brun, Dieu un pur rien. Angelus Silesius : poésie, métaphysique et mystique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Houdard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 240, pp.365-368. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rhr.12585⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 238, pp.160-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.11099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Sophie Houdard</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Joseph Surin et le Royaume intérieur. La construction d’un groupement volontaire spirituel https://journals.openedition.org/dossiersgrihl/7857</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jean-Joseph Surin et “l’illettré éclairé“ : une série littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goujon Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cabale des Médaillistes. Une affaire de spiritualité &amp;quot;extraordinaire&amp;quot; à Nancy (1644-1648)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivio italiano per la storia della pietà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.41-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire sociolinguistique de la possession d’Aix-en-Provence (1610-1611)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Langages dissidents: performances et contestations religieuses à l’époque moderne, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/episteme.1660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cas d'athéisme spirituel aux Pays-Bas espagnols : les Dix Lamentations de Jérôme Gratien (1611)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Libertinage, athéisme et incrédulité, 2 (93)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire et écrire des Vies de saints : regards croisés xviie/xixe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion De Lencquesaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dossiersgrihl.6322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de l'autre monde, un amour de notre temps. Inceste et utopie&amp;quot;, Sophie Houdard. lecture de Filippo D'Angelo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Wer spricht da-Mädchen oder Teufel ? Das Theater der dämonischen Besenssenheit in der Frühen Neuzeit », p. 25-45.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme. Europäische Zeitschrift für Feministische Geschichtswissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mit Sprachen, Ulriche Krampl et Xenia von Tippelskirch, 1 (25)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">, « Les saintes liaisons de Mme du Houx (1616-1677) : la direction spirituelle, un réseau de pratiques sociales », Patrick Goujon et Sophie Houdard, Les Dossiers du Grihl, revues.org, juin 2015 ; http://dossiersgrihl.revues.org/6242</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goujon Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Kolakowski/Jean Séguy: penser l'Eglise&amp;quot;, Sophie Houdard, Dinah Ribard, p. 97-115.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinah Ribard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 203, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, Leszek Kolakowski, 166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de Le Siècle de Marie Du Bois Écrire l’expérience au XVIIe siècle, « L’univers historique », Éditions du Seuil, 2022, 377 p.</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Marraine du sel de Maurice Fourré ou comment tuer le temps à Richelieu ? »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Houdard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des religions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Fourré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...969 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La possession de Loudun 1632-1637 Un drame social à l’épreuve de la performance », pp. 37-51.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Houdard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, « Performance Le corps exposé », 92, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.092.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/commu.092.0037⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01492077v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01492079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">.« Du sens virtuel des métaphores spirituelles : l’amour unitif et les « inclinations incarnées », p. 65-79.</w:t>
               </w:r>
@@ -3180,203 +3180,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Materialità del dissenso religioso, dans Archivio italiano per la storia della pietà.volume XXX.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelisa Malena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Von Tippelskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dissenting Languages Religious Performances and Disputes in Early Modern Europe, Epistémé Revue de littérature et de civilisation (XVIe-XVIIIe siècles).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Houdard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Von Tippelskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenia Von Tippelskirch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adelisa Malena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716491v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-01688740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire Jean de Labadie (1610-1674), Fondation et affranchissement, Pierre Antoine Fabre, Nicolas Fornerod, Sophie Houdard, Maria-Cristina Pitassi, Editions Garnier, 2016.</w:t>
               </w:r>
@@ -4502,51 +4502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B5E514B"/>
+    <w:nsid w:val="BB13E642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4733,51 +4733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-houdard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4676-3559" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/051630230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64135116" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080775893" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04078301v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houdard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04146297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.12585" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04242941v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.71135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04136672v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.12795" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03604826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.7857" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03923255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.11099" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02565080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01723023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goujon Patrick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01688745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cavaill&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.1660" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01588563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492099v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03952007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion De Lencquesaing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philippot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.6322" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492096v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Ribard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.092.0037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03923303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7600" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.6274" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03860851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03755029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03952051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01814125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01493424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.588" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.5993" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492092v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04568389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Courtine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neveux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04376391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Maus De Rolley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.millon.fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01716491v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Von Tippelskirch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelisa Malena" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01688740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Fabre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fornerod Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Pitassi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cantillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01458590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05009729v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Yampolsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Margel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlino Andrea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04609438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03168056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02563186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01987785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.18112" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01672904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-houdard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4676-3559" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/051630230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64135116" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080775893" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04146297v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houdard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.12585" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04078301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04242941v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.71135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04136672v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.12795" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03604826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.7857" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03923255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.11099" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02565080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01723023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goujon Patrick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01688745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cavaill&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.1660" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01588563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03952007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion De Lencquesaing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philippot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.6322" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492103v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492099v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Ribard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.092.0037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03923303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7600" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.6274" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03860851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03755029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03952051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01814125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01493424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.588" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.5993" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492092v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04568389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Courtine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neveux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04376391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Maus De Rolley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.millon.fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01688740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelisa Malena" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Von Tippelskirch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01716491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Fabre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fornerod Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Pitassi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cantillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01458590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05009729v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Yampolsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Margel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlino Andrea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04609438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03168056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02563186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01987785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.18112" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01672904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>