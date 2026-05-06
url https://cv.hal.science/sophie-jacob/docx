--- v0 (2026-04-05)
+++ v1 (2026-05-06)
@@ -234,1376 +234,1376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catheter Ablation for Atrial Fibrillation in Breast Cancer Survivors: An Exploratory Observational Study Using the French Nationwide Health Care Database Sample</w:t>
+                <w:t xml:space="preserve">Screening and Risk Analysis of Atrial Fibrillation After Radiotherapy for Breast Cancer: Protocol for the Cross-Sectional Cohort Study “Watch Your Heart (WATCH)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Saint‐lary</w:t>
+                <w:t xml:space="preserve">Laura Saint-Lary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Thariat</w:t>
+                <w:t xml:space="preserve">Baptiste Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Pinel</w:t>
+                <w:t xml:space="preserve">Loic Panh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
+                <w:t xml:space="preserve">Gaelle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
+                <w:t xml:space="preserve">Julien Geffrelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (8), pp.e70320. </w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (e67875), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnr2.70320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/67875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317191v1</w:t>
+                <w:t xml:space="preserve">hal-05158424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Mean Heart Dose: Rethinking Cardiac Dysfunction and Risk Assessment in Breast Radiation Therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association between cardiac radiation dose and coronary artery calcification progression in breast cancer patients after radiotherapy: the modifying role of concomitant systemic inflammation (BACCARAT study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youlia Kirova</w:t>
+                <w:t xml:space="preserve">Médéa Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Tarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Marijon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: CardioOncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaccao.2025.03.002⟩</w:t>
+              <w:t xml:space="preserve">Cardio-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40959-025-00398-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158298v1</w:t>
+                <w:t xml:space="preserve">hal-05442455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Same-day discharge strategy in a heart rhythm management clinic: The patient-reported experience</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preventing tissue reactions: a review of the ICRP approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Albenque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jacob</w:t>
+                <w:t xml:space="preserve">Ludovic Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Menè</w:t>
+                <w:t xml:space="preserve">Elizabeth Ainsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuhiko Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloise Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2024.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (4), pp.041002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/ae21e8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158445v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening and Risk Analysis of Atrial Fibrillation After Radiotherapy for Breast Cancer: Protocol for the Cross-Sectional Cohort Study “Watch Your Heart (WATCH)”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Jimenez</w:t>
+                <w:t xml:space="preserve">Inflammation in Focus: Does Variation in C-Reactive Protein Predict CoronaryCalcification After Breast Radiotherapy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéa Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Geffrelot</w:t>
+                <w:t xml:space="preserve">Jean Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Tarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/67875⟩</w:t>
+              <w:t xml:space="preserve">JACC: CardioOncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (4), pp.445 - 447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaccao.2025.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158424v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between cardiac radiation dose and coronary artery calcification progression in breast cancer patients after radiotherapy: the modifying role of concomitant systemic inflammation (BACCARAT study)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coronary inflammation and cardiovascular risk in breast cancer after radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Broggio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
+                <w:t xml:space="preserve">Christos P Kotanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Camilleri</w:t>
+                <w:t xml:space="preserve">Thomas Halborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Tomlins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Fry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardio-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40959-025-00398-3⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (29), pp.2924-2927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehaf260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442455v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing tissue reactions: a review of the ICRP approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting acute coronary events after breast cancer radiotherapy: Integrating baseline cardiovascular risk, systemic therapy, and cardiac radiation dose in the MEDIRAD BRACE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heloise Carpenter</w:t>
+                <w:t xml:space="preserve">D.S. Spoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès François</w:t>
+                <w:t xml:space="preserve">N.B. Boekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.E.V. Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6498/ae21e8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 231, pp.116055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2025.116055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453514v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronary inflammation and cardiovascular risk in breast cancer after radiotherapy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets indésirables des rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pete Tomlins</w:t>
+                <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Chan</w:t>
+                <w:t xml:space="preserve">Dmitry Klokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Fry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehaf260⟩</w:t>
+              <w:t xml:space="preserve">EM Consulte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1879-8497(25)44182-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158380v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation in Focus: Does Variation in C-Reactive Protein Predict CoronaryCalcification After Breast Radiotherapy?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georges Tarlet</w:t>
+                <w:t xml:space="preserve">Beyond Mean Heart Dose: Rethinking Cardiac Dysfunction and Risk Assessment in Breast Radiation Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Youlia Kirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Marijon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JACC: CardioOncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 7 (4), pp.445 - 447. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaccao.2025.05.001⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.231 - 233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaccao.2025.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158281v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting acute coronary events after breast cancer radiotherapy: Integrating baseline cardiovascular risk, systemic therapy, and cardiac radiation dose in the MEDIRAD BRACE study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catheter Ablation for Atrial Fibrillation in Breast Cancer Survivors: An Exploratory Observational Study Using the French Nationwide Health Care Database Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.B. Boekel</w:t>
+                <w:t xml:space="preserve">Laura Saint‐lary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.E.V. Leeuwen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jacob</w:t>
+                <w:t xml:space="preserve">Juliette Thariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2025.116055⟩</w:t>
+              <w:t xml:space="preserve">Cancer reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (8), pp.e70320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnr2.70320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462295v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets indésirables des rayons X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
+                <w:t xml:space="preserve">Same-day discharge strategy in a heart rhythm management clinic: The patient-reported experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zeriouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Sousonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Albenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roberto Menè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EM Consulte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118 (3), pp.170-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1879-8497(25)44182-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2024.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474636v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety and efficacy of pulsed-field ablation for atrial fibrillation in the elderly: A EU-PORIA sub-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasileios Sousonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1680,51 +1680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose-volume predictors of cardiac adverse events after high-dose thoracic radiation therapy for lung cancer: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéa Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1797,103 +1797,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer treatment including radiotherapy reduces residual inflammatory risk in women with breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos P Kotanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Halborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (Supplement_1), </w:t>
@@ -2065,103 +2065,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Same-day discharge strategy in a heart rhythm management clinic - what about patients' reported experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zeriouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasileios Sousonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Albenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Menè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EP-Europace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (Supplement_1), pp.euae102.594. </w:t>
@@ -2193,1410 +2193,1410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric evaluation of the benefit of deep inspiration breath hold (DIBH) for locoregional irradiation of right breast cancer with volumetric modulated arctherapy (VMAT)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal Trends in Pacemaker Implantations Over the Past Decade in France: Impact of Transcatheter Aortic Valve Implantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Sousonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Menè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zeriouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Loap</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Fourquet</w:t>
+                <w:t xml:space="preserve">Jérôme van Rothem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oncologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0284186X.2023.2177976⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, pp.403-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2023.07.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197461v1</w:t>
+                <w:t xml:space="preserve">hal-04357413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Trends in Pacemaker Implantations Over the Past Decade in France: Impact of Transcatheter Aortic Valve Implantations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Menè</w:t>
+                <w:t xml:space="preserve">Outcomes after cryoballoon ablation of paroxysmal atrial fibrillation with the PolarX or the Arctic Front Advance Pro: a prospective multicentre experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Tanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Almorad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacob</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme van Rothem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 203, pp.403-405. </w:t>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (3), pp.873 - 879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2023.07.075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/europace/euad005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357413v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes after cryoballoon ablation of paroxysmal atrial fibrillation with the PolarX or the Arctic Front Advance Pro: a prospective multicentre experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel stepwise approach incorporating ethanol infusion in the vein of Marshall for the ablation of persistent atrial fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Sousonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita Tanese</w:t>
+                <w:t xml:space="preserve">Stéphane Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Almorad</w:t>
+                <w:t xml:space="preserve">Pauline Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Pannone</w:t>
+                <w:t xml:space="preserve">Nicolas Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Defaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jacob</w:t>
+                <w:t xml:space="preserve">Christelle Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP-Europace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (3), pp.873 - 879. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/europace/euad005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2023.1194687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286975v1</w:t>
+                <w:t xml:space="preserve">hal-04286943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel stepwise approach incorporating ethanol infusion in the vein of Marshall for the ablation of persistent atrial fibrillation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Development of Atherosclerotic Plaques in the Coronary Arteries after Radiotherapy for Breast Cancer (BACCARAT Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Combes</w:t>
+                <w:t xml:space="preserve">Manoj Kumar Honaryar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Pinon</w:t>
+                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Combes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Cardin</w:t>
+                <w:t xml:space="preserve">Loïc Panh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2023.1194687⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (7), pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcdd10070299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286943v1</w:t>
+                <w:t xml:space="preserve">hal-04191607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Development of Atherosclerotic Plaques in the Coronary Arteries after Radiotherapy for Breast Cancer (BACCARAT Study)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dosimetric evaluation of the benefit of deep inspiration breath hold (DIBH) for locoregional irradiation of right breast cancer with volumetric modulated arctherapy (VMAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoj Kumar Honaryar</w:t>
+                <w:t xml:space="preserve">Jeremi Vu-Bezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+                <w:t xml:space="preserve">Virginie Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Panh</w:t>
+                <w:t xml:space="preserve">Alain Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (7), pp.299. </w:t>
+              <w:t xml:space="preserve">Acta Oncologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (2), pp.150-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcdd10070299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0284186X.2023.2177976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191607v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Coronary Artery Calcification Progression over Two Years in Breast Cancer Patients Treated with Radiation Therapy: Association with Cardiac Exposure (BACCARAT Study)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supraventricular cardiac conduction system exposure in breast cancer patients treated with radiotherapy and association with heart and cardiac chambers doses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Allodji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Panh</w:t>
+                <w:t xml:space="preserve">M.Y. Errahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medea Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Spoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14235724⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Translational Radiation Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ctro.2022.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020953v1</w:t>
+                <w:t xml:space="preserve">hal-04020918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Cardiac Radiation Exposure and the Risk of Arrhythmia in Breast Cancer Patients Treated With Radiotherapy: A Case–Control Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Yassir Errahmani</w:t>
+                <w:t xml:space="preserve">Risk of pacemaker implantation after radiotherapy for breast cancer: a study based on French nationwide health care database sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Errahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Thariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Panh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medea Locquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.892882⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology. Heart &amp; Vasculature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.100936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcha.2021.100936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020980v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subclinical Left Ventricular Dysfunction Detected by Speckle-Tracking Echocardiography in Breast Cancer Patients Treated With Radiation Therapy: A Six-Month Follow-Up Analysis (MEDIRAD EARLY‐HEART study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéa Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daan Spoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Crijns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pim van der Harst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arantxa Eraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.883679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fonc.2022.883679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supraventricular cardiac conduction system exposure in breast cancer patients treated with radiotherapy and association with heart and cardiac chambers doses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.Y. Errahmani</w:t>
+                <w:t xml:space="preserve">Association Between Cardiac Radiation Exposure and the Risk of Arrhythmia in Breast Cancer Patients Treated With Radiotherapy: A Case–Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yassir Errahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medea Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Jimenez</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daan Spoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Radiation Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ctro.2022.10.015⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.892882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.892882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020918v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of pacemaker implantation after radiotherapy for breast cancer: a study based on French nationwide health care database sample</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Thariat</w:t>
+                <w:t xml:space="preserve">Early Coronary Artery Calcification Progression over Two Years in Breast Cancer Patients Treated with Radiation Therapy: Association with Cardiac Exposure (BACCARAT Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Kumar Honaryar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ferrieres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Panh</w:t>
+                <w:t xml:space="preserve">Rodrigue Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Panh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medea Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology. Heart &amp; Vasculature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38, pp.100936. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (23), pp.5724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcha.2021.100936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers14235724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546320v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiothérapie et arythmies : une association fortuite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Bourenane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Boveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,51 +3686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3954,64 +3954,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tej Elbanet Chalbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 258, pp.133-137. </w:t>
@@ -4460,51 +4460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Latorzeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), pp.54. </w:t>
@@ -4542,51 +4542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes-of-death analysis of patients with cardiac resynchronization therapy: an analysis of the CeRtiTuDe cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Marijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4976,90 +4976,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer therapy-related cardiac dysfunction (CTRCD) after radiation therapy for breast cancer: Results of the French BACCARAT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Kumar Honaryar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medea Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setcheou Rodrigue Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5123,90 +5123,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Development of Atherosclerotic Plaques in the Coronary Arteries after Radiotherapy for Breast Cancer (BACCARAT Study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K.F. Honaryar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Panh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JESFC 2024 - 34èmes Journées Européennes de la Société Française de Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFC – Société Française de Cardiologie, Jan 2024, Paris, France. </w:t>
@@ -5244,90 +5244,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque d’arythmie cardiaque après radiothérapie pour un cancer du sein : Etude à partir des données Medico-Administratives de l’Echantillon Généraliste des Bénéficiaires (EGB) du Système National des Données de Santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassir Errahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Panh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lapeyre-Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5417,64 +5417,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crijns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Langendijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daan Spoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arantxa Eraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Meeting of the European Radiation Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERRS - The European Radiation Research Society, Sep 2022, Catane, Italy. pp.52</w:t>
@@ -5497,1350 +5497,1350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early subclinical cardiovascular changes after radiotherapy detected by echocardiography in women with breast cancer: contribution of the MEDIRAD EARLY HEART cohort</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breast cancer radiotherapy and risk of pacemaker implantation: an epidemiologic analysis using the French nationwide claims database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daan Spoor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arantxa Eraso</w:t>
+                <w:t xml:space="preserve">Yassir Errahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Thariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Boveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Radiation Protection Week (ERPW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESC Congress 2021 – The Digital Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of CArdiology, Aug 2021, Sophia Antipolis, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehab724.2845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495203v1</w:t>
+                <w:t xml:space="preserve">irsn-03962205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer radiotherapy and risk of pacemaker implantation: an epidemiologic analysis using the French nationwide claims database</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Boveda</w:t>
+                <w:t xml:space="preserve">Early subclinical cardiovascular changes after radiotherapy detected by echocardiography in women with breast cancer: contribution of the MEDIRAD EARLY HEART cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medea Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crijns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Langendijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daan Spoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantxa Eraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Congress 2021 – The Digital Experience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th European Radiation Protection Week (ERPW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFOMP - European Federation of Organisations for Medical Physics, Nov 2021, Vienne (ONLINE), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehab724.2845⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-03962205v1</w:t>
+                <w:t xml:space="preserve">hal-04495203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque d'implantation de stimulateur cardiaque après traitement pour un cancer du sein: étude à partir des données médico-administratives de l’assurance maladie</w:t>
+                <w:t xml:space="preserve">Early subclinical left ventricular dysfunction post radiotherapy in breast cancer: speckle-tracking echocardiography detects dose-related longitudinal strain changes after irradiation (BACCARAT study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Quentin Voglimacci</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Thariat</w:t>
+                <w:t xml:space="preserve">Baptiste Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Radiothérapie Oncologique, SFRO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30es Journées Européennes de la Société Française de Cardiologie / 30th European Days of the French Society of Cardiology, JESFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, PARIS, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106507v1</w:t>
+                <w:t xml:space="preserve">hal-03098810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early subclinical left ventricular dysfunction post radiotherapy in breast cancer: speckle-tracking echocardiography detects dose-related longitudinal strain changes after irradiation (BACCARAT study)</w:t>
+                <w:t xml:space="preserve">Cardiac arrhythmias and conduction disorders after breast cancer treatment including radiotherapy: a study based on the French nationwide health database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pinel</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Voglimacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Thariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lapeyre-Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30es Journées Européennes de la Société Française de Cardiologie / 30th European Days of the French Society of Cardiology, JESFC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th edition of the International Workshop on Cardiac Arrhythmias - Venice Arrhythmias 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adria Congrex, Oct 2019, Venise, Italy. pp.129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2019.09.286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098810v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac arrhythmias and conduction disorders after breast cancer treatment including radiotherapy: a study based on the French nationwide health database</w:t>
+                <w:t xml:space="preserve">Risque d'implantation de stimulateur cardiaque après traitement pour un cancer du sein: étude à partir des données médico-administratives de l’assurance maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Errahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Odile Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Voglimacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thariat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lapeyre-Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th edition of the International Workshop on Cardiac Arrhythmias - Venice Arrhythmias 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adria Congrex, Oct 2019, Venise, Italy. pp.129, </w:t>
+              <w:t xml:space="preserve">Société Française de Radiothérapie Oncologique, SFRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, e-congrès, France. pp.788-789, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2019.09.286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2020.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098809v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early detection of left ventricular dysfunction after breast cancer radiotherapy using speckle tracking echocardiography: association between cardiac exposure and myocardial strain changes (BACCARAT study)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiotoxicity after breast cancer radiotherapy: relationship between cardiac doses and early myocardial dysfunction (BACCARAT study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chevelle</w:t>
+                <w:t xml:space="preserve">Christain Chevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Society of Cardiology, ESC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Congress of Radiation Research (ICRR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, MANCHESTER, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078825v1</w:t>
+                <w:t xml:space="preserve">hal-03210298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’échographie 2d-strain pour la détection précoce de la cardiotoxicité induite par la radiothérapie du cancer du sein (étude baccarat)</w:t>
+                <w:t xml:space="preserve">Cardiac radiation exposure associated with breast cancer radiotherapy: dose distribution to the heart substructures and coronary arteries (BACCARAT study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de la SFRP (12e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">29es Journées Européennes de la Société Française de Cardiologie / 29th European Days of the French Society of Cardiology, JESFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04021526v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiotherapy-induced cardiotoxicity in breast cancer patients: new approaches of early detection and prediction based on cardiac imaging and circulating biomarkers (european MEDIRAD EARLY-HEART study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Crijns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Langendijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daan Spoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29es Journées Européennes de la Société Française de Cardiologie / 29th European Days of the French Society of Cardiology, JESFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, PARIS, France. pp.124-125, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2018.10.275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac radiation exposure associated with breast cancer radiotherapy: dose distribution to the heart substructures and coronary arteries (BACCARAT study)</w:t>
+                <w:t xml:space="preserve">Apports de l’échographie 2d-strain pour la détection précoce de la cardiotoxicité induite par la radiothérapie du cancer du sein (étude baccarat)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Bruguiere</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29es Journées Européennes de la Société Française de Cardiologie / 29th European Days of the French Society of Cardiology, JESFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">Congrès national de la SFRP (12e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150529v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04021526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiotoxicity after breast cancer radiotherapy: relationship between cardiac doses and early myocardial dysfunction (BACCARAT study)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low predictive value of mean heart dose for coronary artery dosimetry in breast cancer radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lairez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christain Chevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress of Radiation Research (ICRR 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESTRO 38, The Annual Congress of the European Society for Radiotherapy and Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Milan, Italy. pp.S391-S392, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(19)31182-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210298v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04021459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of myocardial strain imaging by echocardiography for the early detection of radiotherapy-induced cardiotoxicity in breast cancer patients (BACCARAT Study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6849,250 +6849,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29es Journées Européennes de la Société Française de Cardiologie / 29th European Days of the French Society of Cardiology, JESFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, PARIS, France. pp.49-50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2018.10.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low predictive value of mean heart dose for coronary artery dosimetry in breast cancer radiotherapy</w:t>
+                <w:t xml:space="preserve">Early detection of left ventricular dysfunction after breast cancer radiotherapy using speckle tracking echocardiography: association between cardiac exposure and myocardial strain changes (BACCARAT study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lairez</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Pathak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO 38, The Annual Congress of the European Society for Radiotherapy and Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Milan, Italy. pp.S391-S392, </w:t>
+              <w:t xml:space="preserve">Congress of the European Society of Cardiology, ESC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, PARIS, France. pp.ehz748.0327, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-8140(19)31182-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehz748.0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04021459v1</w:t>
+                <w:t xml:space="preserve">hal-03078825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7104,411 +7104,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early subclinical cardiovascular changes after radiotherapy detected by echocardiography in women with breast cancer: contribution of the MEDIRAD EARLY-HEART cohort</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Early subclinical cardiovascular changes after radiotherapy for breast cancer detected by echocardiography: contribution of the MEDIRAD EARLY-HEART cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medea Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Crijns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Langendijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daan Spoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantxa Eraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ImmunoRad Conference: The International Conference and Immunotherapy Radiotherapy Combination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">5th edition of the International Conference and Immunotherapy Radiotherapy Combination ImmunoRad 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, PARIS, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495199v1</w:t>
+                <w:t xml:space="preserve">hal-03431749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of transcatheter aortic valve implantations on temporal trends of pacemaker implantations among French octogenarians: A Nation-Wide Cohort Study over the period 2008-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome van Rothen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassir Errahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrsitelle Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Cardiology, ESC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, ONLINE, United Kingdom. 42 (Supplement_1), pp.ehab724.0675, 2021, European Heart Journal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurheartj/ehab724.0675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612575v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early subclinical cardiovascular changes after radiotherapy for breast cancer detected by echocardiography: contribution of the MEDIRAD EARLY-HEART cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Early subclinical cardiovascular changes after radiotherapy detected by echocardiography in women with breast cancer: contribution of the MEDIRAD EARLY-HEART cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéa Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P.G. Crijns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Langendijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daan Spoor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arantxa Eraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th edition of the International Conference and Immunotherapy Radiotherapy Combination ImmunoRad 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, PARIS, France. 2021</w:t>
+              <w:t xml:space="preserve">ImmunoRad Conference: The International Conference and Immunotherapy Radiotherapy Combination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431749v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites de la dose moyenne au coeur dans l’evaluation de l'exposition du ventricule gauche et des arteres coronaires au cours d'une radiotherapie pour un cancer du sein: evaluation dosimetrique a l’echelle individuelle (etude baccarat)</w:t>
               </w:r>
@@ -7520,51 +7520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7658,64 +7658,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Conférence Francophone d'EPIdémiologie CLINique : EPICLIN 2019 / 26èmes journées des Statisticiens des Centres de Lutte Contre le Cancer, EPICLIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, TOULOUSE, France. 67, pp.S155-S156, 2019, </w:t>
@@ -7922,51 +7922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Locquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jimenez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tarlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapeyre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.308" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saint&#8208;lary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jimenez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.70320" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlia Kirova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaccao.2025.03.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zeriouh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Sousonis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Albenque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Men&#232;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.11.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saint-Lary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Panh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Jimenez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Geffrelot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67875" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05442455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;a Locquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Camilleri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40959-025-00398-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vaillant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsbury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhiko Ban" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Carpenter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ae21e8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos P Kotanidis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Halborg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Tomlins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Chan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Fry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaf260" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lapeyre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaccao.2025.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Spoor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Boekel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E.V. Leeuwen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Russell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.116055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Klokov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1879-8497(25)44182-X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735274v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Men&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schmidt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bordignon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kars Neven" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2024.132522" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Geets" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beaudart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-13281-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05235056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jimenez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeae142.044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Honaryar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Locquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Allodji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pinel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40959-024-00255-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05237635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Albenque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euae102.594" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197461v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loap" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Vu-Bezin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monceau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fourquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0284186X.2023.2177976" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357413v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Rothem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2023.07.075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286975v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Tanese" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almorad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pannone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Defaye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euad005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286943v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Combes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pinon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1194687" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Honaryar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue S. Allodji" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Panh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10070299" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020953v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medea Locquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14235724" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020980v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassir Errahmani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Spoor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.892882" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491643v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crijns" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim van der Harst" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Eraso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.883679" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020918v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Errahmani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spoor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctro.2022.10.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546320v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Errahmani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferrieres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcha.2021.100936" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bourenane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boveda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106506v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Walker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fondard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Camilleri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-020-01635-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chartier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Leuraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rou&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqaa130" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874520v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tej Elbanet Chalbia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.11.104" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902970v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Farah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aac64b" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551301v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Narayanan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Providencia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Algalarrondo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jce.13198" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555517v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thariat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Caujolle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maschi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baillif" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.17-22557" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Pathak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Franck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Latorzeff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-016-0627-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klug" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehv455" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572573v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lebouil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Douzane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestaevel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-015-0519-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663720v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Spaulding" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-10-537" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05232628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setcheou Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236034v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.F. Honaryar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.10.200" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03971309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.248" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495526v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crijns" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langendijk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03962205v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thariat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boveda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehab724.2845" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106507v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Bernier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Voglimacci" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2020.08.038" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098810v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098809v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.09.286" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehz748.0327" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021526v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146202v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Langendijk" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2018.10.275" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8RC8JP7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150529v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derreumaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruguiere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210298v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christain Chevelle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463772v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2018.10.107" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021459v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(19)31182-X" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495199v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.G. Crijns" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Langendijk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612575v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van Rothen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrsitelle Cardin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehab724.0675" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431749v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210299v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.03.032" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Locquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jimenez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tarlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapeyre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.308" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saint-Lary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Panh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Jimenez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Geffrelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67875" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05442455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;a Locquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jimenez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Camilleri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40959-025-00398-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vaillant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsbury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhiko Ban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Carpenter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ae21e8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;res" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lapeyre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaccao.2025.05.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos P Kotanidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Halborg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Tomlins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Chan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Fry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaf260" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Spoor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Boekel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E.V. Leeuwen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Russell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.116055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Klokov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1879-8497(25)44182-X" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlia Kirova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaccao.2025.03.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317191v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saint&#8208;lary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.70320" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zeriouh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Sousonis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Albenque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Men&#232;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.11.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735274v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Men&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schmidt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bordignon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kars Neven" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2024.132522" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Geets" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beaudart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-13281-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05235056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jimenez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeae142.044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Honaryar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Locquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Allodji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pinel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40959-024-00255-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05237635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Albenque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euae102.594" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357413v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Rothem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2023.07.075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Tanese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almorad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pannone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Defaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euad005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Combes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pinon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cardin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1194687" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191607v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Honaryar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue S. Allodji" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Panh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10070299" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197461v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loap" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Vu-Bezin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monceau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fourquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0284186X.2023.2177976" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020918v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Errahmani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medea Locquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spoor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctro.2022.10.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546320v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Errahmani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferrieres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcha.2021.100936" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Spoor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crijns" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim van der Harst" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Eraso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.883679" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassir Errahmani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.892882" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020953v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14235724" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bourenane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boveda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106506v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Walker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fondard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Camilleri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-020-01635-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chartier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Leuraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rou&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqaa130" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874520v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tej Elbanet Chalbia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.11.104" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902970v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Farah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aac64b" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551301v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Narayanan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Providencia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Algalarrondo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jce.13198" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555517v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thariat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Caujolle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maschi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baillif" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.17-22557" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Pathak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Franck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Latorzeff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-016-0627-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klug" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehv455" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572573v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lebouil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Douzane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestaevel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-015-0519-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663720v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Spaulding" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-10-537" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05232628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setcheou Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236034v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.F. Honaryar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.10.200" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03971309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.248" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495526v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crijns" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langendijk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03962205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thariat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boveda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehab724.2845" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495203v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098810v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098809v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Voglimacci" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.09.286" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106507v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Bernier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2020.08.038" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210298v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christain Chevelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150529v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derreumaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruguiere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146202v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Langendijk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2018.10.275" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8RC8JP7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021526v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021459v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(19)31182-X" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463772v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevelle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2018.10.107" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078825v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehz748.0327" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431749v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612575v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van Rothen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrsitelle Cardin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehab724.0675" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495199v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.G. Crijns" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Langendijk" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210299v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.03.032" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>