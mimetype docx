--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -189,277 +189,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative screening for mutants affected in seed oil/protein allocation identifies TRANSPARENT TESTA7 as a regulator of oil accumulation</w:t>
+                <w:t xml:space="preserve">L’allélopathie : une communication chimique entre plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lécureuil</w:t>
+                <w:t xml:space="preserve">Oumayma Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Corso</w:t>
+                <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.70269⟩</w:t>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 218 (3-4), pp.145-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2024017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176774v1</w:t>
+                <w:t xml:space="preserve">hal-05176726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’allélopathie : une communication chimique entre plantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative screening for mutants affected in seed oil/protein allocation identifies TRANSPARENT TESTA7 as a regulator of oil accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumayma Mhamdi</w:t>
+                <w:t xml:space="preserve">Massimiliano Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jasinski</w:t>
+                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Niñoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2024017⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.70269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05176726v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nucellus: between cell elimination and sugar transport</w:t>
               </w:r>
@@ -579,51 +579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACCELERATED CELL DEATH 6 Acts on Natural Leaf Senescence and Nitrogen Fluxes in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabrissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -631,51 +631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.611170. </w:t>
@@ -726,51 +726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-flowering biotic and abiotic stresses impact nitrogen use efficiency and seed filling in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -847,51 +847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving seed oil and protein content in Brassicaceae: some new genetic insights from &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -977,51 +977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; seed content QTL mapping using high-throughput phenotyping: the assets of near infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1120,51 +1120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL meta-analysis in Arabidopsis reveals an interaction between leaf senescence and resource allocation to seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Durandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1241,51 +1241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation in seed very long chain fatty acid content is controlled by a new isoform of KCS18 in [i]Arabidopsis thaliana[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1414,51 +1414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barthole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Scagnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1643,51 +1643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolutionary-developmental analysis of plant microRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie C.M. Vialette-Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1747,51 +1747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCERA encodes a DELLA protein that mediates control of dissected leaf form in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Tattersall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1881,51 +1881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative regulation of KNOX expression in tomato leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardip Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2023,51 +2023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of leaf developmental mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miltos Tsiantis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2114,51 +2114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNOX Action in Arabidopsis Is Mediated by Coordinate Regulation of Cytokinin and Gibberellin Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2248,51 +2248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NtKIS2, a novel tobacco cyclin-dependent kinase inhibitor is differentially expressed during the cell cycle and plant development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Saraiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2394,51 +2394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Molecular and Functional Analyses of the Tobacco Cyclin-Dependent Kinase Inhibitor NtKIS1a and Its Spliced Variant NtKIS1b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Perennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2550,51 +2550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2657,51 +2657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CDK inhibitor NtKIS1a is involved in plant development, endoreduplication and restores normal development of cyclin D3; 1-overexpressing plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Riou-Khamlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2814,51 +2814,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genes and metabolites controlling plant-plant interaction (Allelopathy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayama Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2978,51 +2978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Emmenecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3099,51 +3099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3226,51 +3226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/H9UHNX⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3329,51 +3329,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un inhibiteur de kinases cycline-dépendantes de N. tomentosiformis. Analyses de son rôle au cous du développement de la plante.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris XI - UFR Scientifique d'Orsay, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3569,51 +3569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176774v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Ni&#241;oles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70269" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Mhamdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2024017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RFPKL8MR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys-Marcela Gomez-Paez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611170" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Durandet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard-Moulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru125" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049261" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Scagnelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.106120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette-Guiraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Adam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jouannic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C.M. Vialette-Guiraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2009.0246" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tattersall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piazza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela A. Hay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Martinez-Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03628.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardip Kaur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tattersall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltos Tsiantis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0572-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30F7189F7330E97140551D8C4D6A4222D8B2F922/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01466.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925120v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Craft" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Woolley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2005.07.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Saraiva Leite" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00082-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DJMLBF4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924425v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Perennes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergounioux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glab" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.008573" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossignol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perennes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cella" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-001-0624-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L7NCZR7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou-Khamlichi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452595v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayama Mhamdi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Xue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Del Bianco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Emmenecker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734026v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/H9UHNX" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02952037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176726v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Mhamdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2024017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RFPKL8MR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176774v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Ni&#241;oles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70269" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys-Marcela Gomez-Paez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611170" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Durandet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard-Moulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru125" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049261" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Scagnelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.106120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette-Guiraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Adam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jouannic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C.M. Vialette-Guiraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2009.0246" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tattersall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piazza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela A. Hay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Martinez-Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03628.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardip Kaur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tattersall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltos Tsiantis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0572-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30F7189F7330E97140551D8C4D6A4222D8B2F922/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01466.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925120v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Craft" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Woolley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2005.07.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Saraiva Leite" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00082-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DJMLBF4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924425v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Perennes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergounioux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glab" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.008573" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossignol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perennes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cella" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-001-0624-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L7NCZR7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou-Khamlichi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452595v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayama Mhamdi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Xue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Del Bianco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Emmenecker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734026v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/H9UHNX" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02952037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>