--- v0 (2026-03-27)
+++ v1 (2026-05-01)
@@ -660,312 +660,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie des élèves et ressources numériques</w:t>
+                <w:t xml:space="preserve">Should we continue to teach standard written algorithms for the arithmetical operations? The example of subtraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Athias</w:t>
+                <w:t xml:space="preserve">Jean-Paul Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Moëc Barrué</w:t>
+                <w:t xml:space="preserve">Bruno Vilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Besnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mireille Morellato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101 (1), pp.105-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10649-019-09884-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174336v1</w:t>
+                <w:t xml:space="preserve">hal-02097469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we continue to teach standard written algorithms for the arithmetical operations? The example of subtraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vilette</w:t>
+                <w:t xml:space="preserve">Autonomie des élèves et ressources numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Moëc Barrué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.142-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097469v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative engineering as a joint action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1025,51 +1025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1584,51 +1584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un travail conjoint entre professeurs et chercheurs pour élaborer des séquences de mathématiques à l'école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1998,51 +1998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer des problèmes additifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2309,64 +2309,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la construction d’un arrière-plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2417,77 +2417,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie des élèves et ressources numériques. Le cas des mathématiques et des sciences au premier degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Moëc Barrué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2538,51 +2538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity of the students' experience and systems of representation, an example of teaching and learning in mathematics first grade students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3088,51 +3088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3451,51 +3451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique pour enseigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4228,51 +4228,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches en éducation et formation : contributions des doctorants et jeunes chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4443,51 +4443,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EB09200"/>
+    <w:nsid w:val="3533C00C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4674,51 +4674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-joffredo-le-brun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8717-377X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199121184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cread-bretagne.fr/author/sophie-joffredo-lebrun/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.uco.fr/chercheur/sophie-joffredo-le-brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Riou-Azou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12457" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mo&#235;c Barru&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02097469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fischer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morellato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Normand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-019-09884-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904117690006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Riban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/broodenrozen.83616" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091881v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;delec-Trohel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Magnen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05118914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Ruellan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerbour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douarin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saffray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386912v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne El Hage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Srey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03229620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane El Hage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02535712v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091891v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morellato Mireille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Magnen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219637v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9826/un-art-de-faire-ensemble" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03611409v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Motais-Louvel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylene Motais Louvel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerbour Olivier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01495980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BRES0073" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-joffredo-le-brun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8717-377X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199121184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cread-bretagne.fr/author/sophie-joffredo-lebrun/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.uco.fr/chercheur/sophie-joffredo-le-brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Riou-Azou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12457" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02097469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fischer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morellato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Normand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-019-09884-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174336v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mo&#235;c Barru&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904117690006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Riban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/broodenrozen.83616" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091881v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;delec-Trohel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Magnen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05118914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Ruellan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerbour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douarin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saffray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386912v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne El Hage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Srey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03229620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane El Hage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02535712v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091891v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morellato Mireille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Magnen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219637v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9826/un-art-de-faire-ensemble" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03611409v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Motais-Louvel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylene Motais Louvel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerbour Olivier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01495980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BRES0073" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>