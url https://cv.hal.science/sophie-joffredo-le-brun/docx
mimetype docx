--- v1 (2026-05-01)
+++ v2 (2026-05-27)
@@ -660,312 +660,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we continue to teach standard written algorithms for the arithmetical operations? The example of subtraction</w:t>
+                <w:t xml:space="preserve">Autonomie des élèves et ressources numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Fischer</w:t>
+                <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Vilette</w:t>
+                <w:t xml:space="preserve">Catherine Moëc Barrué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.142-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097469v1</w:t>
+                <w:t xml:space="preserve">hal-03174336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie des élèves et ressources numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Should we continue to teach standard written algorithms for the arithmetical operations? The example of subtraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Athias</w:t>
+                <w:t xml:space="preserve">Mireille Morellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Moëc Barrué</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101 (1), pp.105-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10649-019-09884-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174336v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative engineering as a joint action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1025,51 +1025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1578,579 +1578,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un travail conjoint entre professeurs et chercheurs pour élaborer des séquences de mathématiques à l'école élémentaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La valeur donnée à la connaissance construite par l’élèveLe Journal du nombre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maths en l'IR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées Nationales APMEP, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Les valeurs de la connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISEC équipe Normes et Valeurs, Nov 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507936v1</w:t>
+                <w:t xml:space="preserve">hal-04386912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur donnée à la connaissance construite par l’élèveLe Journal du nombre</w:t>
+                <w:t xml:space="preserve">Dialogue d’ingénierie et conception d’un système hypermédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Ruellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les valeurs de la connaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LISEC équipe Normes et Valeurs, Nov 2023, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">3ème congrès international de la TACD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386912v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue d’ingénierie et conception d’un système hypermédia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un travail conjoint entre professeurs et chercheurs pour élaborer des séquences de mathématiques à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lerbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Saffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès international de la TACD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Maths en l'IR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Nationales APMEP, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311917v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler numérique et autonomie des élèves : les apports d’une mise en regard de trois disciplines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Créer des problèmes additifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lerbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Quéré</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LDAR Rendez-Vous en Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LDAR, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque inernational COPIRELM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220969v1</w:t>
+                <w:t xml:space="preserve">hal-03841043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer des problèmes additifs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lerbour</w:t>
+                <w:t xml:space="preserve">Articuler numérique et autonomie des élèves : les apports d’une mise en regard de trois disciplines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Henry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabrina Srey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque inernational COPIRELM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque LDAR Rendez-Vous en Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LDAR, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841043v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l’autonomie des élèves au collège. Points de vue d’enseignants de sciences physiques et de mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzane El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2208,165 +2208,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique et développement de l’autonomie des élèves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomie des élèves et ressources numériques. Le cas des mathématiques et des sciences au premier degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Moëc Barrué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence M@rsouin Société numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">SIEST Méditerranée (Séminaire inter laboratoire sur l'éducation scientifique et technologique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau méditerranéen de recherche en éducation scientifique et technologique, Apr 2019, Patras, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535712v1</w:t>
+                <w:t xml:space="preserve">hal-03176613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la construction d’un arrière-plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,178 +2424,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie des élèves et ressources numériques. Le cas des mathématiques et des sciences au premier degré</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numérique et développement de l’autonomie des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIEST Méditerranée (Séminaire inter laboratoire sur l'éducation scientifique et technologique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau méditerranéen de recherche en éducation scientifique et technologique, Apr 2019, Patras, Grèce</w:t>
+              <w:t xml:space="preserve">Conférence M@rsouin Société numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176613v1</w:t>
+                <w:t xml:space="preserve">hal-02535712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity of the students' experience and systems of representation, an example of teaching and learning in mathematics first grade students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2627,165 +2627,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le journal du nombre, un outil d'enquête</w:t>
+                <w:t xml:space="preserve">Cooperative engineering in mathematics in Joint Action Theory in Didactics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 e rencontre des Lieux d’éducation associés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français de l'Education, May 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">The European Conference on Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROPEAN EDUCATIONAL RESEARCH ASSOCIATION, Sep 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091893v1</w:t>
+                <w:t xml:space="preserve">hal-01091891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative engineering in mathematics in Joint Action Theory in Didactics</w:t>
+                <w:t xml:space="preserve">Le journal du nombre, un outil d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Educational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROPEAN EDUCATIONAL RESEARCH ASSOCIATION, Sep 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">4 e rencontre des Lieux d’éducation associés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de l'Education, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091891v1</w:t>
+                <w:t xml:space="preserve">hal-01091893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une ingénierie coopérative enseignants/chercheurs?</w:t>
               </w:r>
@@ -3088,51 +3088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3451,51 +3451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique pour enseigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4228,51 +4228,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches en éducation et formation : contributions des doctorants et jeunes chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4443,51 +4443,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3533C00C"/>
+    <w:nsid w:val="B7B5ECF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4674,51 +4674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-joffredo-le-brun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8717-377X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199121184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cread-bretagne.fr/author/sophie-joffredo-lebrun/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.uco.fr/chercheur/sophie-joffredo-le-brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Riou-Azou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12457" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02097469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fischer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morellato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Normand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-019-09884-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174336v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mo&#235;c Barru&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904117690006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Riban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/broodenrozen.83616" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091881v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;delec-Trohel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Magnen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05118914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Ruellan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerbour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douarin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saffray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386912v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne El Hage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Srey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03229620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane El Hage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02535712v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091891v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morellato Mireille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Magnen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219637v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9826/un-art-de-faire-ensemble" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03611409v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Motais-Louvel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylene Motais Louvel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerbour Olivier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01495980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BRES0073" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-joffredo-le-brun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8717-377X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199121184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cread-bretagne.fr/author/sophie-joffredo-lebrun/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.uco.fr/chercheur/sophie-joffredo-le-brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Riou-Azou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12457" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mo&#235;c Barru&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02097469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fischer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morellato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Normand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-019-09884-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904117690006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Riban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/broodenrozen.83616" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091881v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;delec-Trohel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Magnen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05118914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Ruellan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386912v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311917v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douarin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507936v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerbour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saffray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne El Hage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Srey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03229620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane El Hage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176613v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02535712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091891v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morellato Mireille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Magnen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219637v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9826/un-art-de-faire-ensemble" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03611409v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Motais-Louvel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylene Motais Louvel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerbour Olivier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01495980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BRES0073" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>