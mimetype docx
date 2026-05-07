--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -66,2343 +66,2468 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetics of eprinomectin resistance in Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lioutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploiting nematode genomes to illuminate parasite biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Liverpool, United Kingdom. , 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eprinomectin resistance in Haemonchus contortus: Phenotype, Genomic and Transcriptomic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lioutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'animation scientifique - Département Santé animale - INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To what extent are field data vital for drawing up risk maps for avian influenza viruses occurrence in West Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissa Nonmon Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Annual Center of Excellence on Influenza Research and Response (CEIRR) network meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eprinomectin-resistant Haemonchus contortus in French dairy sheep farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grisez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICOPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated larval motility assays reveal links between eprinomectin treatment failure and drug resistance in Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Petermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guegnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grisez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56 (1), pp.187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13567-025-01622-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of eprinomectin-resistant isolates of Haemonchus contortus in 5 dairy sheep farms from the Pyrénées Atlantiques département in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Grisez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J F Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Cazajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 150 (4), pp.365-373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0031182023000069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving lupus low-disease activity and remission states under belimumab in refractory systemic lupus erythematosus: time and organ involvement matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Sbeih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pineton de Chambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Zahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 79 (11), pp.e148-e148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-215732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving lupus low-disease activity and remission states under belimumab in refractory systemic lupus erythematosus: time and organ involvement matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Sbeih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pineton de Chambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Zahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 79 (11), pp.e148-e148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-215732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion intégrée des strongyloses digestives dans une perspective de transition agroécologique des systèmes d’élevage de petits ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grisez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.16-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélection génétique pour la résistance au parasitisme en caprins (projet TEPACAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponthoreau Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.401-408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les strongyloses intestinales des petits ruminants au quotidien : comment est confronté le vétérinaire praticien à cette problématique, et quel suivi proposer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Autef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L ’analyse coprologique de mélange comme outil de détection de la multirésistance aux anthelminthiques des strongles gastro-intestinaux en ovins allaitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Richelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Greil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Valadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parasitisme : agir vite pour éviter l'impasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Fidelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larval motility assay using WMicrotracker™: a high throughput test to discriminate between resistance and susceptibility to anthelmintic drugs in nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blancfuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To what extent are field data vital for drawing up risk maps for avian influenza viruses propagation in West Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissa Nonmon Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Hastings Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd CEIRR annual network meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O75 | Pharmacodynamic and phenotypic evaluation of eprinomectin resistant Haemonchus isolates from French dairy sheep farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grisez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Veterinary Pharmacology and Toxicology (EAVPT), Jul 2023, Bruges, Belgium. pp.65-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.13241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to Eprinomectin in Haemonchus contortus : Diagnostic, Risk factors and Solutions for Dairy Sheep Farms in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Veterinary medicine and animal Health. Université de Toulouse, 2024. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024TLSEP106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04911046v1</w:t>
-              </w:r>
-[...1477 lines deleted...]
-                <w:t xml:space="preserve">hal-04181004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement professionnel de l’ergothérapeute et transfert de ses compétences envers le professeur des écoles pour l’inclusion scolaire des enfants atteints de troubles spécifiques des apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-04129603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence des Chlamydiales chez les rapaces de l'Oregon : identification d'une Rhabdochlamydia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine vétérinaire et santé animale. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-04542370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2549,51 +2674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guegnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grisez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01622-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jouffroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bordes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grisez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Sutra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cazajous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182023000069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Sbeih" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pineton de Chambrun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lhote" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Zahr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215732" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003446v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04911046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEP106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lioutaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988119v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourgois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Nonmon Sanogo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hayes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bordes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Devaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Achard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bordes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponthoreau Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Autef" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Richelme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Greil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#233;vot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Valadier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beudou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fidelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alberich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blancfuney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888714v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hastings Hayes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petterman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13241" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04129603v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04542370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lioutaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700611v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourgois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Nonmon Sanogo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hayes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bordes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grisez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Devaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Achard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guegnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01622-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jouffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bordes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grisez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Sutra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cazajous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182023000069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994489v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Sbeih" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pineton de Chambrun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lhote" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Zahr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215732" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bordes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponthoreau Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Autef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Richelme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Greil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#233;vot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Valadier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932163v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beudou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fidelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954533v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alberich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blancfuney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hastings Hayes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petterman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13241" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04911046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEP106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04129603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04542370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>