--- v1 (2026-05-07)
+++ v2 (2026-05-31)
@@ -598,51 +598,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1011,805 +1011,671 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-215732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994489v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-04003446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée des strongyloses digestives dans une perspective de transition agroécologique des systèmes d’élevage de petits ruminants</w:t>
+                <w:t xml:space="preserve">Sélection génétique pour la résistance au parasitisme en caprins (projet TEPACAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Petermann</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...27 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024010⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponthoreau Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.401-408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847521v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection génétique pour la résistance au parasitisme en caprins (projet TEPACAP)</w:t>
+                <w:t xml:space="preserve">Gestion intégrée des strongyloses digestives dans une perspective de transition agroécologique des systèmes d’élevage de petits ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grisez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.16-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Brosse</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04828763v1</w:t>
+                <w:t xml:space="preserve">hal-04847521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les strongyloses intestinales des petits ruminants au quotidien : comment est confronté le vétérinaire praticien à cette problématique, et quel suivi proposer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Petermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Autef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Autef</w:t>
+                <w:t xml:space="preserve">Michel Bouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bouy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L ’analyse coprologique de mélange comme outil de détection de la multirésistance aux anthelminthiques des strongles gastro-intestinaux en ovins allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Richelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Richelme</w:t>
+                <w:t xml:space="preserve">Sébastien Greil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Greil</w:t>
+                <w:t xml:space="preserve">Françoise Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Prévot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Valadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitisme : agir vite pour éviter l'impasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+                <w:t xml:space="preserve">Jean Beudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Beudou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Bordes</w:t>
+                <w:t xml:space="preserve">Julien Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Clément</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francis Fidelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1819,151 +1685,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval motility assay using WMicrotracker™: a high throughput test to discriminate between resistance and susceptibility to anthelmintic drugs in nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Alberich</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clara Blancfuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1973,51 +1839,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent are field data vital for drawing up risk maps for avian influenza viruses propagation in West Africa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2039,150 +1905,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandon Hastings Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd CEIRR annual network meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O75 | Pharmacodynamic and phenotypic evaluation of eprinomectin resistant Haemonchus isolates from French dairy sheep farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2191,70 +2057,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grisez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Veterinary Pharmacology and Toxicology (EAVPT), Jul 2023, Bruges, Belgium. pp.65-65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvp.13241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2264,100 +2130,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to Eprinomectin in Haemonchus contortus : Diagnostic, Risk factors and Solutions for Dairy Sheep Farms in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Veterinary medicine and animal Health. Université de Toulouse, 2024. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024TLSEP106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04911046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2367,167 +2233,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement professionnel de l’ergothérapeute et transfert de ses compétences envers le professeur des écoles pour l’inclusion scolaire des enfants atteints de troubles spécifiques des apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-04129603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence des Chlamydiales chez les rapaces de l'Oregon : identification d'une Rhabdochlamydia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine vétérinaire et santé animale. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-04542370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2674,51 +2540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lioutaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700611v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourgois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Nonmon Sanogo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hayes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bordes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grisez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Devaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Achard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guegnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01622-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jouffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bordes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grisez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Sutra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cazajous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182023000069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994489v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Sbeih" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pineton de Chambrun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lhote" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Zahr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215732" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bordes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponthoreau Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Autef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Richelme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Greil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#233;vot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Valadier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932163v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beudou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fidelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954533v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alberich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blancfuney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hastings Hayes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petterman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13241" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04911046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEP106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04129603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04542370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lioutaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700611v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourgois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Nonmon Sanogo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hayes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bordes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grisez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Devaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Achard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guegnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01622-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jouffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bordes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grisez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Sutra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cazajous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182023000069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994489v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Sbeih" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pineton de Chambrun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lhote" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Zahr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215732" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bordes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponthoreau Olivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847521v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031021v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Autef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Richelme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Greil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#233;vot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Valadier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beudou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fidelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alberich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blancfuney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hastings Hayes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petterman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13241" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04911046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEP106" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04129603v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04542370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>