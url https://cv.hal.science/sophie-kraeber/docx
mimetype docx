--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie KRAEBER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorante en Linguistique Anglaise</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunts à l’anglais et équivalents français dans un corpus de commentaires esportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13319-3.p.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinguaCity : un jeu vidéo pour l'apprentissage de l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joasha Boutault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Deféver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire FoReLLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Video Game for Foreign Languages and Cultures Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Videau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation ERASMUS+ Communikite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freiderikos Valetopoulos, Dec 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between collaboration and deception: an analysis of player interactions in streamed Among Us games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA 2023 - 20th Anniversary Congress Lyon Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The esports commentary of moments of action: what speaking style(s) in League of Legends?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALA Conference 2022 : Style and Sense(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des interactions au sein de groupes temporaires en partie classée dans League of Legends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LudoLing : liens entre langue(s) et jeu(x)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English borrowed words in French gamer discourse: how do they function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI LexESP Seminar: The Language of Tourism, Sports and Outdoor Leisure Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication in improvised teams in League of Legends solo-queue games: teamplay or aggressive behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference 2021 (ERNC21): Esports Health &amp; Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de savoirs dans les streams pédagogiques de League of Legends : le cas des énoncés évaluatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICODOC 2021 : Le savoir au prisme du langage. Acquisition, transmission, manifestations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre « c’est chiant » et « nice ça les gars » : quelles stratégies intersubjectives dans la communication des joueurs au sein d’une équipe de sport électronique en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 'Stratégies Intersubjectives en Discours et Négociation du Sens'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude linguistique des discours vidéoludique et esportif : pourquoi, comment ? L’exemple du lexique de League of Legends.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un chercheur sachant jouer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de subjectivité dans la série de vidéos officielles « Service après Gank » du jeu vidéo-sport League of Legends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le DIscours en Situation PROfessionnelle : énonciation individuelle et perception collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologie en contexte vidéoludique : le cas de 'League of Legends' et de son commentaire e-sportif en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lexique et Frontières de Genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et pronoms en discours oral : emphase, interlocution, syntaxe et cohérence / cohésion discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Nita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude ‘Lexique et frontières de genres’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersubjective strategies in a corpus of French esports team communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Pennec; Sarah Bourse; Pauline Poincheval-Levillain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies intersubjectives en discours et négociation du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-180, 2025, Rivages linguistiques, 978-2-7535-9837-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05322298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologie lexicale dans un corpus de commentaires de sport électronique : le cas de ward dans le lexique du jeu vidéo League of Legends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.429-, 2023, 978-2-35311-150-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique & commentaire e-sportif : le cas de League of Legends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers (France). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the prominence of function words in political speech: pronoun prominence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Poitiers (France). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie KRAEBER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorante en Linguistique Anglaise</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunts à l’anglais et équivalents français dans un corpus de commentaires esportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13319-3.p.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinguaCity : un jeu vidéo pour l'apprentissage de l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joasha Boutault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Deféver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire FoReLLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Video Game for Foreign Languages and Cultures Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Videau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation ERASMUS+ Communikite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freiderikos Valetopoulos, Dec 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between collaboration and deception: an analysis of player interactions in streamed Among Us games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA 2023 - 20th Anniversary Congress Lyon Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The esports commentary of moments of action: what speaking style(s) in League of Legends?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALA Conference 2022 : Style and Sense(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des interactions au sein de groupes temporaires en partie classée dans League of Legends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LudoLing : liens entre langue(s) et jeu(x)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English borrowed words in French gamer discourse: how do they function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI LexESP Seminar: The Language of Tourism, Sports and Outdoor Leisure Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication in improvised teams in League of Legends solo-queue games: teamplay or aggressive behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference 2021 (ERNC21): Esports Health &amp; Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre « c’est chiant » et « nice ça les gars » : quelles stratégies intersubjectives dans la communication des joueurs au sein d’une équipe de sport électronique en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 'Stratégies Intersubjectives en Discours et Négociation du Sens'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de savoirs dans les streams pédagogiques de League of Legends : le cas des énoncés évaluatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICODOC 2021 : Le savoir au prisme du langage. Acquisition, transmission, manifestations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude linguistique des discours vidéoludique et esportif : pourquoi, comment ? L’exemple du lexique de League of Legends.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un chercheur sachant jouer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de subjectivité dans la série de vidéos officielles « Service après Gank » du jeu vidéo-sport League of Legends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le DIscours en Situation PROfessionnelle : énonciation individuelle et perception collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologie en contexte vidéoludique : le cas de 'League of Legends' et de son commentaire e-sportif en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lexique et Frontières de Genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et pronoms en discours oral : emphase, interlocution, syntaxe et cohérence / cohésion discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Nita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude ‘Lexique et frontières de genres’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersubjective strategies in a corpus of French esports team communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Pennec; Sarah Bourse; Pauline Poincheval-Levillain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies intersubjectives en discours et négociation du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-180, 2025, Rivages linguistiques, 978-2-7535-9837-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05322298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologie lexicale dans un corpus de commentaires de sport électronique : le cas de ward dans le lexique du jeu vidéo League of Legends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.429-, 2023, 978-2-35311-150-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique & commentaire e-sportif : le cas de League of Legends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers (France). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the prominence of function words in political speech: pronoun prominence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Poitiers (France). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kraeber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13319-3.p.0121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joasha Boutault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Brunet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Def&#233;ver" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Videau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718230v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nita" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/10167/strategies-intersubjectives-en-discours-et-negociation-du-sens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kraeber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13319-3.p.0121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joasha Boutault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Brunet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Def&#233;ver" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Videau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718230v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277456v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nita" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/10167/strategies-intersubjectives-en-discours-et-negociation-du-sens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>