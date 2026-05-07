--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie KRAEBER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorante en Linguistique Anglaise</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunts à l’anglais et équivalents français dans un corpus de commentaires esportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13319-3.p.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinguaCity : un jeu vidéo pour l'apprentissage de l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joasha Boutault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Deféver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire FoReLLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Video Game for Foreign Languages and Cultures Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Videau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation ERASMUS+ Communikite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freiderikos Valetopoulos, Dec 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between collaboration and deception: an analysis of player interactions in streamed Among Us games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA 2023 - 20th Anniversary Congress Lyon Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The esports commentary of moments of action: what speaking style(s) in League of Legends?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALA Conference 2022 : Style and Sense(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des interactions au sein de groupes temporaires en partie classée dans League of Legends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LudoLing : liens entre langue(s) et jeu(x)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English borrowed words in French gamer discourse: how do they function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI LexESP Seminar: The Language of Tourism, Sports and Outdoor Leisure Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication in improvised teams in League of Legends solo-queue games: teamplay or aggressive behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference 2021 (ERNC21): Esports Health &amp; Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre « c’est chiant » et « nice ça les gars » : quelles stratégies intersubjectives dans la communication des joueurs au sein d’une équipe de sport électronique en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 'Stratégies Intersubjectives en Discours et Négociation du Sens'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de savoirs dans les streams pédagogiques de League of Legends : le cas des énoncés évaluatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICODOC 2021 : Le savoir au prisme du langage. Acquisition, transmission, manifestations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude linguistique des discours vidéoludique et esportif : pourquoi, comment ? L’exemple du lexique de League of Legends.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un chercheur sachant jouer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de subjectivité dans la série de vidéos officielles « Service après Gank » du jeu vidéo-sport League of Legends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le DIscours en Situation PROfessionnelle : énonciation individuelle et perception collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologie en contexte vidéoludique : le cas de 'League of Legends' et de son commentaire e-sportif en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lexique et Frontières de Genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et pronoms en discours oral : emphase, interlocution, syntaxe et cohérence / cohésion discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Nita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude ‘Lexique et frontières de genres’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersubjective strategies in a corpus of French esports team communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Pennec; Sarah Bourse; Pauline Poincheval-Levillain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies intersubjectives en discours et négociation du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-180, 2025, Rivages linguistiques, 978-2-7535-9837-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05322298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologie lexicale dans un corpus de commentaires de sport électronique : le cas de ward dans le lexique du jeu vidéo League of Legends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.429-, 2023, 978-2-35311-150-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique & commentaire e-sportif : le cas de League of Legends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers (France). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the prominence of function words in political speech: pronoun prominence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Poitiers (France). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie KRAEBER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorante en Linguistique Anglaise</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunts à l’anglais et équivalents français dans un corpus de commentaires esportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13319-3.p.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinguaCity : un jeu vidéo pour l'apprentissage de l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joasha Boutault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Deféver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire FoReLLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Video Game for Foreign Languages and Cultures Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Videau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation ERASMUS+ Communikite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freiderikos Valetopoulos, Dec 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between collaboration and deception: an analysis of player interactions in streamed Among Us games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA 2023 - 20th Anniversary Congress Lyon Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The esports commentary of moments of action: what speaking style(s) in League of Legends?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALA Conference 2022 : Style and Sense(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des interactions au sein de groupes temporaires en partie classée dans League of Legends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LudoLing : liens entre langue(s) et jeu(x)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication in improvised teams in League of Legends solo-queue games: teamplay or aggressive behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference 2021 (ERNC21): Esports Health &amp; Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English borrowed words in French gamer discourse: how do they function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI LexESP Seminar: The Language of Tourism, Sports and Outdoor Leisure Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre « c’est chiant » et « nice ça les gars » : quelles stratégies intersubjectives dans la communication des joueurs au sein d’une équipe de sport électronique en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 'Stratégies Intersubjectives en Discours et Négociation du Sens'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de savoirs dans les streams pédagogiques de League of Legends : le cas des énoncés évaluatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICODOC 2021 : Le savoir au prisme du langage. Acquisition, transmission, manifestations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude linguistique des discours vidéoludique et esportif : pourquoi, comment ? L’exemple du lexique de League of Legends.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un chercheur sachant jouer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de subjectivité dans la série de vidéos officielles « Service après Gank » du jeu vidéo-sport League of Legends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le DIscours en Situation PROfessionnelle : énonciation individuelle et perception collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologie en contexte vidéoludique : le cas de 'League of Legends' et de son commentaire e-sportif en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lexique et Frontières de Genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et pronoms en discours oral : emphase, interlocution, syntaxe et cohérence / cohésion discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Nita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude ‘Lexique et frontières de genres’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersubjective strategies in a corpus of French esports team communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Pennec; Sarah Bourse; Pauline Poincheval-Levillain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies intersubjectives en discours et négociation du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-180, 2025, Rivages linguistiques, 978-2-7535-9837-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05322298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologie lexicale dans un corpus de commentaires de sport électronique : le cas de ward dans le lexique du jeu vidéo League of Legends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.429-, 2023, 978-2-35311-150-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique & commentaire e-sportif : le cas de League of Legends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers (France). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the prominence of function words in political speech: pronoun prominence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kraeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Poitiers (France). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kraeber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13319-3.p.0121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joasha Boutault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Brunet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Def&#233;ver" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Videau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718230v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277456v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nita" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/10167/strategies-intersubjectives-en-discours-et-negociation-du-sens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kraeber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13319-3.p.0121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joasha Boutault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Brunet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Def&#233;ver" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Videau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718230v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277456v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nita" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/10167/strategies-intersubjectives-en-discours-et-negociation-du-sens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>