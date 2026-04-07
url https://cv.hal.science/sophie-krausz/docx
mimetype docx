--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -215,106 +215,192 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin des royaumes hallstattiens au Ve siècle av. J.-C. : effondrement économique ou révolution politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Costamagno, Anna Baudry, Claire Delhon, Catherine Dupont, Olivier Dutour, Nejma Goutas, Isabelle Kerouanton, Jacques Pelegrin et Réjane Roure. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les effondrements et les ruptures : approches historiques, archéologiques et épistémologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, Actes des congrès nationaux des sociétés historiques et scientifiques, 978-2-7355-0986-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, Actes des congrès nationaux des sociétés historiques et scientifiques, 978-2-7355-0986-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15rlq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA NAISSANCE CHAOTIQUE DE L’ÉTAT DANS LES SOCIÉTÉS DE L’EUROPE CONTINENTALE AU IER MILLÉNAIRE A.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Villaeys Le Galic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoir(s) dans les sociétés sans écriture. En Égypte et ailleurs, dialogues sur les formes du pouvoir. Actes des journées d’étude « Pouvoir(s) dans les sociétés sans écriture », Sorbonne Université, Paris, 25-26 octobre 2023, NeHet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, pp.51-70, 2025, NEHET</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État contre la guerre. L’invention de l’armée permanente en Gaule à l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -326,2210 +412,2137 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre et son cortège. Réflexions sur les conflits et leur impact sur les cultures des âges du fer. Actes du 47</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Lausanne, 18-20 mai 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afeaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-92, 2025, Collection Afeaf (7), 978-2-9567407-6-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’on me donne un point d’appui et j’ébranlerai la Terre. À la recherche des savants celtes oubliés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mines et métallurgies anciennes. Mélanges en l'honneur de Béatrice Cauuet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DANA (9), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-144, 2023, DAN@, 978-2-35613-537-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius Éditions</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04265272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oppida, un programme de militarisation de la société celtique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guichard V. dir. Continuités et discontinuités à la fin du IIe siècle avant notre ère dans l’espace celtique et à sa périphérie, Glux-en-Glenne (coll. Bibracte, 32)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibracte, pp.331 342, 2023, Bibracte, 978-2-490601-13-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Haselgrove, Sophie Krausz: North-west Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Haselgrove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colin Haselgrove (ed.), Katharina Rebay-Salisbury (ed.), Peter S. Wells (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of the European Iron Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford Academic, 2022, Oxford Handbooks, 9780191756931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KRAUSZ S. — The Gauls against the State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morrison. W. (ed.) Challenging preconceptions: essays in honour of Professor John Collis. Oxford: Archaeopress, 41-48.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">North-West Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Haselgrove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of the European Iron Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Oxford University Press, pp.67-144, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199696826.013.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199696826.013.30⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04724909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dernier rempart des Bituriges. La poliorcétique à la fin de l’âge du Fer à Châteaumeillant (Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-76, 2021, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le complexe princier de Bourges : nouvelles perspectives sur la chronologie et le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vix et le phénomène princier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Éditions, pp.77-94, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/DANA5.9782356133823.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la guerre et dans la paix : le rôle des fortifications gauloises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roure R., Dusseaux D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaulois ? Gaulois ! Comment l'archéologie perçoit les identités celtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.177-178, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KRAUSZ S. et COULON G. — Le véhicule gallo-romain de Châteaumeillant (Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raux S. (dir.) Les modes de transport dans l’Antiquité et au Moyen Âge. Mobiliers d’équipement et d’entretien des véhicules terrestres, fluviaux et maritimes, Actes des Rencontres internationales Instrumentum, Arles, 14-16 juin 2017, 51-62.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les remparts de l’âge du Fer ont-ils été construits pour la guerre ou pour la paix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.123-136, 2021, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KRAUSZ S. — Le dernier rempart des Bituriges. La poliorcétique à la fin de l’âge du Fer à Châteaumeillant (Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vix et le phénomène princier</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NECTOUX E., KURZAJ M.-C., GRUAT P., FÉLIU C., DELRIEU F. dir. Espaces fortifiés à l’âge du Fer en Europe, (actes 43e coll. int. AFEAF, Le Puy-en-Velay, 30 mai-1er juin 2019), AFEAF no 3, Paris, p. 63 76.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dans la guerre et dans la paix : le rôle des fortifications gauloises</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. KRAUSZ S. Les remparts de l’âge du Fer ont-ils été construits pour la guerre ou pour la paix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NECTOUX E., KURZAJ M.-C., GRUAT P., FÉLIU C., DELRIEU F. dir. Espaces fortifiés à l’âge du Fer en Europe, (actes 43e coll. int. AFEAF, Le Puy-en-Velay, 30mai-1er juin 2019), AFEAF no 3, Paris, p. 123 136.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dépôt rituel au fond du puits 512 de l'oppidum de Châteaumeillant (Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roure R., Dusseaux D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaulois ? Gaulois ! Comment l'archéologie perçoit les identités celtiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck, pp.177-178, 2021</w:t>
+              <w:t xml:space="preserve">, Snoeck, pp.42, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...292 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle politique des Bituriges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Pierrevelcin; Jan Kysela; Stephan Fichlt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unité et diversité du monde celtique. Actes du 42e colloque international de l’Association française pour l’étude de l’âge du Fer (Prague, 10-13 mai 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.285-300, 2020, 978-2-9567407-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03262163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Caesar’s assault ramp at the oppidum of Avaricum in 52 BC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tanja Romankiewicz; Manuel Fernández-Götz; Gary Lock; Olivier Buchsenschütz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enclosing space, opening new ground : Iron age studies from Scotland to mainland Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxbow Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-31, 2019, 978-1-78925-201-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Age Fortifications in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gary Lock; Ian Ralston. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hillforts: Britain, Ireland and the Nearer Continent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress Publishing Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-187, 2019, 978-1-78969-226-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomérations de plaine et oppida des Bituriges, Carnutes et Turons (IIIe-Ier s. av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fichtl S., Barral P., Pierrevelcin G., Schönfelder M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agglomérations ouvertes de l’Europe celtique (IIIe-Ier s. av. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Mémoires d’Archéologie du Grand Est, pp.135-148, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauls under siege: defending against Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrew P. Fitzpatrick; Colin Haselgrove. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Julius Caesar’s Battle for Gaul: new archaeological perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxbow Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-178, 2019, 978-1-78925-050-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le locus consecratus des Carnutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eneko HIRIART; Julia GENECHESI; Veronica CICOLANI; Stéphane MARTIN; Sylvia NIETO-PELLETIER; Fabienne OLMER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monnaies et archéologie en Europe celtique. Mélanges en l’honneur de Katherine Gruel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, Bibracte Centre archéologique européen, pp.281-285, 2018, Bibracte, 9782909668970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de la fortification celtique : architecture et ingénierie des systèmes défensifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Villard-Le Tiec; Yves Menez; Patrick Maguer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures de l’âge du Fer en Europe occidentale et centrale. Actes du 40e colloque international de l’Association française pour l’étude de l’âge du Fer (Rennes, 4-7 mai 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-255, 2018, Archéologie &amp; Culture, 978-2-7535-7442-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02447508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise, une capitale au cœur de la Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-M. Laruaz </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambacia, la gauloise, 100 objets racontent la ville antique d'Amboise (Indre-et-Loire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARCHEA éditions, pp.136, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01686682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Châteaumeillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cribellier, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.83-92, 2016, 63è supplément à la RACF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie et défense des oppida celtiques : les remparts de guerre des Bituriges Cubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buchsenschutz, Olivier and Dutour, Olivier and Mordant, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la violence et de la guerre dans les sociétés pré et protohistoriques, Congrès National du CTHS, Perpignan mai 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-207, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Krausz, Sophie. </w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mot des éditeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Beith Mc Laren Ralston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dechezleprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krausz, Sophie et Colin, Anne et Gruel, Katherine et Ralston, Ian et Dechezleprêtre, Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Europe, Mélanges offerts à Olivier Buchsenschutz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 32, Ausonius Editions, pp.73-90, 2013, Mémoires</w:t>
+              <w:t xml:space="preserve">, 32, Ausonius Editions, pp.13-18, 2013, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">Krausz, Sophie et Colin, Anne et Gruel, Katherine et Ralston, Ian et Dechezleprêtre, Thierry. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levroux…ou la véritable histoire d’une aventure archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krausz, Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Europe, Mélanges offerts à Olivier Buchsenschutz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 32, Ausonius Editions, pp.13-18, 2013, Mémoires</w:t>
+              <w:t xml:space="preserve">, 32, Ausonius Editions, pp.73-90, 2013, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les statues assises d'Argentomagus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2549,142 +2562,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Krausz, Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du Fer en Europe. Mélanges offerts à Olivier Buchsenschutz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, Ausonius Editions, pp.521-534, 2013, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivoirier (de la rue Bonaparte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Petit Guillaumet illustré, ouvrage collectif et convivial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.130-131, 2013, Bibracte hors collection</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du complexe princier a l'oppidum : les modèles du Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2700,73 +2713,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Frage der Protourbanisation in der Eisenzeit, Colloque AFEAF d'Aschaffenburg, Allemagne, Année 2008,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-192, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du complexe princier à l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; : les modèles du Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2776,268 +2789,268 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Susanne Sievers; Martin Schönfelder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question de la proto-urbanisation à l'âge du Fer. Actes du 34e colloque international de l'Association française pour l'étude de l'âge du Fer (Aschaffenburg, 13-16 mai 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kolloquien zur Vor- und Frühgeschichte Band (16), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr. Rudolf Habelt GmbH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dr. Rudolf Habelt GmbH</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01537327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et chronologie des remparts celtiques du Berry et du Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ralston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephan Fichtl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Murus celticus. Architecture et fonctions des remparts de l'âge du Fer, Actes de la table ronde organisée par l'UMR 7044 de Strasbourg, l'UMR 6173-CITERES de Tours et Bibracte, à Glux-en-Glenne les 11 et 12 octobre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibracte (19), Centre archéologique européen du Mont Beuvray, pp.297-313, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire : entre archéologie préventive et archéologie programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Buchsenschutz; Marie-Bernadette Chardenoux; Sophie Krausz; Michel Vaginay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe colloque de l’Association française pour l’étude de l’âge du Fer (Bourges, 1er-4 mai 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément à la Revue archéologique du Centre de la France (35), FERACF, pp.13-17, 2009, 978-2-913272-20-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03978251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le siège d’&amp;lt;i&amp;gt;Avaricum&amp;lt;/i&amp;gt; en 52 avant J.-C. ou comment les Gaulois se sont défendus contre les Romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3057,890 +3070,890 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Buchsenschutz; Marie-Bernadette Chardenoux; Sophie Krausz; Michel Vaginay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe colloque de l’Association française pour l’étude de l’âge du Fer (Bourges, 1er-4 mai 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément à la Revue archéologique du Centre de la France (35), FERACF, pp.145-155, 2009, Supplément à la Revue archéologique du Centre de la France ISSN 1159-7151; 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Châteaumeillant-&amp;lt;i&amp;gt;Mediolanum&amp;lt;/i&amp;gt; (Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Buchsenschutz; Marie-Bernadette Chardenoux; Sophie Krausz; Michel Vaginay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe colloque de l’Association française pour l’étude de l’âge du Fer (Bourges, 1er-4 mai 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément à la Revue archéologique du Centre de la France (35), FERACF, pp.19-37, 2009, 978-2-913272-20-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03978270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gourvest (1933-1984) : de la Provence au Berry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KRAUSZ S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'âge du Fer dans la boucle de la Loire : catalogue des expositions présentées par les musées de Saint-Amand-Montrond, Bourges et Châteaumeillant (Cher).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tours, ARCHEA Éditions, p. 17-18, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitats et territoires à l'âge du Fer en Berry : des complexes princiers aux oppida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KRAUSZ S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'âge du Fer dans la boucle de la Loire : catalogue des expositions présentées par les musées de Saint-Amand-Montrond, Bourges et Châteaumeillant (Cher).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tours, ARCHEA Éditions., p. 29-32, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Châteaumeillant-Mediolanum, 150 ans de recherches archéologiques sur un oppidum des Bituriges Cubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FICHTL S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Celtes et la Loire : Bourges, Orléans, Tours.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dijon : SFBD Archeologia, p. 50-55, 2008, Les Dossiers d'archéologie, 326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oppida, premières villes des Bituriges Cubes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FICHTL S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Celtes et la Loire : Bourges, Orléans, Tours.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dijon : SFBD Archeologia, p. 38-43, 2008, Les Dossiers d'archéologie, 326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sculpture celtique en pierre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du Fer dans la boucle de la Loire : catalogue des expositions présentées par les musées de Saint-Amand-Montrond, Bourges et Châteaumeillant (Cher).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tours, ARCHEA Éditions, p. 95-102, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décors et parures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Krausz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du fer dans la boucle de la Loire : catalogue des expositions présentées par les musées de Saint-Amand-Montrond, Bourges et Châteaumeillant (Cher) du 14 avril au 29 septembre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tours : Archéa, pp.65-78, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">KRAUSZ S. </w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site des Vaux à Moulins-sur-Céphons (Indre) : aspects préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agogué, O. et Leroy, D. et Verjux, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'âge du Fer dans la boucle de la Loire : catalogue des expositions présentées par les musées de Saint-Amand-Montrond, Bourges et Châteaumeillant (Cher).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tours, ARCHEA Éditions, p. 17-18, 2008</w:t>
+              <w:t xml:space="preserve">Camps, enceintes et structures d'habitat néolithiques en France septentrionale, 24e colloque interrégional sur le Néolithique, Orléans, 19-21 novembre 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-256, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statue de Levroux (« héros » ou « divinité »)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand, I. et Maguer, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De pierre et de terre : les Gaulois entre Loire et Dordogne, catalogue d’exposition, Chauvigny APC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-180, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’oppidum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthélémy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dumasy, F. et Paillet, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argentomagus : nouveau regard sur la ville antique : exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée archéologique d’Argentomagus, pp.31-36, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émissions militaires romaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3960,477 +3973,477 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit, S. et Gruel, K. et Lecuyot, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie à l’École normale supérieure : ouvrage dédié à Christian Peyre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 8546 (Archéologies d’Orient et d’Occident), 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levroux et le modèle de la genèse des &amp;lt;i&amp;gt;oppida&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Collis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society and settlement in Iron Age Europe. Actes du XVIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Winchester, avril 1994)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sheffield Academic Press, pp.292-298, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse spatiale des ossements animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buchsenschutz, O et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le village celtique des Arènes à Levroux : synthèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEL, FERACF, pp.173-296, 2000, Levroux</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villages ouverts en Gaule centrale aux IIe et Ier siècles av. J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ralph Collis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guichard, V. et Sievers, S. et Urban, O. H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les processus d’urbanisation à l’Âge du Fer = Eisenzeitliche Urbanisationsprozesse : colloque, Glux-en-Glenne, 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre archéologique européen du Mont Beuvray, pp.73-82, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Buchsenschutz, O et al. </w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exploitation des matières animales : objets et déchets artisanaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buchsenschutz, Olivier et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le village celtique des Arènes à Levroux : synthèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ADEL, FERACF, pp.173-296, 2000, Levroux</w:t>
+              <w:t xml:space="preserve">, ADEL, FERACF, pp.131-140, 2000, Levroux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villedieu-sur-Indre (36)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cribellier, Christian et Bellet, M.-E et Krausz, Sophie et Ferdière, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol.1, FERACF, pp.117-120, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands bâtiments de Moulins-sur-Céphons « Les Vaux » (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4450,73 +4463,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agogué, Olivier et Leroy, Damien et Verjux, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premiers paysans en région Centre (5000-2000 av. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association régionale pour l'étude du patrimoine du Centre, pp.68-69, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chézelles (36)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4536,662 +4549,662 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cribellier, Christian et Bellet, M.-E. et Ferdière, A. et Krausz, Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol.1, FERACF, pp.97-99, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levroux (36)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cribellier, Christian et Bellet, M.-E. et Krausz, Sophie et Ferdière, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol.1, FERACF, pp.105-110, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude de la structuration interne des habitats par l’analyse spatiale : aspects méthodologiques et résultats sur le site celtique de Levroux (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces physiques, espaces sociaux dans l’analyse interne des sites du Néolithique à l’Âge du Fer : colloque « L’analyse spatiale des sites du Néolithique à l’Âge du Fer » : 119e congrès national des sociétés historiques et scientifiques, Amiens, 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 119, Comité des travaux historiques et scientifiques, pp.145-157, 1997, Section de pré- et protohistoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rempart du plateau des Mersans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argentomagus : du site gaulois à la ville gallo-romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Errance, pp.40, 1996, Hauts lieux de l'histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le matériel osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Menez, Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une ferme de l'Armorique gauloise : Le Boisanne à Plouër-sur-Rance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éd. de la Maison des sciences de l’homme, pp.145-154, 1996, Documents d'archéologie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de l’os et de la corne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée des antiquités nationales (Saint-Germain-en-Laye, Yvelines). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vercingétorix et Alésia : exposition, Saint-Germain-en-Laye, Musée des antiquités nationales, 29 mars-18 juillet 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réunion des musées nationaux, pp.56-58, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le village celtique des Arènes à Levroux (Indre) : état des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Vuaillat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Berry et le Limousin à l’Âge du Fer. Artisanat du bois et des matières organiques. Actes du XIIIe colloque de l’Association française pour l’étude de l’âge du Fer (Guéret, 4-7 mai 1989)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la recherche archéologique en Limousin, pp.245-252, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux fosses mérovingiennes d’habitat avec traces d'artisanat à Florange (Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Xe journées internationales d'archéologie mérovingienne, Metz, 1988</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éd. Pierron, pp.125-131, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faune [du Verbe Incarné]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goudineau, C. et Mandy, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux origines de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Circonscription des antiquités historiques Rhône-Alpes, pp.44-50, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5201,6889 +5214,6889 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système défensif de Bibracte : les Grandes Portes, in Fochesato A., Guichard, V., Rapport intermédiaire 2022 du programme de recherche archéologique 2022-2025 sur le mont Beuvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Filet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Glux-en-Glenne, Bibracte - Centre archéologique européen. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Filet</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Glux-en-Glenne, Bibracte - Centre archéologique européen. 2023</w:t>
+                <w:t xml:space="preserve">hal-04372335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KRAUSZ S., MILLEREUX C. 2020 — Les Grandes Portes. Le système défensif de l’oppidum de Bibracte : sondage dans le rempart interne In Vincent Guichard. Rapport annuel 2021 du programme pluriannuel de recherche 2017-2021 sur le Mont-Beuvray. [Rapport de recherche], Bibracte EPCC. 2022, ⟨halshs-03662081⟩, 279-285.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Millereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] EPCC Bibracte. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03817605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KRAUSZ S., MILLEREUX C. 2020 — Le système défensif de l'oppidum de Bibracte : le secteur des Grandes Portes, in Guichard V. dir. Programme quadriennal de recherche 2017-20230 sur le Mont Beuvray, rapport annuel 2020, Synthèse, p.227-247.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Millereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] EPCC Bibracte. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Bibracte EPCC. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’oppidum de Châteaumeillant (Cher) Mediolanum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Millereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Bibracte EPCC. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture; SRA Orléans. 2017, pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01686661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oppidum de Châteaumeillant (Cher). Mediolanum 2016. Rapport Final d'Opération de Fouille programmée annuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817592v1</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Millereux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture; SRA Orléans. 2017, pp.163</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Culture, SRA Centre Val-de-Loire. Orléans. 2016, 130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05192009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoroute A85. Section M3 Saint-Romain-sur-Cher - Esvres. Une occupation rurale de La Tène à Sublaines (Indre-et-Loire), Site 51. Notice intermédiaire de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frénée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2004, 1 vol.25 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoroute A85. Section M3 Saint-Romain-sur-Cher - Esvres. Une occupation rurale de La Tène et gallo-romaine à Sublaines (Indre-et-Loire), Site 51. Notice intermédiaire de diagnostic complémentaire archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2004, 1 vol. (25 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Prospection pédestre sur le tracé de l'autoroute A85. Theillay - Pruniers-en-Sologne (Loir et Cher). Document final de synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AFAN. 1997, 1 vol. (592 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ossements du terrain « Lacotte » dans le village des Arènes. In : Recherche sur la naissance de l'urbanisation au 1er siècle avant J.-C. dans le centre de la France d'après les nouvelles données archéologiques : rapport de contrat DGRST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; CRA; URA 33. 1984, pp.82-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KRAUSZ S.— Les remparts de l'oppidum de Châteaumeillant, Dossiers d'Archéologie n° 410, 56-59.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vix (Côte-d’Or), La Navette : découverte exceptionnelle d’une fortification hallstattienne rive droite de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Millereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of organic residues from Châteaumeillant oppidum (France) by GC-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitomi Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Olmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vieillescazes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2021.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une cave à amphores, une statue en pierre et une tête coupée de la fin de l’âge du Fer à Châteaumeillant (Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Millereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Olmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.1-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450827v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KRAUSZ S. — La rampe d’assaut de César devant l’oppidum d’Avaricum en 52 a.C., HIMA, 9, 247-260.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’Histoire Militaire Antique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gaulois contre l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études celtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.7-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Grandes Portes : un nouveau programme de recherche sur les remparts de Bibracte (Mont-Beuvray, Nièvre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Millereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gelu Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Mustata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.65-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2020.1238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fortifications celtiques de l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; biturige de Châteaumeillant-&amp;lt;i&amp;gt;Mediolanum&amp;lt;/i&amp;gt; (Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Millereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.71-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2019.1211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447740v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hercule, le lion et le cheval : les bronzes romains du puits 269 de Châteaumeillant/&amp;lt;i&amp;gt;Mediolanum&amp;lt;/i&amp;gt; (Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (2), pp.301-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En 52 avant J.-C., les Bituriges face à César : l’énigme de Noviodunum et de Gorgobina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études celtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XLI, pp.7-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecelt.2015.2447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une statue gallo-romaine de personnage assis en tailleur à Neuillay-les-Bois (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'archéologie et d'Histoire du Berry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201, pp.3-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaumeillant : les trésors du fond du puits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 513, pp.14-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des prospections géophysiques et pédestres sur l’oppidum celtibère de Valdeherrera (Calatayud, Aragon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathé Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Druez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2012.966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une statue assise gallo-romaine de tradition celtique à Meillant (Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ciudad celtiberica de Valdeherrera (Calatayud, Zaragoza). Prospecciones geofisicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Saenz Preciado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salduie : Estudios de prehistoria y arqueología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.419-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ciudad celtiberica de Valdeherrera (Calatayud, Zaragoza). Prospecciones geofisicas, Salduie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Antonio Martin Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carlos Saenz Preciado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios de Prehistoria y arquaologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.419-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sculpture celtique anthropomorphe à Châteaumeillant (Cher) : découverte récente d’une main en grès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets rares, objets d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 326 (mars-avril), pp.84-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00657356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des fortifications celtiques ou comment les Gaulois se sont-ils défendus contre les Romains ? Mesa-ronda sobre la guerra, Ausonius-Casa Velasquez de Madrid avril 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salduie : Estudios de prehistoria y arqueología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.217-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaumeillant-&amp;lt;i&amp;gt;Mediolanum&amp;lt;/i&amp;gt; (Cher) : un nouveau programme de fouilles sur l’habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Germinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Marion Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.29-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaumeillant-Mediolanum : oppidum de frontière et carrefour au sud de la cité des Bituriges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'archéologie et d'Histoire du Berry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 172, p. 33-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La topographie et les fortifications celtiques de l'oppidum biturige de Châteaumeillant-Mediolanum (Cher).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45-46, p. 53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaumeillant-&amp;lt;i&amp;gt;Mediolanum&amp;lt;/i&amp;gt;, un &amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; biturige : nouvelles données sur la chronologie de l’habitat et de la fortification de type Fécamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.21-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches archéologiques sur l’autoroute A85 : le contournement de Langeais (37)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Covalences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 49, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches archéologiques sur un tracé autoroutier : l’exemple de l'A85 en Sologne entre Theillay et Saint-Romain-sur-Cher (41)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Covalences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 48, pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les remparts de Bibracte, recherches récentes sur la Porte du Rebout et le tracé des fortifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.265-267 (vol.39)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, t.38, pp.183-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un habitat rural du haut Moyen-Âge à Déols (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38, pp.169-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05191863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un murus gallicus à Saint-Marcel (Indre) : nouvelle approche de l'oppidum biturige d'Argentomagus dans le contexte européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 37, pp.81-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/racf.1998.2789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte d’un &amp;lt;i&amp;gt;murus gallicus&amp;lt;/i&amp;gt; à &amp;lt;i&amp;gt;Argentomagus&amp;lt;/i&amp;gt;-Saint-Marcel (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16, pp.10-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un site d’habitat de la culture d’Artenac à Moulins-sur-Céphons (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 92 (3), pp.346-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.1995.10035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village celtique des Arènes à Levroux. La fouille du terrain Charbonnier : 1992-1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 12, pp.47-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthode pour l'étude de l'organisation interne des sites d'habitat : l'analyse spatiale des ossements animaux : l'exemple de Levroux (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 32, pp.57-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/racf.1993.2685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772729v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exploitation artisanale de la corne de bovidés à l'époque gauloise : le témoignage des chevilles osseuses de corne de Levroux (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 32, pp.41-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/racf.1992.2666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Hôpital Sainte-Croix à Lyon : un quatrième fossé...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 47, pp.79-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1990.3154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faune de l’hôpital Sainte-Croix à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, L’Hôpital Sainte-Croix à Lyon : un quatrième fossé.., 47, pp.97-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1990.3153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fouille du terrain Gagneron à Levroux (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 7, pp.12-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une statue de pierre anthropomorphe à Levroux (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 28 (1), pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/racf.1989.2580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux fosses mérovingiennes d’habitat à Florange (Moselle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de liaison de l'Association française d'archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 12, pp.83-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site du Verbe Incarné à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 6, pp.40-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un réseau de fossés défensifs aux origines de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">hal-01772926v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 45, pp.49-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1987.2879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une statue de pierre anthropomorphe à Levroux (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 34, pp.36-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte d’une statuette anthropomorphe à Levroux (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 25 (1), pp.82-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/racf.1986.2464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte récente d’une statue celtique à Levroux (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 4, pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse spatiale des ossements animaux sur le village des Arènes de Levroux (Indre) : présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 3, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ossements animaux du cimetière de La Tène ancienne de Chassemy (Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 3, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéozoologie du site des Arènes à Levroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Turquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 2, pp.27-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agglomérations dans le monde celtique et ses marges. Nouvelles approches et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eneko Hiriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Goláňová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ausonius Éditions, 1, 2022, collection NEMESIS, Sophie Krausz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trésor de Châteaumeillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archea, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des premières communautés paysannes à la naissance de l’Etat dans le Centre de la France, 5000-50 a.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ausonius Editions, 86, 2016, Scipta Antiqua</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Archea, 2016</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge du Fer en Europe. Mélanges offerts à Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Ralston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dechezleprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius Editions, pp.680, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L' âge du fer en Europe : Mélanges offerts à Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ian Ralston</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Beith Mc Laren Ralston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dechezleprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ausonius Editions, pp.680, 2013</w:t>
+              <w:t xml:space="preserve">Bordeaux : Ausonius, pp.688, 2013, 978-2-35613-078-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Krausz</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00961504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge du fer dans la boucle de la Loire : les Gaulois sont dans la ville : actes du XXXIIe colloque / de l'Association Française pour l'Etude de l'Age du Fer, Bourges, 1er-4 mai 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Chardenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vaginay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris ; Tours : [FERACF], pp.460, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00656810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; colloque de l’AFEAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Chardenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vaginay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FERACF, Supplément à la Revue archéologique du Centre de la France (35), 464 p., 2009, 978-2-913272-20-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge du fer dans la boucle de la Loire : catalogue des expositions présentées par les musées de Saint-Amand-Montrond, Bourges et Châteaumeillant (Cher) du 14 avril au 29 septembre 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tours : Archéa, pp.116, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découvertes archéologiques en Sologne : les fouilles sur l’autoroute A85 entre Theillay et Saint-Romain-sur-Cher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krausz, Sophie. Les Amis du Musée de Sologne, pp.80, 2003, 2-9519102-0-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et archéologie du pays de Levroux (Indre). Levroux : Association pour la défense et l’étude du canton de Levroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bavouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bongiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gablin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krausz, Sophie et Bavouzet, J.-P. et Bongiu, A. et Buchsenschutz, O. et al. pp.144, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village celtique des Arènes à Levroux : synthèses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Bordeaux : Ausonius, pp.688, 2013, 978-2-35613-078-5</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tours : FERAC, pp.333, 2000, Supplément à la Revue archéologique du centre de la France ; 19. Levroux ; 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agglomérations secondaires antiques en Région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cribellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ferdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellet Michel-Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cribellier, Christian et Bellet, M.-E. et Krausz, Sophie et Ferdière, A. FERACF, Vol. 1, pp.224, 1999, 2-913272-03-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie d’un village gaulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krausz, Sophie. Association pour la défense et l’étude du canton de Levroux, pp.32, 1994, 2-9507320-4-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village celtique des Arènes à Levroux : description du mobilier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Paris ; Tours : [FERACF], pp.460, 2009</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Levroux : Association pour la défense et l'étude du canton de Levroux., pp.347, 1994, Supplément à la Revue archéologique du centre de la France ; 10. Levroux ; 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village celtique des Arènes à Levroux : description des structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">FERACF, Supplément à la Revue archéologique du Centre de la France (35), 464 p., 2009, 978-2-913272-20-0</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Levroux : Association pour la défense et l'étude du canton de Levroux., pp.217, 1993, Supplément à la Revue archéologique du centre de la France ; 8. Levroux ; 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Tours : Archéa, pp.116, 2008</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ossements animaux du village gaulois des Arènes à Levroux (Indre) : une analyse spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krausz, Sophie. Université Paris 1, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...771 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772750v1</w:t>
-              </w:r>
-[...4027 lines deleted...]
-                <w:t xml:space="preserve">hal-01772973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'âge du Bronze à l'âge du Fer : la formation des entités territoriales gauloises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">archéologie et territoires, colloque Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GENETIX : un état des lieux des populations de l’âge du Fer en France. Regards croisés de l’archéologie et de la génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐hélène Pémonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Ducoussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Rivollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France. https://journals.openedition.org/bmsap/7028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rempart gaulois de l'oppidum de Châteaumeillant (Cher, France) : approche géotechnique et micromorphologique de la construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fondrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les remparts de l’âge du Fer ont-ils été construits pour la guerre ou pour la paix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les remparts massifs de l’âge du Fer de la France aux Îles Britanniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12099,519 +12112,519 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gauls under siege: defending against Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Julius Caesar’s Battle for Gaul: new archaeological perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01727783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois modèles de formation des territoires du Néolithique à la fin de l’âge du Fer dans le Centre de la France (5000-50 a.C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marches, limites frontières en France Centrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès de la Fédération des Sociétés savantes du Centre de la France, May 2017, Guéret France. pp.41-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01686673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’âge de la ville : les dynamiques urbaines dans les sociétés celtiques de l’Europe tempérée (500-50 BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie de l’espace urbain, Congrès National du CTHS, Tours avril 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Tours/Paris, Région indéterminée. pp.405-418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.7709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes, villages, campagnes gaulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dechezleprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gaulois depuis Astérix. Les chercheurs répondent à vos questions : débats avec les chercheurs autour des recherches actuelles sur les Gaulois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00929688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art, Artisanat, échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gaulois depuis Astérix. Les chercheurs répondent à vos questions : débats avec les chercheurs autour des recherches actuelles sur les Gaulois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00929729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et chronologie des remparts celtiques du Berry et du Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12626,409 +12639,409 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture et chronologie des remparts celtiques du Berry et du Limousin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.297-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des fortifications celtiques ou comment les Gaulois se sont-ils défendus contre les Romains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des fortifications celtiques ou comment les Gaulois se sont-ils défendus contre les Romains ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Madrid, Espagne. pp.217-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Châteaumeillant-&amp;lt;i&amp;gt;Mediolanum&amp;lt;/i&amp;gt; (Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe colloque de l’Association française pour l’étude de l’âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2008, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire : entre archéologie préventive et programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2008, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les remparts celtiques du centre de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les remparts celtiques du centre de la France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Madrid, Espagne. p. 135-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des structures excavées de l'âge du Fer à partir de deux exemples du Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse des structures excavées de l'âge du Fer à partir de deux exemples du Berry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Dijon ; Baume-les-Messieurs, France. pp.119-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00659429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13038,91 +13051,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gauls under siege: defending against Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01617588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13132,51 +13145,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies dans le rapport archéologique de Chateaumaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13185,189 +13198,189 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets en os de l’âge du Fer. Essai de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ossements animaux du village des Arènes, terrain Lacotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId281"/>
+      <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13435,51 +13448,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4426EE30"/>
+    <w:nsid w:val="FB1084EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13666,51 +13679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-krausz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0202-6795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034669841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/21334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265272v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/a-la-recherche-des-savants-celtes-oublies/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.15" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Haselgrove" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199696826.013.30" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA5.9782356133823.6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={0B3F8FBE-CC61-4E3A-8489-180F3A2CFBFF}" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/julius-caesar-s-battle-for-gaul.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/enclosing-space.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Beith Mc Laren Ralston" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepr&#234;tre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.habelt.de/index.php?id=6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ralston" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pescher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341824v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772253v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ralph Collis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772360v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772551v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772541v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772545v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772762v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legendre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Millereux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192009v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209261v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209275v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Durieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772926v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477738v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477739v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768210v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ralston" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Chardenoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaginay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772206v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bavouzet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongiu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gablin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772224v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Firmin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fischer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772537v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellet Michel-Edouard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353453v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lev&#233;ry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772625v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353474v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772750v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817613v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817596v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450827v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507893v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Fujii" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vieillescazes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.07.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282417v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Florea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mustata" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1238" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834130v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447740v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1211" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771967v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.907" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771973v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecelt.2015.2447" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742933v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771990v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537010v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; Vivien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Druez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2012.966" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702133v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537070v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antonio Martin Bueno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Saenz Preciado" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701194v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin Bueno" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saenz Preciado" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Math&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657356v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341637v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341640v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341628v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772115v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772129v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772161v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772392v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772573v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1998.2789" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772577v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772620v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1995.10035" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772649v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772729v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1993.2685" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772733v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1992.2666" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477883v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.3153" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772770v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mandy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Monin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.3154" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772801v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1989.2580" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772830v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sandoz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772896v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1987.2879" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772860v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772914v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1986.2464" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772920v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772918v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772973v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Turquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886674v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feliu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588040v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547446v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547442v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727783v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686673v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929688v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lejars" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929729v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537255v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7709" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557899v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701056v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701174v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701041v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341648v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659429v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611914v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772903v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772923v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-krausz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0202-6795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034669841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/21334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rlq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529610v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/a-la-recherche-des-savants-celtes-oublies/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.15" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Haselgrove" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199696826.013.30" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA5.9782356133823.6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939462v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/enclosing-space.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={0B3F8FBE-CC61-4E3A-8489-180F3A2CFBFF}" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/julius-caesar-s-battle-for-gaul.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Beith Mc Laren Ralston" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepr&#234;tre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.habelt.de/index.php?id=6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ralston" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pescher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772097v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772253v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772269v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772360v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ralph Collis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772381v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772589v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legendre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Millereux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192009v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Durieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817614v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817613v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507893v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Fujii" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vieillescazes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.07.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450827v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Florea" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mustata" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1238" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447740v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1211" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.907" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecelt.2015.2447" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742933v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771990v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537010v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; Vivien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Druez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2012.966" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701194v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin Bueno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saenz Preciado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Math&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antonio Martin Bueno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Saenz Preciado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537557v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537559v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341637v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772115v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772161v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772573v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191863v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772582v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1998.2789" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1995.10035" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772729v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1993.2685" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1992.2666" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772770v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mandy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Monin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.3154" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477883v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.3153" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877270v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772801v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1989.2580" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772860v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772830v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sandoz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1987.2879" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772825v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772914v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1986.2464" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772907v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772918v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Turquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763850v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477739v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477738v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ralston" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961504v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656810v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Chardenoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaginay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976952v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341697v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772224v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772206v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bavouzet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongiu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gablin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Firmin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fischer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772537v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellet Michel-Edouard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772625v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lev&#233;ry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353474v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772750v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886674v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feliu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588040v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547442v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727783v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686673v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537255v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7709" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929688v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lejars" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929729v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701174v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701056v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701041v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341648v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659429v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617588v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611914v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772903v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772923v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>