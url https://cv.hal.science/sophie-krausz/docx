--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2308,225 +2308,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mot des éditeurs</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Krausz, Sophie et Colin, Anne et Gruel, Katherine et Ralston, Ian et Dechezleprêtre, Thierry. </w:t>
+                <w:t xml:space="preserve">Levroux…ou la véritable histoire d’une aventure archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krausz, Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Europe, Mélanges offerts à Olivier Buchsenschutz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 32, Ausonius Editions, pp.13-18, 2013, Mémoires</w:t>
+              <w:t xml:space="preserve">, 32, Ausonius Editions, pp.73-90, 2013, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772005v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-01537303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mot des éditeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Beith Mc Laren Ralston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Krausz, Sophie. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dechezleprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krausz, Sophie et Colin, Anne et Gruel, Katherine et Ralston, Ian et Dechezleprêtre, Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Europe, Mélanges offerts à Olivier Buchsenschutz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 32, Ausonius Editions, pp.73-90, 2013, Mémoires</w:t>
+              <w:t xml:space="preserve">, 32, Ausonius Editions, pp.13-18, 2013, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537303v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les statues assises d'Argentomagus</w:t>
               </w:r>
@@ -3033,51 +3033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le siège d’&amp;lt;i&amp;gt;Avaricum&amp;lt;/i&amp;gt; en 52 avant J.-C. ou comment les Gaulois se sont défendus contre les Romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Beith Mc Laren Ralston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Buchsenschutz; Marie-Bernadette Chardenoux; Sophie Krausz; Michel Vaginay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe colloque de l’Association française pour l’étude de l’âge du Fer (Bourges, 1er-4 mai 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément à la Revue archéologique du Centre de la France (35), FERACF, pp.145-155, 2009, Supplément à la Revue archéologique du Centre de la France ISSN 1159-7151; 35</w:t>
@@ -3831,199 +3831,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les émissions militaires romaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoit, S. et Gruel, K. et Lecuyot, G. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’archéologie à l’École normale supérieure : ouvrage dédié à Christian Peyre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 8546 (Archéologies d’Orient et d’Occident), 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’oppidum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthélémy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dumasy, F. et Paillet, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argentomagus : nouveau regard sur la ville antique : exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée archéologique d’Argentomagus, pp.31-36, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772236v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01772253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levroux et le modèle de la genèse des &amp;lt;i&amp;gt;oppida&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -5339,50 +5339,54 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Millereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EPCC Bibracte. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7730,2282 +7734,2282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00657356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Châteaumeillant-&amp;lt;i&amp;gt;Mediolanum&amp;lt;/i&amp;gt; (Cher) : un nouveau programme de fouilles sur l’habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Germinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.29-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des fortifications celtiques ou comment les Gaulois se sont-ils défendus contre les Romains ? Mesa-ronda sobre la guerra, Ausonius-Casa Velasquez de Madrid avril 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salduie : Estudios de prehistoria y arqueología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.217-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Marion Bouchet</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaumeillant-Mediolanum : oppidum de frontière et carrefour au sud de la cité des Bituriges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'archéologie et d'Histoire du Berry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 172, p. 33-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La topographie et les fortifications celtiques de l'oppidum biturige de Châteaumeillant-Mediolanum (Cher).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45-46, p. 53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaumeillant-&amp;lt;i&amp;gt;Mediolanum&amp;lt;/i&amp;gt;, un &amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; biturige : nouvelles données sur la chronologie de l’habitat et de la fortification de type Fécamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 26, pp.29-32</w:t>
+              <w:t xml:space="preserve">, 2004, 22, pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Châteaumeillant-Mediolanum : oppidum de frontière et carrefour au sud de la cité des Bituriges.</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches archéologiques sur l’autoroute A85 : le contournement de Langeais (37)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'archéologie et d'Histoire du Berry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 172, p. 33-44</w:t>
+              <w:t xml:space="preserve">Covalences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 49, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La topographie et les fortifications celtiques de l'oppidum biturige de Châteaumeillant-Mediolanum (Cher).</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches archéologiques sur un tracé autoroutier : l’exemple de l'A85 en Sologne entre Theillay et Saint-Romain-sur-Cher (41)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Covalences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 48, pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les remparts de Bibracte, recherches récentes sur la Porte du Rebout et le tracé des fortifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 45-46, p. 53</w:t>
+              <w:t xml:space="preserve">, 2000, pp.265-267 (vol.39)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Châteaumeillant-&amp;lt;i&amp;gt;Mediolanum&amp;lt;/i&amp;gt;, un &amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; biturige : nouvelles données sur la chronologie de l’habitat et de la fortification de type Fécamp</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un habitat rural du haut Moyen-Âge à Déols (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38, pp.169-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05191863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, t.38, pp.183-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un murus gallicus à Saint-Marcel (Indre) : nouvelle approche de l'oppidum biturige d'Argentomagus dans le contexte européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 37, pp.81-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/racf.1998.2789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte d’un &amp;lt;i&amp;gt;murus gallicus&amp;lt;/i&amp;gt; à &amp;lt;i&amp;gt;Argentomagus&amp;lt;/i&amp;gt;-Saint-Marcel (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 22, pp.21-24</w:t>
+              <w:t xml:space="preserve">, 1998, 16, pp.10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Krausz</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un site d’habitat de la culture d’Artenac à Moulins-sur-Céphons (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Covalences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 92 (3), pp.346-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.1995.10035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les recherches archéologiques sur un tracé autoroutier : l’exemple de l'A85 en Sologne entre Theillay et Saint-Romain-sur-Cher (41)</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village celtique des Arènes à Levroux. La fouille du terrain Charbonnier : 1992-1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Covalences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 48, pp.2-3</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 12, pp.47-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les remparts de Bibracte, recherches récentes sur la Porte du Rebout et le tracé des fortifications</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthode pour l'étude de l'organisation interne des sites d'habitat : l'analyse spatiale des ossements animaux : l'exemple de Levroux (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, pp.265-267 (vol.39)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1993, 32, pp.57-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/racf.1993.2685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">La faune</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772729v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exploitation artisanale de la corne de bovidés à l'époque gauloise : le témoignage des chevilles osseuses de corne de Levroux (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, t.38, pp.183-184</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1992, 32, pp.41-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/racf.1992.2666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Hôpital Sainte-Croix à Lyon : un quatrième fossé...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 47, pp.79-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1990.3154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faune de l’hôpital Sainte-Croix à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, L’Hôpital Sainte-Croix à Lyon : un quatrième fossé.., 47, pp.97-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1990.3153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fouille du terrain Gagneron à Levroux (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 7, pp.12-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une statue de pierre anthropomorphe à Levroux (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 38, pp.169-194</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1989, 28 (1), pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/racf.1989.2580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Krausz</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux fosses mérovingiennes d’habitat à Florange (Moselle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de liaison de l'Association française d'archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 12, pp.83-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site du Verbe Incarné à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 6, pp.40-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un réseau de fossés défensifs aux origines de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 45, pp.49-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1987.2879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une statue de pierre anthropomorphe à Levroux (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 34, pp.36-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte d’une statuette anthropomorphe à Levroux (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 37, pp.81-97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/racf.1998.2789⟩</w:t>
+              <w:t xml:space="preserve">, 1986, 25 (1), pp.82-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/racf.1986.2464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Découverte d’un &amp;lt;i&amp;gt;murus gallicus&amp;lt;/i&amp;gt; à &amp;lt;i&amp;gt;Argentomagus&amp;lt;/i&amp;gt;-Saint-Marcel (Indre)</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte récente d’une statue celtique à Levroux (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 16, pp.10-12</w:t>
+              <w:t xml:space="preserve">, 1986, 4, pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...120 lines deleted...]
-                <w:t xml:space="preserve">Le village celtique des Arènes à Levroux. La fouille du terrain Charbonnier : 1992-1993</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ossements animaux du cimetière de La Tène ancienne de Chassemy (Aisne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 12, pp.47-48</w:t>
+              <w:t xml:space="preserve">, 1985, 3, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...367 lines deleted...]
-                <w:t xml:space="preserve">La fouille du terrain Gagneron à Levroux (Indre)</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse spatiale des ossements animaux sur le village des Arènes de Levroux (Indre) : présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 7, pp.12-14</w:t>
+              <w:t xml:space="preserve">, 1985, 3, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...699 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772918v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01772920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéozoologie du site des Arènes à Levroux</w:t>
               </w:r>
@@ -10360,1135 +10364,1135 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'âge du Fer en Europe. Mélanges offerts à Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Ralston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dechezleprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius Editions, pp.680, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L' âge du fer en Europe : Mélanges offerts à Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Katherine Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ian Beith Mc Laren Ralston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Dechezleprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ausonius Editions, pp.680, 2013</w:t>
+              <w:t xml:space="preserve">Bordeaux : Ausonius, pp.688, 2013, 978-2-35613-078-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00961504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge du fer dans la boucle de la Loire : les Gaulois sont dans la ville : actes du XXXIIe colloque / de l'Association Française pour l'Etude de l'Age du Fer, Bourges, 1er-4 mai 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Chardenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vaginay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris ; Tours : [FERACF], pp.460, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00656810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; colloque de l’AFEAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Chardenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vaginay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FERACF, Supplément à la Revue archéologique du Centre de la France (35), 464 p., 2009, 978-2-913272-20-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge du fer dans la boucle de la Loire : catalogue des expositions présentées par les musées de Saint-Amand-Montrond, Bourges et Châteaumeillant (Cher) du 14 avril au 29 septembre 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tours : Archéa, pp.116, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découvertes archéologiques en Sologne : les fouilles sur l’autoroute A85 entre Theillay et Saint-Romain-sur-Cher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krausz, Sophie. Les Amis du Musée de Sologne, pp.80, 2003, 2-9519102-0-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et archéologie du pays de Levroux (Indre). Levroux : Association pour la défense et l’étude du canton de Levroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bavouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bongiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gablin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krausz, Sophie et Bavouzet, J.-P. et Bongiu, A. et Buchsenschutz, O. et al. pp.144, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village celtique des Arènes à Levroux : synthèses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tours : FERAC, pp.333, 2000, Supplément à la Revue archéologique du centre de la France ; 19. Levroux ; 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agglomérations secondaires antiques en Région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cribellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ferdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellet Michel-Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cribellier, Christian et Bellet, M.-E. et Krausz, Sophie et Ferdière, A. FERACF, Vol. 1, pp.224, 1999, 2-913272-03-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie d’un village gaulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krausz, Sophie. Association pour la défense et l’étude du canton de Levroux, pp.32, 1994, 2-9507320-4-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village celtique des Arènes à Levroux : description du mobilier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Gruel</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Bordeaux : Ausonius, pp.688, 2013, 978-2-35613-078-5</w:t>
+                <w:t xml:space="preserve">Anne Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Levroux : Association pour la défense et l'étude du canton de Levroux., pp.347, 1994, Supplément à la Revue archéologique du centre de la France ; 10. Levroux ; 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'âge du fer dans la boucle de la Loire : les Gaulois sont dans la ville : actes du XXXIIe colloque / de l'Association Française pour l'Etude de l'Age du Fer, Bourges, 1er-4 mai 2008</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village celtique des Arènes à Levroux : description des structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...842 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12079,51 +12083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les remparts massifs de l’âge du Fer de la France aux Îles Britanniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Beith Mc Laren Ralston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12403,51 +12407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dechezleprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gaulois depuis Astérix. Les chercheurs répondent à vos questions : débats avec les chercheurs autour des recherches actuelles sur les Gaulois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12485,51 +12489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art, Artisanat, échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12606,51 +12610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Beith Mc Laren Ralston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture et chronologie des remparts celtiques du Berry et du Limousin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.297-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12669,234 +12673,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire : entre archéologie préventive et programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEAF, May 2008, Bourges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des fortifications celtiques ou comment les Gaulois se sont-ils défendus contre les Romains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des fortifications celtiques ou comment les Gaulois se sont-ils défendus contre les Romains ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Madrid, Espagne. pp.217-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Châteaumeillant-&amp;lt;i&amp;gt;Mediolanum&amp;lt;/i&amp;gt; (Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe colloque de l’Association française pour l’étude de l’âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2008, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701056v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00701041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les remparts celtiques du centre de la France.</w:t>
               </w:r>
@@ -13159,51 +13163,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies dans le rapport archéologique de Chateaumaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13448,51 +13452,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB1084EF"/>
+    <w:nsid w:val="D630E1B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13679,51 +13683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-krausz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0202-6795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034669841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/21334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rlq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529610v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/a-la-recherche-des-savants-celtes-oublies/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.15" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Haselgrove" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199696826.013.30" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA5.9782356133823.6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939462v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/enclosing-space.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={0B3F8FBE-CC61-4E3A-8489-180F3A2CFBFF}" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/julius-caesar-s-battle-for-gaul.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Beith Mc Laren Ralston" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepr&#234;tre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.habelt.de/index.php?id=6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ralston" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pescher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772097v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772253v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772269v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772360v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ralph Collis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772381v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772589v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legendre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Millereux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192009v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Durieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817614v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817613v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507893v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Fujii" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vieillescazes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.07.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450827v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Florea" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mustata" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1238" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447740v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1211" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.907" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecelt.2015.2447" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742933v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771990v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537010v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; Vivien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Druez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2012.966" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701194v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin Bueno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saenz Preciado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Math&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antonio Martin Bueno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Saenz Preciado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537557v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537559v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341637v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772115v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772161v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772573v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191863v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772582v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1998.2789" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1995.10035" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772729v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1993.2685" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1992.2666" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772770v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mandy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Monin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.3154" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477883v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.3153" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877270v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772801v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1989.2580" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772860v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772830v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sandoz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1987.2879" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772825v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772914v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1986.2464" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772907v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772918v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Turquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763850v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477739v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477738v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ralston" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961504v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656810v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Chardenoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaginay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976952v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341697v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772224v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772206v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bavouzet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongiu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gablin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Firmin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fischer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772537v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellet Michel-Edouard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772625v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lev&#233;ry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353474v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772750v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886674v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feliu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588040v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547442v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727783v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686673v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537255v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7709" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929688v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lejars" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929729v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701174v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701056v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701041v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341648v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659429v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617588v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611914v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772903v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772923v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-krausz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0202-6795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034669841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/21334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rlq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529610v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/a-la-recherche-des-savants-celtes-oublies/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.15" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Haselgrove" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199696826.013.30" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA5.9782356133823.6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939462v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/enclosing-space.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={0B3F8FBE-CC61-4E3A-8489-180F3A2CFBFF}" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/julius-caesar-s-battle-for-gaul.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Beith Mc Laren Ralston" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepr&#234;tre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.habelt.de/index.php?id=6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ralston" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pescher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772097v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772269v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772360v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ralph Collis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772381v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772589v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legendre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Millereux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192009v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Durieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817614v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817613v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507893v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Fujii" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vieillescazes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.07.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450827v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Florea" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mustata" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1238" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447740v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1211" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.907" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecelt.2015.2447" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742933v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771990v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537010v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; Vivien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Druez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2012.966" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701194v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin Bueno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saenz Preciado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Math&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antonio Martin Bueno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Saenz Preciado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537557v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537559v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772115v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772161v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191863v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772573v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772582v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1998.2789" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1995.10035" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772729v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1993.2685" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1992.2666" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772770v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mandy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Monin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.3154" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477883v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.3153" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877270v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772801v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1989.2580" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772860v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772830v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sandoz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1987.2879" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772825v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772914v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1986.2464" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772907v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772920v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Turquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763850v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477739v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477738v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ralston" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961504v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656810v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Chardenoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaginay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976952v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341697v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772224v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772206v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bavouzet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongiu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gablin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Firmin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fischer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772537v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellet Michel-Edouard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772625v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lev&#233;ry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353474v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772750v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886674v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feliu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588040v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547442v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727783v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686673v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537255v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7709" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929688v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lejars" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929729v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701041v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701174v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701056v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341648v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659429v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617588v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611914v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772903v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772923v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>