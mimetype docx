--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -291,201 +291,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA NAISSANCE CHAOTIQUE DE L’ÉTAT DANS LES SOCIÉTÉS DE L’EUROPE CONTINENTALE AU IER MILLÉNAIRE A.C.</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L’État contre la guerre. L’invention de l’armée permanente en Gaule à l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julia Genechesi; Lionel Pernet; Sylvie Barrier; Matthieu Demierre; Denis Genequand; Thierry Luginbühl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre et son cortège. Réflexions sur les conflits et leur impact sur les cultures des âges du fer. Actes du 47</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Lausanne, 18-20 mai 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afeaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-92, 2025, Collection Afeaf (7), 978-2-9567407-6-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp.77-92, 2025, Collection Afeaf (7), 978-2-9567407-6-6</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA NAISSANCE CHAOTIQUE DE L’ÉTAT DANS LES SOCIÉTÉS DE L’EUROPE CONTINENTALE AU IER MILLÉNAIRE A.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Villaeys Le Galic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoir(s) dans les sociétés sans écriture. En Égypte et ailleurs, dialogues sur les formes du pouvoir. Actes des journées d’étude « Pouvoir(s) dans les sociétés sans écriture », Sorbonne Université, Paris, 25-26 octobre 2023, NeHet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, pp.51-70, 2025, NEHET</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097791v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’on me donne un point d’appui et j’ébranlerai la Terre. À la recherche des savants celtes oubliés</w:t>
               </w:r>
@@ -904,51 +904,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-76, 2021, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1236,51 +1236,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.123-136, 2021, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1533,424 +1533,424 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Pierrevelcin; Jan Kysela; Stephan Fichlt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unité et diversité du monde celtique. Actes du 42e colloque international de l’Association française pour l’étude de l’âge du Fer (Prague, 10-13 mai 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.285-300, 2020, 978-2-9567407-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03262163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron Age Fortifications in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gary Lock; Ian Ralston. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hillforts: Britain, Ireland and the Nearer Continent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Publishing Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-187, 2019, 978-1-78969-226-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agglomérations de plaine et oppida des Bituriges, Carnutes et Turons (IIIe-Ier s. av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fichtl S., Barral P., Pierrevelcin G., Schönfelder M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les agglomérations ouvertes de l’Europe celtique (IIIe-Ier s. av. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Mémoires d’Archéologie du Grand Est, pp.135-148, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauls under siege: defending against Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrew P. Fitzpatrick; Colin Haselgrove. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Julius Caesar’s Battle for Gaul: new archaeological perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxbow Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-178, 2019, 978-1-78925-050-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Caesar’s assault ramp at the oppidum of Avaricum in 52 BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tanja Romankiewicz; Manuel Fernández-Götz; Gary Lock; Olivier Buchsenschütz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enclosing space, opening new ground : Iron age studies from Scotland to mainland Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxbow Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-31, 2019, 978-1-78925-201-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447737v1</w:t>
-              </w:r>
-[...256 lines deleted...]
-                <w:t xml:space="preserve">hal-02447541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le locus consecratus des Carnutes</w:t>
               </w:r>
@@ -2308,225 +2308,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levroux…ou la véritable histoire d’une aventure archéologique</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Krausz, Sophie. </w:t>
+                <w:t xml:space="preserve">Le mot des éditeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Beith Mc Laren Ralston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dechezleprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krausz, Sophie et Colin, Anne et Gruel, Katherine et Ralston, Ian et Dechezleprêtre, Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Europe, Mélanges offerts à Olivier Buchsenschutz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 32, Ausonius Editions, pp.73-90, 2013, Mémoires</w:t>
+              <w:t xml:space="preserve">, 32, Ausonius Editions, pp.13-18, 2013, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537303v1</w:t>
-[...80 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01772005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Krausz, Sophie et Colin, Anne et Gruel, Katherine et Ralston, Ian et Dechezleprêtre, Thierry. </w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levroux…ou la véritable histoire d’une aventure archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krausz, Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Europe, Mélanges offerts à Olivier Buchsenschutz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 32, Ausonius Editions, pp.13-18, 2013, Mémoires</w:t>
+              <w:t xml:space="preserve">, 32, Ausonius Editions, pp.73-90, 2013, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772005v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les statues assises d'Argentomagus</w:t>
               </w:r>
@@ -2861,51 +2861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et chronologie des remparts celtiques du Berry et du Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ralston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3033,51 +3033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le siège d’&amp;lt;i&amp;gt;Avaricum&amp;lt;/i&amp;gt; en 52 avant J.-C. ou comment les Gaulois se sont défendus contre les Romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Beith Mc Laren Ralston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Buchsenschutz; Marie-Bernadette Chardenoux; Sophie Krausz; Michel Vaginay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe colloque de l’Association française pour l’étude de l’âge du Fer (Bourges, 1er-4 mai 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément à la Revue archéologique du Centre de la France (35), FERACF, pp.145-155, 2009, Supplément à la Revue archéologique du Centre de la France ISSN 1159-7151; 35</w:t>
@@ -3173,900 +3173,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03978270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Gourvest (1933-1984) : de la Provence au Berry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Châteaumeillant-Mediolanum, 150 ans de recherches archéologiques sur un oppidum des Bituriges Cubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FICHTL S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Celtes et la Loire : Bourges, Orléans, Tours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dijon : SFBD Archeologia, p. 50-55, 2008, Les Dossiers d'archéologie, 326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...24 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les oppida, premières villes des Bituriges Cubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FICHTL S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Celtes et la Loire : Bourges, Orléans, Tours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dijon : SFBD Archeologia, p. 38-43, 2008, Les Dossiers d'archéologie, 326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sculpture celtique en pierre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du Fer dans la boucle de la Loire : catalogue des expositions présentées par les musées de Saint-Amand-Montrond, Bourges et Châteaumeillant (Cher).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tours, ARCHEA Éditions, p. 17-18, 2008</w:t>
+              <w:t xml:space="preserve">, Tours, ARCHEA Éditions, p. 95-102, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décors et parures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Krausz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'âge du fer dans la boucle de la Loire : catalogue des expositions présentées par les musées de Saint-Amand-Montrond, Bourges et Châteaumeillant (Cher) du 14 avril au 29 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tours : Archéa, pp.65-78, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gourvest (1933-1984) : de la Provence au Berry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KRAUSZ S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du Fer dans la boucle de la Loire : catalogue des expositions présentées par les musées de Saint-Amand-Montrond, Bourges et Châteaumeillant (Cher).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tours, ARCHEA Éditions., p. 29-32, 2008</w:t>
+              <w:t xml:space="preserve">, Tours, ARCHEA Éditions, p. 17-18, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...205 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitats et territoires à l'âge du Fer en Berry : des complexes princiers aux oppida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KRAUSZ S. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du Fer dans la boucle de la Loire : catalogue des expositions présentées par les musées de Saint-Amand-Montrond, Bourges et Châteaumeillant (Cher).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tours, ARCHEA Éditions, p. 95-102, 2008</w:t>
+              <w:t xml:space="preserve">, Tours, ARCHEA Éditions., p. 29-32, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...73 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Olivier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Sophie Krausz. </w:t>
+                <w:t xml:space="preserve">hal-00341824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statue de Levroux (« héros » ou « divinité »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand, I. et Maguer, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'âge du fer dans la boucle de la Loire : catalogue des expositions présentées par les musées de Saint-Amand-Montrond, Bourges et Châteaumeillant (Cher) du 14 avril au 29 septembre 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tours : Archéa, pp.65-78, 2008</w:t>
+              <w:t xml:space="preserve">De pierre et de terre : les Gaulois entre Loire et Dordogne, catalogue d’exposition, Chauvigny APC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-180, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site des Vaux à Moulins-sur-Céphons (Indre) : aspects préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agogué, O. et Leroy, D. et Verjux, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camps, enceintes et structures d'habitat néolithiques en France septentrionale, 24e colloque interrégional sur le Néolithique, Orléans, 19-21 novembre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.241-256, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Bertrand, I. et Maguer, P. </w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’oppidum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélémy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dumasy, F. et Paillet, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De pierre et de terre : les Gaulois entre Loire et Dordogne, catalogue d’exposition, Chauvigny APC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-180, 2007</w:t>
+              <w:t xml:space="preserve">Argentomagus : nouveau regard sur la ville antique : exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée archéologique d’Argentomagus, pp.31-36, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émissions militaires romaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit, S. et Gruel, K. et Lecuyot, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie à l’École normale supérieure : ouvrage dédié à Christian Peyre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 8546 (Archéologies d’Orient et d’Occident), 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levroux et le modèle de la genèse des &amp;lt;i&amp;gt;oppida&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Collis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society and settlement in Iron Age Europe. Actes du XVIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Winchester, avril 1994)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sheffield Academic Press, pp.292-298, 2001</w:t>
@@ -4426,51 +4426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands bâtiments de Moulins-sur-Céphons « Les Vaux » (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agogué, Olivier et Leroy, Damien et Verjux, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premiers paysans en région Centre (5000-2000 av. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association régionale pour l'étude du patrimoine du Centre, pp.68-69, 1999</w:t>
@@ -4942,51 +4942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le village celtique des Arènes à Levroux (Indre) : état des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5588,51 +5588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Culture, SRA Centre Val-de-Loire. Orléans. 2016, 130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5648,237 +5648,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05192009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autoroute A85. Section M3 Saint-Romain-sur-Cher - Esvres. Une occupation rurale de La Tène et gallo-romaine à Sublaines (Indre-et-Loire), Site 51. Notice intermédiaire de diagnostic complémentaire archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2004, 1 vol. (25 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autoroute A85. Section M3 Saint-Romain-sur-Cher - Esvres. Une occupation rurale de La Tène à Sublaines (Indre-et-Loire), Site 51. Notice intermédiaire de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frénée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2004, 1 vol.25 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
-[...41 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05209275v1</w:t>
-              </w:r>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-05209261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Prospection pédestre sur le tracé de l'autoroute A85. Theillay - Pruniers-en-Sologne (Loir et Cher). Document final de synthèse.</w:t>
               </w:r>
@@ -6238,3778 +6238,3778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">KRAUSZ S. — La rampe d’assaut de César devant l’oppidum d’Avaricum en 52 a.C., HIMA, 9, 247-260.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’Histoire Militaire Antique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une cave à amphores, une statue en pierre et une tête coupée de la fin de l’âge du Fer à Châteaumeillant (Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Millereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Olmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.1-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450827v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analysis of organic residues from Châteaumeillant oppidum (France) by GC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitomi Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Olmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vieillescazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.50-58. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2021.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2021.07.001⟩</w:t>
+                <w:t xml:space="preserve">hal-03507893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Grandes Portes : un nouveau programme de recherche sur les remparts de Bibracte (Mont-Beuvray, Nièvre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Millereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gelu Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Mustata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.65-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2020.1238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une cave à amphores, une statue en pierre et une tête coupée de la fin de l’âge du Fer à Châteaumeillant (Cher)</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gaulois contre l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études celtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.7-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fortifications celtiques de l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; biturige de Châteaumeillant-&amp;lt;i&amp;gt;Mediolanum&amp;lt;/i&amp;gt; (Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Millereux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.71-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2019.1211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447740v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hercule, le lion et le cheval : les bronzes romains du puits 269 de Châteaumeillant/&amp;lt;i&amp;gt;Mediolanum&amp;lt;/i&amp;gt; (Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 78, pp.1-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gallia.6025⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 72 (2), pp.301-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Les Gaulois contre l'Etat</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En 52 avant J.-C., les Bituriges face à César : l’énigme de Noviodunum et de Gorgobina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études celtiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 46, pp.7-26</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, XLI, pp.7-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecelt.2015.2447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Silvia Mustata</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une statue gallo-romaine de personnage assis en tailleur à Neuillay-les-Bois (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'archéologie et d'Histoire du Berry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201, pp.3-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaumeillant : les trésors du fond du puits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 513, pp.14-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des prospections géophysiques et pédestres sur l’oppidum celtibère de Valdeherrera (Calatayud, Aragon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathé Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Druez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2012.966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une statue assise gallo-romaine de tradition celtique à Meillant (Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ciudad celtiberica de Valdeherrera (Calatayud, Zaragoza). Prospecciones geofisicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Saenz Preciado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salduie : Estudios de prehistoria y arqueología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.419-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ciudad celtiberica de Valdeherrera (Calatayud, Zaragoza). Prospecciones geofisicas, Salduie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Antonio Martin Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carlos Saenz Preciado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios de Prehistoria y arquaologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.419-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sculpture celtique anthropomorphe à Châteaumeillant (Cher) : découverte récente d’une main en grès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets rares, objets d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 326 (mars-avril), pp.84-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00657356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des fortifications celtiques ou comment les Gaulois se sont-ils défendus contre les Romains ? Mesa-ronda sobre la guerra, Ausonius-Casa Velasquez de Madrid avril 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salduie : Estudios de prehistoria y arqueología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.217-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaumeillant-&amp;lt;i&amp;gt;Mediolanum&amp;lt;/i&amp;gt; (Cher) : un nouveau programme de fouilles sur l’habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Germinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 38, pp.65-68. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 26, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Caroline Millereux</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaumeillant-Mediolanum : oppidum de frontière et carrefour au sud de la cité des Bituriges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'archéologie et d'Histoire du Berry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 172, p. 33-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La topographie et les fortifications celtiques de l'oppidum biturige de Châteaumeillant-Mediolanum (Cher).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45-46, p. 53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaumeillant-&amp;lt;i&amp;gt;Mediolanum&amp;lt;/i&amp;gt;, un &amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; biturige : nouvelles données sur la chronologie de l’habitat et de la fortification de type Fécamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 37, pp.71-74. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 22, pp.21-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coulon</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches archéologiques sur un tracé autoroutier : l’exemple de l'A85 en Sologne entre Theillay et Saint-Romain-sur-Cher (41)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Covalences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 48, pp.2-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">En 52 avant J.-C., les Bituriges face à César : l’énigme de Noviodunum et de Gorgobina</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches archéologiques sur l’autoroute A85 : le contournement de Langeais (37)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études celtiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Covalences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 49, pp.12-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...322 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coulon</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les remparts de Bibracte, recherches récentes sur la Porte du Rebout et le tracé des fortifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 49, pp.[en ligne]</w:t>
+              <w:t xml:space="preserve">, 2000, pp.265-267 (vol.39)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...248 lines deleted...]
-                <w:t xml:space="preserve">La sculpture celtique anthropomorphe à Châteaumeillant (Cher) : découverte récente d’une main en grès</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">, 1999, t.38, pp.183-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sophie Krausz</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un habitat rural du haut Moyen-Âge à Déols (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 326 (mars-avril), pp.84-89</w:t>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38, pp.169-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Marion Bouchet</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05191863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un murus gallicus à Saint-Marcel (Indre) : nouvelle approche de l'oppidum biturige d'Argentomagus dans le contexte européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 37, pp.81-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/racf.1998.2789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte d’un &amp;lt;i&amp;gt;murus gallicus&amp;lt;/i&amp;gt; à &amp;lt;i&amp;gt;Argentomagus&amp;lt;/i&amp;gt;-Saint-Marcel (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 26, pp.29-32</w:t>
+              <w:t xml:space="preserve">, 1998, 16, pp.10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Krausz</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un site d’habitat de la culture d’Artenac à Moulins-sur-Céphons (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salduie : Estudios de prehistoria y arqueología</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 92 (3), pp.346-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.1995.10035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Châteaumeillant-Mediolanum : oppidum de frontière et carrefour au sud de la cité des Bituriges.</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village celtique des Arènes à Levroux. La fouille du terrain Charbonnier : 1992-1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'archéologie et d'Histoire du Berry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 172, p. 33-44</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 12, pp.47-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La topographie et les fortifications celtiques de l'oppidum biturige de Châteaumeillant-Mediolanum (Cher).</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthode pour l'étude de l'organisation interne des sites d'habitat : l'analyse spatiale des ossements animaux : l'exemple de Levroux (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 45-46, p. 53</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1993, 32, pp.57-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/racf.1993.2685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Châteaumeillant-&amp;lt;i&amp;gt;Mediolanum&amp;lt;/i&amp;gt;, un &amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; biturige : nouvelles données sur la chronologie de l’habitat et de la fortification de type Fécamp</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772729v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exploitation artisanale de la corne de bovidés à l'époque gauloise : le témoignage des chevilles osseuses de corne de Levroux (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 32, pp.41-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/racf.1992.2666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faune de l’hôpital Sainte-Croix à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, L’Hôpital Sainte-Croix à Lyon : un quatrième fossé.., 47, pp.97-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1990.3153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Hôpital Sainte-Croix à Lyon : un quatrième fossé...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 47, pp.79-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1990.3154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fouille du terrain Gagneron à Levroux (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 22, pp.21-24</w:t>
+              <w:t xml:space="preserve">, 1989, 7, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...179 lines deleted...]
-                <w:t xml:space="preserve">Sophie Krausz</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une statue de pierre anthropomorphe à Levroux (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, pp.265-267 (vol.39)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1989, 28 (1), pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/racf.1989.2580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...100 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site du Verbe Incarné à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 6, pp.40-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un réseau de fossés défensifs aux origines de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 45, pp.49-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1987.2879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une statue de pierre anthropomorphe à Levroux (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 34, pp.36-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux fosses mérovingiennes d’habitat à Florange (Moselle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de liaison de l'Association française d'archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 12, pp.83-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte récente d’une statue celtique à Levroux (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 4, pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte d’une statuette anthropomorphe à Levroux (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 38, pp.169-194</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1986, 25 (1), pp.82-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/racf.1986.2464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...176 lines deleted...]
-                <w:t xml:space="preserve">Découverte d’un &amp;lt;i&amp;gt;murus gallicus&amp;lt;/i&amp;gt; à &amp;lt;i&amp;gt;Argentomagus&amp;lt;/i&amp;gt;-Saint-Marcel (Indre)</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse spatiale des ossements animaux sur le village des Arènes de Levroux (Indre) : présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 16, pp.10-12</w:t>
+              <w:t xml:space="preserve">, 1985, 3, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...120 lines deleted...]
-                <w:t xml:space="preserve">Le village celtique des Arènes à Levroux. La fouille du terrain Charbonnier : 1992-1993</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ossements animaux du cimetière de La Tène ancienne de Chassemy (Aisne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 12, pp.47-48</w:t>
+              <w:t xml:space="preserve">, 1985, 3, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...1106 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772920v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01772918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéozoologie du site des Arènes à Levroux</w:t>
               </w:r>
@@ -10221,1396 +10221,1396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des premières communautés paysannes à la naissance de l’Etat dans le Centre de la France, 5000-50 a.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius Editions, 86, 2016, Scipta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le trésor de Châteaumeillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archea, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Ausonius Editions, 86, 2016, Scipta Antiqua</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge du Fer en Europe. Mélanges offerts à Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Ralston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dechezleprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius Editions, pp.680, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L' âge du fer en Europe : Mélanges offerts à Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Beith Mc Laren Ralston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dechezleprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bordeaux : Ausonius, pp.688, 2013, 978-2-35613-078-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00961504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge du fer dans la boucle de la Loire : les Gaulois sont dans la ville : actes du XXXIIe colloque / de l'Association Française pour l'Etude de l'Age du Fer, Bourges, 1er-4 mai 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Chardenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vaginay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris ; Tours : [FERACF], pp.460, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00656810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; colloque de l’AFEAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Chardenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vaginay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FERACF, Supplément à la Revue archéologique du Centre de la France (35), 464 p., 2009, 978-2-913272-20-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge du fer dans la boucle de la Loire : catalogue des expositions présentées par les musées de Saint-Amand-Montrond, Bourges et Châteaumeillant (Cher) du 14 avril au 29 septembre 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tours : Archéa, pp.116, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découvertes archéologiques en Sologne : les fouilles sur l’autoroute A85 entre Theillay et Saint-Romain-sur-Cher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krausz, Sophie. Les Amis du Musée de Sologne, pp.80, 2003, 2-9519102-0-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et archéologie du pays de Levroux (Indre). Levroux : Association pour la défense et l’étude du canton de Levroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bavouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bongiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gablin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krausz, Sophie et Bavouzet, J.-P. et Bongiu, A. et Buchsenschutz, O. et al. pp.144, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village celtique des Arènes à Levroux : synthèses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Ausonius Editions, pp.680, 2013</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tours : FERAC, pp.333, 2000, Supplément à la Revue archéologique du centre de la France ; 19. Levroux ; 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agglomérations secondaires antiques en Région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cribellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ferdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellet Michel-Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cribellier, Christian et Bellet, M.-E. et Krausz, Sophie et Ferdière, A. FERACF, Vol. 1, pp.224, 1999, 2-913272-03-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village celtique des Arènes à Levroux : description du mobilier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Bordeaux : Ausonius, pp.688, 2013, 978-2-35613-078-5</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Levroux : Association pour la défense et l'étude du canton de Levroux., pp.347, 1994, Supplément à la Revue archéologique du centre de la France ; 10. Levroux ; 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie d’un village gaulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krausz, Sophie. Association pour la défense et l’étude du canton de Levroux, pp.32, 1994, 2-9507320-4-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village celtique des Arènes à Levroux : description des structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Paris ; Tours : [FERACF], pp.460, 2009</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Levroux : Association pour la défense et l'étude du canton de Levroux., pp.217, 1993, Supplément à la Revue archéologique du centre de la France ; 8. Levroux ; 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...762 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...94 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ossements animaux du village gaulois des Arènes à Levroux (Indre) : une analyse spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Krausz, Sophie. Université Paris 1, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11762,260 +11762,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rempart gaulois de l'oppidum de Châteaumeillant (Cher, France) : approche géotechnique et micromorphologique de la construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fondrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">GENETIX : un état des lieux des populations de l’âge du Fer en France. Regards croisés de l’archéologie et de la génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐hélène Pémonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaure Ducoussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Rivollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. https://journals.openedition.org/bmsap/7028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677423v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03588040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les remparts de l’âge du Fer ont-ils été construits pour la guerre ou pour la paix ?</w:t>
               </w:r>
@@ -12083,51 +12083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les remparts massifs de l’âge du Fer de la France aux Îles Britanniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Beith Mc Laren Ralston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12284,377 +12284,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01686673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Villes, villages, campagnes gaulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dechezleprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Gaulois depuis Astérix. Les chercheurs répondent à vos questions : débats avec les chercheurs autour des recherches actuelles sur les Gaulois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00929688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art, Artisanat, échanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Gaulois depuis Astérix. Les chercheurs répondent à vos questions : débats avec les chercheurs autour des recherches actuelles sur les Gaulois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00929729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’âge de la ville : les dynamiques urbaines dans les sociétés celtiques de l’Europe tempérée (500-50 BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de l’espace urbain, Congrès National du CTHS, Tours avril 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Tours/Paris, Région indéterminée. pp.405-418, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufr.7709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architecture et chronologie des remparts celtiques du Berry et du Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...93 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Beith Mc Laren Ralston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture et chronologie des remparts celtiques du Berry et du Limousin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.297-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12673,234 +12673,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des fortifications celtiques ou comment les Gaulois se sont-ils défendus contre les Romains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des fortifications celtiques ou comment les Gaulois se sont-ils défendus contre les Romains ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Madrid, Espagne. pp.217-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Châteaumeillant-&amp;lt;i&amp;gt;Mediolanum&amp;lt;/i&amp;gt; (Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe colloque de l’Association française pour l’étude de l’âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEAF, May 2008, Bourges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire : entre archéologie préventive et programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2008, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701041v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00701056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les remparts celtiques du centre de la France.</w:t>
               </w:r>
@@ -12955,51 +12955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des structures excavées de l'âge du Fer à partir de deux exemples du Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13163,51 +13163,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies dans le rapport archéologique de Chateaumaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13452,51 +13452,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D630E1B6"/>
+    <w:nsid w:val="A7C81A91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13683,51 +13683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-krausz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0202-6795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034669841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/21334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rlq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529610v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/a-la-recherche-des-savants-celtes-oublies/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.15" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Haselgrove" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199696826.013.30" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA5.9782356133823.6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939462v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/enclosing-space.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={0B3F8FBE-CC61-4E3A-8489-180F3A2CFBFF}" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/julius-caesar-s-battle-for-gaul.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Beith Mc Laren Ralston" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepr&#234;tre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.habelt.de/index.php?id=6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ralston" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pescher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772097v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772269v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772360v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ralph Collis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772381v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772589v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legendre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Millereux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192009v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Durieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817614v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817613v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507893v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Fujii" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vieillescazes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.07.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450827v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Florea" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mustata" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1238" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447740v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1211" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.907" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecelt.2015.2447" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742933v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771990v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537010v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; Vivien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Druez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2012.966" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701194v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin Bueno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saenz Preciado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Math&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antonio Martin Bueno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Saenz Preciado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537557v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537559v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772115v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772161v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191863v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772573v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772582v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1998.2789" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1995.10035" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772729v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1993.2685" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1992.2666" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772770v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mandy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Monin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.3154" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477883v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.3153" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877270v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772801v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1989.2580" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772860v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772830v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sandoz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1987.2879" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772825v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772914v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1986.2464" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772907v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772920v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Turquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763850v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477739v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477738v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ralston" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961504v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656810v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Chardenoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaginay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976952v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341697v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772224v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772206v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bavouzet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongiu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gablin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Firmin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fischer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772537v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellet Michel-Edouard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772625v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lev&#233;ry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353474v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772750v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886674v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feliu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588040v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547442v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727783v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686673v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537255v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7709" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929688v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lejars" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929729v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701041v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701174v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701056v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341648v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659429v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617588v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611914v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772903v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772923v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-krausz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0202-6795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034669841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/21334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rlq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/a-la-recherche-des-savants-celtes-oublies/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.15" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Haselgrove" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199696826.013.30" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA5.9782356133823.6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939462v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={0B3F8FBE-CC61-4E3A-8489-180F3A2CFBFF}" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/julius-caesar-s-battle-for-gaul.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/enclosing-space.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Beith Mc Laren Ralston" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepr&#234;tre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.habelt.de/index.php?id=6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ralston" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342313v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pescher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772097v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772253v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772269v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772360v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ralph Collis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772381v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772589v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legendre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Millereux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192009v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209261v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209275v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Durieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817614v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817613v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817596v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450827v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Fujii" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vieillescazes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.07.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Florea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mustata" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1238" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834130v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447740v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1211" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.907" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecelt.2015.2447" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742933v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771990v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537010v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; Vivien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Druez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2012.966" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701194v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin Bueno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saenz Preciado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Math&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antonio Martin Bueno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Saenz Preciado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537557v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537559v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341637v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772115v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772129v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772161v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772573v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191863v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772582v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1998.2789" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1995.10035" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772729v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1993.2685" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1992.2666" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477883v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.3153" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772770v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mandy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Monin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.3154" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877270v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772801v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1989.2580" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772830v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sandoz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772896v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1987.2879" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772825v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772860v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772907v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772914v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1986.2464" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772918v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Turquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763850v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477738v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477739v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ralston" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961504v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656810v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Chardenoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaginay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976952v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341697v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772224v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772206v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bavouzet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongiu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gablin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Firmin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fischer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772537v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellet Michel-Edouard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353453v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lev&#233;ry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772625v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353474v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772750v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886674v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feliu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588040v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547442v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727783v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686673v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929688v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lejars" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929729v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537255v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7709" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701174v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701056v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701041v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341648v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659429v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617588v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611914v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772903v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772923v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>