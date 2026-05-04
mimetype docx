--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -268,260 +268,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élections des eurodéputés, les conséquences nationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+                <w:t xml:space="preserve">Edito - Parlement et révisions constitutionnelles : question(s) d'équilibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Chaire Eugène Pierre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8</w:t>
+              <w:t xml:space="preserve">, 2024, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972236v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04972240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hutier</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections des eurodéputés, les conséquences nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Chaire Eugène Pierre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edito - Permanence et désordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Chaire Eugène Pierre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 7</w:t>
+              <w:t xml:space="preserve">, 2024, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972240v1</w:t>
+                <w:t xml:space="preserve">hal-04972237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élections sénatoriales du 24 septembre 2023</w:t>
               </w:r>
@@ -658,51 +658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edito - La majorité dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Chaire Eugène Pierre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -740,51 +740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edito - Regard sur une réforme contestée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Chaire Eugène Pierre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -803,493 +803,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito - Wait and see</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hutier</w:t>
+                <w:t xml:space="preserve">Les résultats des élections présidentielles des 10 et 24 avril 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Chaire Eugène Pierre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972255v1</w:t>
+                <w:t xml:space="preserve">hal-04972258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito - D'une élection à l'autre : de la permanence au renouvellement ?</w:t>
+                <w:t xml:space="preserve">Edito - Wait and see</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Chaire Eugène Pierre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 3</w:t>
+              <w:t xml:space="preserve">, 2022, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972264v1</w:t>
+                <w:t xml:space="preserve">hal-04972255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito - L'élection présidentielle : éclairages sus ses permanences et désillusions</w:t>
+                <w:t xml:space="preserve">Edito - D'une élection à l'autre : de la permanence au renouvellement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Chaire Eugène Pierre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2</w:t>
+              <w:t xml:space="preserve">, 2022, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972265v1</w:t>
+                <w:t xml:space="preserve">hal-04972264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résultats des élections présidentielles des 10 et 24 avril 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+                <w:t xml:space="preserve">Edito - L'élection présidentielle : éclairages sus ses permanences et désillusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Chaire Eugène Pierre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4</w:t>
+              <w:t xml:space="preserve">, 2022, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972258v1</w:t>
+                <w:t xml:space="preserve">hal-04972265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élections de juin 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+                <w:t xml:space="preserve">Edito - Défense et illustration de la démocratie représentative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Chaire Eugène Pierre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972268v1</w:t>
+                <w:t xml:space="preserve">hal-04972266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito - Défense et illustration de la démocratie représentative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hutier</w:t>
+                <w:t xml:space="preserve">Les élections de juin 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Chaire Eugène Pierre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972266v1</w:t>
+                <w:t xml:space="preserve">hal-04972268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métropole d’Aix-Marseille-Provence devant le conseil constitutionnel : la répartition des sièges de l’organe délibérant à l’aune du principe d’égalité devant le suffrage</w:t>
               </w:r>
@@ -1614,221 +1614,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Abrogation de l’article L7 du code électoral ou la fin d’une inconstitutionnalité attendue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronique France de jurisprudence constitutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Kerviche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, XXV, pp.697−758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00544033v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01826465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi organique portant application de l’article 25 de la Constitution et n° 2008-573 DC du 8 janvier 2009, Loi relative par la commission prévue à l’article 25 de la Constitution et à l’élection des députés</w:t>
               </w:r>
@@ -1877,1015 +1877,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronique France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XXIV, pp.653-690</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00544274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La révision de l’article 25 de la Constitution de la Constitution ou la mise en place d'une incompatibilité à coquille vide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 77 (1), pp.135. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/RFDC.077.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/RFDC.077.0135⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01826238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la présentation à la présélection des candidats à l’élection présidentielle : le filtrage comme fil d’Ariane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Xavier Magnon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mme Dominique Chéron et Mme Françoise Vallet : « Financement de campagne et propagande électorale : dissociation des contentieux, harmonisation du contrôle ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chroniques France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, XXIV, pp.653-690</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Campagne électorale : égalité ou équité ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situation de deux députés et de quatre sénateurs au regard du régime des incompatibilités parlementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Chroniques France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la présentation à la présélection des candidats à l’élection présidentielle : le filtrage comme fil d’Ariane</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disparition de la sanction automatique d’inéligibilité pour les comptables de fait : quel avenir pour la sanction électorale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mme Dominique Chéron et Mme Françoise Vallet : « Financement de campagne et propagande électorale : dissociation des contentieux, harmonisation du contrôle ? »</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA DISPARITION DE LA SANCTION AUTOMATIQUE D'INELIGIBILITE POUR LES COMPTABLES DE FAIT : QUEL AVENIR POUR LA SANCTION ELECTORALE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55, pp.609-621</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elections présidentielles 2002 - Nouveautés et perspectives contentieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...112 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Deal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ghevontian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lanisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">, 2002, Immunités constitutionnelles et privilèges de juridiction - Interprétation de la Constitution par le juge constitutionnel, 2001 (XVII), pp.577-632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...241 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Deal</w:t>
-[...87 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03595750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un nouveau principe général du droit inspiré du droit du travail et applicable à la fonction publique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826500v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01826247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mme BEURET</w:t>
               </w:r>
@@ -3104,234 +3104,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rétablissement de la légalité républicaine ou une transition politique et juridique en trompe-l'oeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">René Cassin : les années décisives (1914-1948)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien BROCH, May 2024, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juges et élections politiques : des contentieux discutés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La judiciarisation de la politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Bachert-Peretti, Caterina Sévérino et Eve Truilhé, Sep 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux (dés)équilibres institutionnels issus de de la dissolution du 9 juin 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le constitutionnalisme à l'ère des abus. Quelles reconfigurations possibles pour la sauvegarde de la démocratie et de l'état de droit ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Natasa Danelciuc-Colodrovschi, Nov 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971582v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04971556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garanties démocratiques et numérique</w:t>
               </w:r>
@@ -3513,409 +3513,409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Elysée : Lumières sur la clé de voûte de la République, Institut Francophone pour la Justice et la Démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ - lextenso éditions, 314 p., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dessiner le management public autrement. Bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Provence. 2023, Collection Espaces Publics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Hernandez</w:t>
+                <w:t xml:space="preserve">hal-04143442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement depuis 2008 : renforcement, statu quo ou retour au(x) fondement(s) de la Ve République ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Provence. 2023, Collection Espaces Publics</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L.G.D.J. lextenso éditions. 96, 2019, 978-2-37032-222-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">LGDJ - lextenso éditions, 314 p., 2023</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations et évolutions des élections présidentielles : le regard de l’histoire, Sous la dir. de S. DE CACQUERAY et S. LAMOUROUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Cacqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUAM, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sincérité et démocratie, Sous la dir. de S. DE CACQUERAY, M. STEFANINI, R. GHEVONTIAN et S. LAMOUROUX,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie de Cacqueray</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Sophie de Cacqueray</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ghevontian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUAM, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4028,376 +4028,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Elysée et ses marchés publics. A quand la fin des illégalités?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Amilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Kerléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Elysée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie IFJD, pp.257-274, 2023, 9782370323750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le Sénat et les collectivités territoriales : une protection fondée sur une simple règle électorale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les droits fondamentaux : quels enjeux pour le Parlement ? P. Jensel-Monge et A. Bachert-Peretti (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, p. 227-242, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Sénat et les collectivités territoriales : La protection des libertés locales fondée sur une simple règle électorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les droits fondamentaux : Quels enjeux pour le Parlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA RELATION ENTRE LE PRESIDENT DE LA REPUBLIQUE ET LE PEUPLE OU LE BAROMETRE DE LA RESPIRATION DEMOCRATIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François KERLEO et Sophie LAMOUROUX. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Elysée, de l'ombre à la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782370323750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction européenne du Président de la République sous la Cinquième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...142 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Kerléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4943,51 +4943,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD94079B"/>
+    <w:nsid w:val="9F23AA93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5174,51 +5174,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamouroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972236v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hutier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972247v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972255v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972264v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826233v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Besson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerviche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/RFDC.077.0135" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826242v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826245v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Deal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Domingo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ghevontian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lanisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971556v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989528v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacqueray Sophie De" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Eric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Andr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04143442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Cacqueray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge Stefanini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Amilhat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerl&#233;o" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamouroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972240v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hutier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972237v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972247v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972255v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972265v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826233v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Besson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerviche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/RFDC.077.0135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826483v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826485v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826245v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Deal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Domingo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ghevontian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lanisson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971582v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989528v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacqueray Sophie De" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Eric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Andr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04143442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Cacqueray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge Stefanini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501236v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Amilhat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerl&#233;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>