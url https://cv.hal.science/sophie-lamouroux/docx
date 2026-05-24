--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -3104,165 +3104,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juges et élections politiques : des contentieux discutés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La judiciarisation de la politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Bachert-Peretti, Caterina Sévérino et Eve Truilhé, Sep 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rétablissement de la légalité républicaine ou une transition politique et juridique en trompe-l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">René Cassin : les années décisives (1914-1948)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julien BROCH, May 2024, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971556v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04971659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux (dés)équilibres institutionnels issus de de la dissolution du 9 juin 2024</w:t>
               </w:r>
@@ -4028,191 +4028,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le Sénat et les collectivités territoriales : une protection fondée sur une simple règle électorale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits fondamentaux : quels enjeux pour le Parlement ? P. Jensel-Monge et A. Bachert-Peretti (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, p. 227-242, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Elysée et ses marchés publics. A quand la fin des illégalités?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Kerléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Elysée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie IFJD, pp.257-274, 2023, 9782370323750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501236v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04588714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Sénat et les collectivités territoriales : La protection des libertés locales fondée sur une simple règle électorale</w:t>
               </w:r>
@@ -4353,51 +4353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction européenne du Président de la République sous la Cinquième République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Kerléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4943,51 +4943,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F23AA93"/>
+    <w:nsid w:val="FA60A203"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5174,51 +5174,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamouroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972240v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hutier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972237v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972247v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972255v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972265v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826233v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Besson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerviche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/RFDC.077.0135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826483v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826485v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826245v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Deal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Domingo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ghevontian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lanisson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971582v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989528v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacqueray Sophie De" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Eric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Andr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04143442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Cacqueray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge Stefanini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501236v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Amilhat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerl&#233;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamouroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972240v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hutier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972237v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972247v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972255v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972265v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826233v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Besson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerviche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/RFDC.077.0135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826483v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826485v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826245v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Deal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Domingo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ghevontian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lanisson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971556v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971582v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989528v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacqueray Sophie De" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Eric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Andr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04143442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Cacqueray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge Stefanini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Amilhat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerl&#233;o" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>