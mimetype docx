--- v0 (2026-03-22)
+++ v1 (2026-04-22)
@@ -544,169 +544,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La poésie d’Erasmus Darwin entre science, mythe et pastorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laniel-Musitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Review of Créatures et créateurs de Prométhée, C. Armand, P. Degott et J.-P. Heberlé eds. (Presses Universitaires de Nancy, 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laniel-Musitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Anglaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075670v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01349457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie et sciences en Angleterre (1789-1889) : Affinités et métamorphoses</w:t>
               </w:r>
@@ -2093,242 +2093,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">'Fallings from us, vanishings' : l'art de la disparition de Wordsworth à Shelley.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laniel-Musitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Bonnecase. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wordsworth, Lectures critiques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aden, pp.115-133. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is a tragedy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laniel-Musitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonia Rigaud; Françoise Palleau-Papin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An Introduction to Anglophone Theatre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2015, Didact Anglais, 978-2-7535-3608-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la pierre à la chair : sciences et poésie d'Erasmus Darwin à William Blake.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laniel-Musitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanticism and the Philosophical Tradition. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.115-133, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01690041v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04075629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Thinking with Literature</w:t>
               </w:r>
@@ -5324,51 +5324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laniel-Musitelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954398v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128197v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465178v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01349457v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03954489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03954460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03954616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03954507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03954649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935838v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sabiron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Braida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Constantinesco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100726530" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01349790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chom&#233;ty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline De Mulder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/muses-et-pterodactyles-hugues-marchal/9782021113952" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0303" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openbookpublishers.com/books/10.11647/obp.0232/chapters/10.11647/obp.0232.12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0232.12" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110665833-002/html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110665833-002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Braida-Laplace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Regards crois&#233;s sur le monde anglophone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690068v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01349494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Romanticism-and-Philosophy-Thinking-with-Literature/Laniel-Musitelli-Constantinesco/p/book/9781138805507" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01349784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100726530&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690073v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288422v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250800v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176256v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176276v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176247v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01349768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laniel-Musitelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954398v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128197v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465178v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01349457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075670v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03954489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03954460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03954616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03954507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03954649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935838v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sabiron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Braida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Constantinesco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100726530" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01349790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chom&#233;ty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline De Mulder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/muses-et-pterodactyles-hugues-marchal/9782021113952" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0303" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openbookpublishers.com/books/10.11647/obp.0232/chapters/10.11647/obp.0232.12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0232.12" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110665833-002/html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110665833-002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Braida-Laplace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Regards crois&#233;s sur le monde anglophone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01349494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Romanticism-and-Philosophy-Thinking-with-Literature/Laniel-Musitelli-Constantinesco/p/book/9781138805507" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01349784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100726530&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690073v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288422v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250800v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176256v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176276v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176247v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01349768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>