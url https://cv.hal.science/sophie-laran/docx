--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1302,295 +1302,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed response to environmental conditions and infra-seasonal dynamics of the short-beaked common dolphin distribution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+                <w:t xml:space="preserve">Modelling marine predator habitat using the abundance of its pelagic prey in the tropical southwestern Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Receveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lebourges Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.220379⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (6), pp.757-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-021-00685-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882703v1</w:t>
+                <w:t xml:space="preserve">ird-03715868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling marine predator habitat using the abundance of its pelagic prey in the tropical southwestern Pacific</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Lebourges Dhaussy</w:t>
+                <w:t xml:space="preserve">Delayed response to environmental conditions and infra-seasonal dynamics of the short-beaked common dolphin distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (6), pp.757-779. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10021-021-00685-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.220379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03715868v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep ocean drivers better explain habitat preferences of sperm whales Physeter macrocephalus than beaked whales in the Bay of Biscay</w:t>
               </w:r>
@@ -1838,295 +1838,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can modelling the drift of bycaught dolphin stranded carcasses help identify involved fisheries? An exploratory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Peltier</w:t>
+                <w:t xml:space="preserve">Setting the scene for Mediterranean litterscape management: The first basin-scale quantification and mapping of floating marine debris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authier Matthieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dars</w:t>
+                <w:t xml:space="preserve">G. Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Demaret</w:t>
+                <w:t xml:space="preserve">S. Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Panigada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2019.e00843⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263 (A), pp.114430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382459v1</w:t>
+                <w:t xml:space="preserve">hal-02545613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting the scene for Mediterranean litterscape management: The first basin-scale quantification and mapping of floating marine debris</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Dorémus</w:t>
+                <w:t xml:space="preserve">Can modelling the drift of bycaught dolphin stranded carcasses help identify involved fisheries? An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Laran</w:t>
+                <w:t xml:space="preserve">Authier Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Panigada</w:t>
+                <w:t xml:space="preserve">Fabien Demaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 263 (A), pp.114430. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.e00843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2019.e00843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545613v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining multiple visual surveys to model the habitat of deep-diving cetaceans at the basin scale</w:t>
               </w:r>
@@ -2272,51 +2272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2419,51 +2419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.W. Trites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Authier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5464,77 +5464,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Teillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. E. Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Marine Mammalogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Palm Beach, Florida, United States</w:t>
@@ -6148,51 +6148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Virgili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Houles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Dor&#233;mus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2025.e04001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Jraifi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Van Canneyt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Panigada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Pierantonio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lder Ara&#250;jo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di-M&#233;glio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270513" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Astarloa Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Bar&#243;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1319791" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1344013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04495853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PC23023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peltier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01310" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ca&#241;adas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Meglio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270917" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lauret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12815" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220379" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03715868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Menard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges Dhaussy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-021-00685-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Teillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Dunn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13546-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hedon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Calmettes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Claridge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255667" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382459v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Authier Matthieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Demaret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2019.e00843" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dor&#233;mus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panigada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114430" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Boisseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Canadas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Authier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.190296" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Spitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ridoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Trites" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB0PV4QD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ca&#241;adas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aguilar de Soto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aissi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcangeli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzolin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.10.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874747v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5203-2018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falchetto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.146928" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.06.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGNL4H7B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Watremez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daivd" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.11.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.12.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.11.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Van Canneyt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00317.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GXCZN594-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959420v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.11.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ5815JN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jeremie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.11.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H4GCNSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Brito-Morales" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sudre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A Rohner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott L Hazen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gamelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ouzeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Poiriez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210812v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gilles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pigeault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Ramirez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Benoit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williams" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724376v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Doremus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371589v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Niviere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724580v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Serre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726476v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726200v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bassols" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725858v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Canneyt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Massart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776201v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Teillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Dunn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077163v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. Dunn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017570v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724210v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cerchio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrianarivelo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saloma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrianantenaina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.53" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Virgili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Houles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Dor&#233;mus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2025.e04001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Jraifi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Van Canneyt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Panigada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Pierantonio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lder Ara&#250;jo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di-M&#233;glio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270513" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Astarloa Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Bar&#243;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1319791" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1344013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04495853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PC23023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peltier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01310" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ca&#241;adas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Meglio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270917" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lauret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12815" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03715868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Menard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges Dhaussy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-021-00685-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220379" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Teillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Dunn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13546-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hedon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Calmettes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Claridge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255667" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dor&#233;mus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panigada" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114430" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Authier Matthieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Demaret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2019.e00843" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Boisseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Canadas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Authier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.190296" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Spitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ridoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Trites" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB0PV4QD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ca&#241;adas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aguilar de Soto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aissi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcangeli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzolin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.10.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874747v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5203-2018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falchetto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.146928" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.06.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGNL4H7B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Watremez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daivd" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.11.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.12.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.11.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Van Canneyt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00317.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GXCZN594-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959420v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.11.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ5815JN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jeremie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.11.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H4GCNSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Brito-Morales" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sudre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A Rohner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott L Hazen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gamelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ouzeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Poiriez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210812v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gilles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pigeault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Ramirez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Benoit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williams" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724376v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Doremus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371589v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Niviere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724580v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Serre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726476v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726200v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bassols" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725858v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Canneyt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Massart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776201v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Teillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Dunn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077163v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. Dunn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017570v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724210v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cerchio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrianarivelo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saloma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrianantenaina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.53" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>