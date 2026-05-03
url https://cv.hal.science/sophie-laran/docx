--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -368,563 +368,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ACCOBAMS survey initiative: the first synoptic assessment of cetacean abundance in the Mediterranean Sea through aerial surveys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal distribution of cetaceans in the European Atlantic and Mediterranean waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Virgili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Panigada</w:t>
+                <w:t xml:space="preserve">Hélder Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nino Pierantonio</w:t>
+                <w:t xml:space="preserve">Amaia Astarloa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélder Araújo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Di-Méglio</w:t>
+                <w:t xml:space="preserve">Isabel García-Barón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10, pp.1270513. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1270513⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.1319791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1319791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04499170v1</w:t>
+                <w:t xml:space="preserve">hal-05273918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal distribution of cetaceans in the European Atlantic and Mediterranean waters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The ACCOBAMS survey initiative: the first synoptic assessment of cetacean abundance in the Mediterranean Sea through aerial surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Panigada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Pierantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélder Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaia Astarloa Diaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+                <w:t xml:space="preserve">Léa David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel García-Barón</w:t>
+                <w:t xml:space="preserve">Nathalie Di-Méglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.1319791. </w:t>
+              <w:t xml:space="preserve">, 2024, 10, pp.1270513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1319791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1270513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273918v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective modelling of operational offshore windfarms on the distribution of marine megafauna in the southern North Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who lives in the open sea? Distribution and densities of surfacing marine megafauna in three subregions of the South Pacific (New Caledonia, Wallis and Futuna, and French Polynesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Van Canneyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Authier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Van Canneyt</w:t>
+                <w:t xml:space="preserve">Claire Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1344013⟩</w:t>
+              <w:t xml:space="preserve">Pacific Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.PC23023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/PC23023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017553v1</w:t>
+                <w:t xml:space="preserve">hal-04495853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who lives in the open sea? Distribution and densities of surfacing marine megafauna in three subregions of the South Pacific (New Caledonia, Wallis and Futuna, and French Polynesia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective modelling of operational offshore windfarms on the distribution of marine megafauna in the southern North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Virgili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Van Canneyt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tristan Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30, pp.PC23023. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1344013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/PC23023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1344013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495853v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the sky and on the beaches: complementary tools to evaluate common dolphin bycatch in the Bay of Biscay</w:t>
               </w:r>
@@ -1038,559 +1038,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution patterns of marine megafauna density in the Mediterranean Sea assessed through the ACCOBAMS Survey Initiative (ASI)</w:t>
+                <w:t xml:space="preserve">Integrated spatial models foster complementarity between monitoring programmes in producing large‐scale bottlenose dolphin indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Cañadas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Léa David</w:t>
+                <w:t xml:space="preserve">Valentin Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Di Meglio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Labach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Turek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1270917⟩</w:t>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.228-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acv.12815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724176v1</w:t>
+                <w:t xml:space="preserve">hal-04234642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated spatial models foster complementarity between monitoring programmes in producing large‐scale bottlenose dolphin indicators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution patterns of marine megafauna density in the Mediterranean Sea assessed through the ACCOBAMS Survey Initiative (ASI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Turek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Laran</w:t>
+                <w:t xml:space="preserve">Ana Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Pierantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélder Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gimenez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (2), pp.228-238. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1270917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acv.12815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1270917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234642v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling marine predator habitat using the abundance of its pelagic prey in the tropical southwestern Pacific</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Lebourges Dhaussy</w:t>
+                <w:t xml:space="preserve">Delayed response to environmental conditions and infra-seasonal dynamics of the short-beaked common dolphin distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-021-00685-x⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.220379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03715868v1</w:t>
+                <w:t xml:space="preserve">hal-03882703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed response to environmental conditions and infra-seasonal dynamics of the short-beaked common dolphin distribution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+                <w:t xml:space="preserve">Modelling marine predator habitat using the abundance of its pelagic prey in the tropical southwestern Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Receveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lebourges Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (11), </w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (6), pp.757-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.220379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10021-021-00685-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882703v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03715868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep ocean drivers better explain habitat preferences of sperm whales Physeter macrocephalus than beaked whales in the Bay of Biscay</w:t>
               </w:r>
@@ -1736,51 +1736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Calmettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1857,51 +1857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting the scene for Mediterranean litterscape management: The first basin-scale quantification and mapping of floating marine debris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2125,51 +2125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining multiple visual surveys to model the habitat of deep-diving cetaceans at the basin scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2374,303 +2374,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey consumption by cetaceans reveals the importance of energy-rich food webs in the Bay of Biscay</w:t>
+                <w:t xml:space="preserve">The challenge of habitat modelling for threatened low density species using heterogeneous data: The case of Cuvier’s beaked whales in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Spitz</w:t>
+                <w:t xml:space="preserve">A. Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ridoux</w:t>
+                <w:t xml:space="preserve">N. Aguilar de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.W. Trites</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Aissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azzolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.013⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85, pp.128 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264589v1</w:t>
+                <w:t xml:space="preserve">hal-01835907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of habitat modelling for threatened low density species using heterogeneous data: The case of Cuvier’s beaked whales in the Mediterranean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prey consumption by cetaceans reveals the importance of energy-rich food webs in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aguilar de Soto</w:t>
+                <w:t xml:space="preserve">J. Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aissi</w:t>
+                <w:t xml:space="preserve">V. Ridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arcangeli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.W. Trites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Authier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.148-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.10.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01835907v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of &amp;lt;em&amp;gt;Trichodesmium&amp;lt;/em&amp;gt; spp. mats in the western tropical South Pacific</w:t>
               </w:r>
@@ -2803,51 +2803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal distribution and abundance of cetaceans within French waters- Part II: The Bay of Biscay and the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3083,51 +3083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Survey of Pelagic Megafauna: Their Distribution, Densities, and Taxonomic Richness in the Tropical Southwest Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Van Canneyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3198,429 +3198,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using large scale surveys to investigate seasonal variations in seabird distribution and abundance. Part I: The North Western Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Using large scale surveys to investigate seasonal variations in seabird distribution and abundance. Part II: The Bay of Biscay and the English Channel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pettex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 141, pp.74-85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.11.008⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 141, pp.86-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510311v1</w:t>
+                <w:t xml:space="preserve">hal-01510327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal distribution and abundance of cetaceans within French waters- Part I: The North-Western Mediterranean, including the Pelagos sanctuary</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using large scale surveys to investigate seasonal variations in seabird distribution and abundance. Part I: The North Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pettex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Daivd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lea David</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 141, pp.20-30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.12.011⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 141, pp.74-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510161v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using large scale surveys to investigate seasonal variations in seabird distribution and abundance. Part II: The Bay of Biscay and the English Channel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal distribution and abundance of cetaceans within French waters- Part I: The North-Western Mediterranean, including the Pelagos sanctuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pettex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 141, pp.86-101. </w:t>
+              <w:t xml:space="preserve">, 2017, 141, pp.20-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510327v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting top predator habitats in the Southwest Indian Ocean</w:t>
               </w:r>
@@ -4357,51 +4357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial models of cetacean density in European Atlantic waters based on SCANS-IV summer 2022 survey data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4724,51 +4724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Genu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4810,293 +4810,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution et abondance de la mégafaune marine en France métropolitaine SAMM II Atlantique-Manche Hiver 2021 Rapport de campagne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution et abondance de la mégafaune marine lors des campagnes SAMM cycle I et II en Méditerranée : Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Nivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Genu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Niviere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sanchez</w:t>
+                <w:t xml:space="preserve">Sandrine Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pelagis (UMS 3462,), 5 allée de l’Océan, 17000 La Rochelle. 2021</w:t>
+              <w:t xml:space="preserve">Pelagis (UAR 3462), 5 allée de l’Océan, 17000 La Rochelle. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371589v1</w:t>
+                <w:t xml:space="preserve">hal-04724580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution et abondance de la mégafaune marine lors des campagnes SAMM cycle I et II en Méditerranée : Rapport final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution et abondance de la mégafaune marine en France métropolitaine SAMM II Atlantique-Manche Hiver 2021 Rapport de campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Doremus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Serre</w:t>
+                <w:t xml:space="preserve">Manon Niviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pelagis (UAR 3462), 5 allée de l’Océan, 17000 La Rochelle. 2021</w:t>
+              <w:t xml:space="preserve">Pelagis (UMS 3462,), 5 allée de l’Océan, 17000 La Rochelle. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724580v1</w:t>
+                <w:t xml:space="preserve">hal-05371589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la mégafaune marine au large des PErtuis charentais, de l'Estuaire de la Gironde et de Rochebonne par observation aérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5209,51 +5209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bassols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5377,223 +5377,389 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pelagis (UAR 3462), 5 allée de l’Océan, 17000 La Rochelle. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CETACEAN SPECIES DIVERSITY IN MALAGASY WATERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cerchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Andrianarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Andrianantenaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The New Natural History of Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Princeton University Press, pp.411-424, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv2ks6tbb.53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where, when and why: modelling the distribution and habitat of deep-diving cetaceans incorporating variables depicting the deep oceanic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Teillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. E. Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Marine Mammalogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Palm Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where, when and why: modelling the distribution and habitat of deep-diving cetaceans incorporating variables depicting the deep oceanic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5602,163 +5768,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Teillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Doremus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy E. Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Biennial Conference on the Biology of Marine Mammals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Palm Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective impact assessment of offshore wind farm development on harbour porpoise distribution in the southern European North Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5777,223 +5943,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Marine Mammal Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017570v1</w:t>
-              </w:r>
-[...164 lines deleted...]
-                <w:t xml:space="preserve">hal-04724210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6148,51 +6148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Virgili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Houles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Dor&#233;mus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2025.e04001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Jraifi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Van Canneyt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Panigada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Pierantonio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lder Ara&#250;jo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di-M&#233;glio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270513" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Astarloa Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Bar&#243;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1319791" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1344013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04495853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PC23023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peltier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01310" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ca&#241;adas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Meglio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270917" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lauret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12815" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03715868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Menard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges Dhaussy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-021-00685-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220379" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Teillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Dunn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13546-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hedon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Calmettes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Claridge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255667" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dor&#233;mus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panigada" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114430" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Authier Matthieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Demaret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2019.e00843" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Boisseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Canadas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Authier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.190296" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Spitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ridoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Trites" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB0PV4QD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ca&#241;adas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aguilar de Soto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aissi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcangeli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzolin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.10.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874747v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5203-2018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falchetto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.146928" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.06.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGNL4H7B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Watremez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daivd" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.11.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.12.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.11.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Van Canneyt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00317.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GXCZN594-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959420v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.11.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ5815JN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jeremie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.11.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H4GCNSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Brito-Morales" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sudre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A Rohner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott L Hazen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gamelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ouzeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Poiriez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210812v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gilles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pigeault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Ramirez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Benoit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williams" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724376v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Doremus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371589v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Niviere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724580v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Serre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726476v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726200v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bassols" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725858v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Canneyt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Massart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776201v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Teillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Dunn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077163v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. Dunn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017570v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724210v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cerchio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrianarivelo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saloma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrianantenaina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.53" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Virgili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Houles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Dor&#233;mus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2025.e04001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Jraifi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Van Canneyt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lder Ara&#250;jo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Astarloa Diaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Bar&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1319791" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Panigada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Pierantonio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di-M&#233;glio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270513" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04495853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PC23023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1344013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peltier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01310" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lauret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12815" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ca&#241;adas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Meglio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270917" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220379" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03715868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Menard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges Dhaussy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-021-00685-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Teillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Dunn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13546-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hedon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Calmettes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Claridge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255667" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dor&#233;mus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panigada" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114430" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Authier Matthieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Demaret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2019.e00843" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Boisseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Canadas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Authier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.190296" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835907v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ca&#241;adas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aguilar de Soto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aissi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcangeli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzolin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.10.021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264589v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Spitz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ridoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Trites" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB0PV4QD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874747v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5203-2018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falchetto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.146928" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.06.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGNL4H7B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Watremez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.11.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510311v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daivd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.11.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510161v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea David" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.12.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Van Canneyt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00317.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GXCZN594-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959420v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.11.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ5815JN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jeremie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.11.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H4GCNSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Brito-Morales" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sudre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A Rohner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott L Hazen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gamelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ouzeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Poiriez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210812v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gilles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pigeault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Ramirez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Benoit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williams" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724376v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Doremus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724580v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Serre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371589v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Niviere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726476v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726200v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bassols" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725858v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Canneyt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Massart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724210v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cerchio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrianarivelo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saloma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrianantenaina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.53" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776201v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Teillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Dunn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. Dunn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017570v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>