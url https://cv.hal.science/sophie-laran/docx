--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -234,831 +234,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PelaSIG, a QGIS plugin for marine megafauna census: application to the aerial ACCOBAMS Survey Initiative dataset</w:t>
+                <w:t xml:space="preserve">From the sky and on the beaches: complementary tools to evaluate common dolphin bycatch in the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Nivière</w:t>
+                <w:t xml:space="preserve">Hélène Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Blanchard</w:t>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Jraifi</w:t>
+                <w:t xml:space="preserve">Pierre Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Van Canneyt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+                <w:t xml:space="preserve">Cécile Dars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10, </w:t>
+              <w:t xml:space="preserve">Endangered Species Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.509-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1270335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/esr01310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724159v1</w:t>
+                <w:t xml:space="preserve">hal-04426404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal distribution of cetaceans in the European Atlantic and Mediterranean waters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PelaSIG, a QGIS plugin for marine megafauna census: application to the aerial ACCOBAMS Survey Initiative dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélder Araújo</w:t>
+                <w:t xml:space="preserve">Manon Nivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaia Astarloa Diaz</w:t>
+                <w:t xml:space="preserve">Ariane Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Jraifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Van Canneyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Dorémus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel García-Barón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.1319791. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1319791⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1270335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273918v1</w:t>
+                <w:t xml:space="preserve">hal-04724159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ACCOBAMS survey initiative: the first synoptic assessment of cetacean abundance in the Mediterranean Sea through aerial surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Panigada</w:t>
+                <w:t xml:space="preserve">Seasonal distribution of cetaceans in the European Atlantic and Mediterranean waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nino Pierantonio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélder Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa David</w:t>
+                <w:t xml:space="preserve">Amaia Astarloa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Di-Méglio</w:t>
+                <w:t xml:space="preserve">Isabel García-Barón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10, pp.1270513. </w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.1319791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1270513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1319791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499170v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who lives in the open sea? Distribution and densities of surfacing marine megafauna in three subregions of the South Pacific (New Caledonia, Wallis and Futuna, and French Polynesia)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ACCOBAMS survey initiative: the first synoptic assessment of cetacean abundance in the Mediterranean Sea through aerial surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Garrigue</w:t>
+                <w:t xml:space="preserve">Simone Panigada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Berr</w:t>
+                <w:t xml:space="preserve">Nino Pierantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélder Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Di-Méglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/PC23023⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.1270513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1270513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495853v1</w:t>
+                <w:t xml:space="preserve">hal-04499170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective modelling of operational offshore windfarms on the distribution of marine megafauna in the southern North Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who lives in the open sea? Distribution and densities of surfacing marine megafauna in three subregions of the South Pacific (New Caledonia, Wallis and Futuna, and French Polynesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Authier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Van Canneyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Van Canneyt</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pacific Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.PC23023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/PC23023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1344013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04017553v1</w:t>
+                <w:t xml:space="preserve">hal-04495853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the sky and on the beaches: complementary tools to evaluate common dolphin bycatch in the Bay of Biscay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Peltier</w:t>
+                <w:t xml:space="preserve">Prospective modelling of operational offshore windfarms on the distribution of marine megafauna in the southern North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dars</w:t>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Van Canneyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endangered Species Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53, pp.509-522. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1344013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/esr01310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1344013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426404v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated spatial models foster complementarity between monitoring programmes in producing large‐scale bottlenose dolphin indicators</w:t>
               </w:r>
@@ -1187,77 +1187,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution patterns of marine megafauna density in the Mediterranean Sea assessed through the ACCOBAMS Survey Initiative (ASI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Pierantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nino Pierantonio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélder Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1302,429 +1302,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed response to environmental conditions and infra-seasonal dynamics of the short-beaked common dolphin distribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ariane Blanchard</w:t>
+                <w:t xml:space="preserve">Deep ocean drivers better explain habitat preferences of sperm whales Physeter macrocephalus than beaked whales in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Virgili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Teillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.220379⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.9620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-13546-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882703v1</w:t>
+                <w:t xml:space="preserve">hal-03695769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling marine predator habitat using the abundance of its pelagic prey in the tropical southwestern Pacific</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Lebourges Dhaussy</w:t>
+                <w:t xml:space="preserve">Delayed response to environmental conditions and infra-seasonal dynamics of the short-beaked common dolphin distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-021-00685-x⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.220379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03715868v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep ocean drivers better explain habitat preferences of sperm whales Physeter macrocephalus than beaked whales in the Bay of Biscay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auriane Virgili</w:t>
+                <w:t xml:space="preserve">Modelling marine predator habitat using the abundance of its pelagic prey in the tropical southwestern Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Receveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Teillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+                <w:t xml:space="preserve">Frederic Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Dunn</w:t>
+                <w:t xml:space="preserve">Anne Lebourges Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.9620. </w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (6), pp.757-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-13546-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10021-021-00685-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695769v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03715868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better characterisation of deep-diving whales’ distributions by using prey distribution model outputs?</w:t>
               </w:r>
@@ -1736,51 +1736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Calmettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1857,51 +1857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting the scene for Mediterranean litterscape management: The first basin-scale quantification and mapping of floating marine debris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,90 +1978,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can modelling the drift of bycaught dolphin stranded carcasses help identify involved fisheries? An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authier Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Demaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2125,51 +2125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining multiple visual surveys to model the habitat of deep-diving cetaceans at the basin scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2374,1588 +2374,1588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of habitat modelling for threatened low density species using heterogeneous data: The case of Cuvier’s beaked whales in the Mediterranean</w:t>
+                <w:t xml:space="preserve">Remote sensing of &amp;lt;em&amp;gt;Trichodesmium&amp;lt;/em&amp;gt; spp. mats in the western tropical South Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cañadas</w:t>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aguilar de Soto</w:t>
+                <w:t xml:space="preserve">Florian de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aissi</w:t>
+                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arcangeli</w:t>
+                <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Azzolin</w:t>
+                <w:t xml:space="preserve">Robert Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 85, pp.128 - 136. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5203 - 5219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5203-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835907v1</w:t>
+                <w:t xml:space="preserve">hal-01874747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey consumption by cetaceans reveals the importance of energy-rich food webs in the Bay of Biscay</w:t>
+                <w:t xml:space="preserve">The challenge of habitat modelling for threatened low density species using heterogeneous data: The case of Cuvier’s beaked whales in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Spitz</w:t>
+                <w:t xml:space="preserve">A. Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ridoux</w:t>
+                <w:t xml:space="preserve">N. Aguilar de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.W. Trites</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Aissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azzolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.013⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85, pp.128 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264589v1</w:t>
+                <w:t xml:space="preserve">hal-01835907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of &amp;lt;em&amp;gt;Trichodesmium&amp;lt;/em&amp;gt; spp. mats in the western tropical South Pacific</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prey consumption by cetaceans reveals the importance of energy-rich food webs in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian de Boissieu</w:t>
+                <w:t xml:space="preserve">J. Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
+                <w:t xml:space="preserve">V. Ridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.W. Trites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Authier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.148-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5203-2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01874747v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal distribution and abundance of cetaceans within French waters- Part II: The Bay of Biscay and the English Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using large scale surveys to investigate seasonal variations in seabird distribution and abundance. Part II: The Bay of Biscay and the English Channel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pettex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Dorémus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 141, pp.31-40. </w:t>
+              <w:t xml:space="preserve">, 2017, 141, pp.86-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.146928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510194v1</w:t>
+                <w:t xml:space="preserve">hal-01510327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does ocean seasonality drive habitat preferences of highly mobile top predators? Part I: The north-western Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+                <w:t xml:space="preserve">Using large scale surveys to investigate seasonal variations in seabird distribution and abundance. Part I: The North Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pettex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Laran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L David</w:t>
+                <w:t xml:space="preserve">Léa Daivd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Dorémus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Pettex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 141, pp.115-132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.06.012⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 141, pp.74-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551632v1</w:t>
+                <w:t xml:space="preserve">hal-01510311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Survey of Pelagic Megafauna: Their Distribution, Densities, and Taxonomic Richness in the Tropical Southwest Indian Ocean</w:t>
+                <w:t xml:space="preserve">Seasonal distribution and abundance of cetaceans within French waters- Part I: The North-Western Mediterranean, including the Pelagos sanctuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pettex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Watremez</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00139⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.20-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163715v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using large scale surveys to investigate seasonal variations in seabird distribution and abundance. Part II: The Bay of Biscay and the English Channel.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal distribution and abundance of cetaceans within French waters- Part II: The Bay of Biscay and the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 141, pp.86-101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.11.012⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 141, pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.146928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510327v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using large scale surveys to investigate seasonal variations in seabird distribution and abundance. Part I: The North Western Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">How does ocean seasonality drive habitat preferences of highly mobile top predators? Part I: The north-western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pettex</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 141, pp.74-85. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 141, pp.115-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.11.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01510311v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal distribution and abundance of cetaceans within French waters- Part I: The North-Western Mediterranean, including the Pelagos sanctuary</w:t>
+                <w:t xml:space="preserve">A Comprehensive Survey of Pelagic Megafauna: Their Distribution, Densities, and Taxonomic Richness in the Tropical Southwest Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Blanck</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Van Canneyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea David</w:t>
+                <w:t xml:space="preserve">Pierre Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 141, pp.20-30. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510161v1</w:t>
+                <w:t xml:space="preserve">hal-04163715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting top predator habitats in the Southwest Indian Ocean</w:t>
+                <w:t xml:space="preserve">Predicting cetacean and seabird habitats across a productivity gradient in the South Pacific gyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mannocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Catalogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Van Canneyt</w:t>
+                <w:t xml:space="preserve">Patrick Lehodey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37 (3), pp.261-278. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120, pp.383-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2013.00317.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004173v1</w:t>
+                <w:t xml:space="preserve">hal-00959420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting cetacean and seabird habitats across a productivity gradient in the South Pacific gyre</w:t>
+                <w:t xml:space="preserve">Predicting top predator habitats in the Southwest Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mannocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Catalogna</w:t>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lehodey</w:t>
+                <w:t xml:space="preserve">O. Van Canneyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 120, pp.383-398. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (3), pp.261-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2013.00317.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959420v1</w:t>
+                <w:t xml:space="preserve">hal-01004173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megavertebrate communities from two contrasting ecosystems in the western tropical Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mannocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Bolaños-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4015,1412 +4015,1412 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial models of cetacean density in European Atlantic waters based on SCANS-IV summer 2022 survey data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadya Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institute for Terrestrial and Aquatic Wildlife Research, University of Veterinary Medicine Hannover, Foundation, Buesum, Germany. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi de la mégafaune marine au sein du Parc Naturel Marin des estuaires picards et de la mer d’Opale - Programme MAMO - Rapport de campagne 2023-2025 pour le PNM EPMO (OFB-22-0565).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Poiriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pelagis (UAR 3462), 5 allée de l’Océan, 17000 La Rochelle. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse des données de l’Observatoire PELAGIS au sein du PNM des estuaires picards et de la mer d’Opale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Van Canneyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Genu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La rochelle Université. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi de la mégafaune marine au large des PErtuis charentais, de l’Estuaire de la Gironde et de Rochebonne par observation aérienne : Campagne SPEE (2021-2022), rapport final.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Genu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pelagis (UAR 3462), 5 allée de l’Océan, 17000 La Rochelle. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution et abondance de la mégafaune marine en France métropolitaine: SAMM (cycle II) Atlantique-Manche Hiver 2021 Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Genu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Doremus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pelagis (UAR 3462), 5 allée de l’Océan, 17000 La Rochelle. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution et abondance de la mégafaune marine lors des campagnes SAMM cycle I et II en Méditerranée : Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Nivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Genu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pelagis (UAR 3462), 5 allée de l’Océan, 17000 La Rochelle. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution et abondance de la mégafaune marine en France métropolitaine SAMM II Atlantique-Manche Hiver 2021 Rapport de campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Doremus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Niviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pelagis (UMS 3462,), 5 allée de l’Océan, 17000 La Rochelle. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi de la mégafaune marine au large des PErtuis charentais, de l'Estuaire de la Gironde et de Rochebonne par observation aérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Genu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pelagis (UAR 3462), 5 allée de l’Océan, 17000 La Rochelle. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution et abondance de la mégafaune marine aux Petites Antilles et en Guyane française (REMMOA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bassols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pelagis (UAR 3462), 5 allée de l’Océan, 17000 La Rochelle. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution et abondance de la mégafaune marine en Polynésie française (REMMOA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Canneyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Massart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pelagis (UAR 3462), 5 allée de l’Océan, 17000 La Rochelle. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megafauna show pervasive yet distinct affinity to ocean fronts: the urgent need for adaptive conservation in a warming world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Brito-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph A Rohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott L Hazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390978v1</w:t>
-              </w:r>
-[...1210 lines deleted...]
-                <w:t xml:space="preserve">hal-04725858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5742,64 +5742,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where, when and why: modelling the distribution and habitat of deep-diving cetaceans incorporating variables depicting the deep oceanic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Teillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Doremus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy E. Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5880,77 +5880,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier van Canneyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Marine Mammal Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Barcelone (Espagne), Spain</w:t>
@@ -6148,51 +6148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Virgili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Houles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Dor&#233;mus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2025.e04001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Jraifi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Van Canneyt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lder Ara&#250;jo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Astarloa Diaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Bar&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1319791" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Panigada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Pierantonio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di-M&#233;glio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270513" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04495853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PC23023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1344013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peltier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01310" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lauret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12815" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ca&#241;adas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Meglio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270917" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220379" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03715868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Menard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges Dhaussy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-021-00685-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Teillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Dunn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13546-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hedon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Calmettes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Claridge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255667" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dor&#233;mus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panigada" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114430" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Authier Matthieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Demaret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2019.e00843" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Boisseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Canadas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Authier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.190296" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835907v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ca&#241;adas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aguilar de Soto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aissi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcangeli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzolin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.10.021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264589v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Spitz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ridoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Trites" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB0PV4QD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874747v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5203-2018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falchetto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.146928" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.06.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGNL4H7B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Watremez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.11.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510311v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daivd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.11.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510161v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea David" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.12.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Van Canneyt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00317.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GXCZN594-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959420v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.11.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ5815JN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jeremie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.11.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H4GCNSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Brito-Morales" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sudre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A Rohner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott L Hazen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gamelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ouzeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Poiriez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210812v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gilles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pigeault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Ramirez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Benoit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williams" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724376v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Doremus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724580v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Serre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371589v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Niviere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726476v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726200v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bassols" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725858v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Canneyt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Massart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724210v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cerchio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrianarivelo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saloma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrianantenaina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.53" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776201v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Teillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Dunn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. Dunn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017570v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Virgili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Houles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Dor&#233;mus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2025.e04001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peltier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01310" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Jraifi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Van Canneyt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270335" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273918v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lder Ara&#250;jo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Astarloa Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Bar&#243;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1319791" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Panigada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Pierantonio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di-M&#233;glio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270513" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04495853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PC23023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1344013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lauret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12815" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ca&#241;adas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Meglio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270917" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695769v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Teillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Dunn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13546-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220379" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03715868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Menard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges Dhaussy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-021-00685-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hedon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Calmettes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Claridge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255667" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dor&#233;mus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panigada" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114430" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Authier Matthieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Demaret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2019.e00843" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Boisseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Canadas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Authier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.190296" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5203-2018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ca&#241;adas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aguilar de Soto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aissi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcangeli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzolin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.10.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Spitz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ridoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Trites" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB0PV4QD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510327v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.11.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daivd" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.11.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510161v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.12.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510194v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falchetto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.146928" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551632v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.06.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGNL4H7B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Watremez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00139" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.11.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ5815JN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004173v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Van Canneyt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00317.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GXCZN594-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jeremie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.11.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H4GCNSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210812v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gilles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pigeault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Ramirez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Benoit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371568v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gamelin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ouzeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Poiriez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williams" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724376v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Doremus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724580v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Serre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Niviere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bassols" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Canneyt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Massart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390978v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Brito-Morales" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sudre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A Rohner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott L Hazen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724210v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cerchio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrianarivelo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saloma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrianantenaina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.53" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776201v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Teillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Dunn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. Dunn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017570v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>