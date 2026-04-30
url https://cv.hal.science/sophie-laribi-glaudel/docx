--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -320,368 +320,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre histoire et imaginaire : l'Antiquité d'aujourd'hui</w:t>
+                <w:t xml:space="preserve">Jouer à l’ombre des dieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laribi Glaudel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Imaginales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité d'Histoire Régionale, Région Grand Est, May 2024, Épinal, France</w:t>
+              <w:t xml:space="preserve">Des jeux et des rites de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vilma Losyte; Éric Dieu, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628268v1</w:t>
+                <w:t xml:space="preserve">hal-04604839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour du roman Vainqueuse de Jean-Laurent Del Socorro (L'École des Loisirs)</w:t>
+                <w:t xml:space="preserve">Regards antiques sur le corps féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laribi Glaudel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Laurent del Socorro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Imaginales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville d'Épinal, May 2024, Épinal, France</w:t>
+              <w:t xml:space="preserve">Symposium international d'Éthique en Périnatalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Cavatorta; Serge Vanden Eijnden; CHU de Charleroi, May 2024, Charleroi, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628236v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer à l’ombre des dieux</w:t>
+                <w:t xml:space="preserve">Autour du roman Vainqueuse de Jean-Laurent Del Socorro (L'École des Loisirs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laribi Glaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laurent del Socorro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des jeux et des rites de l’Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vilma Losyte; Éric Dieu, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les Imaginales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville d'Épinal, May 2024, Épinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604839v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards antiques sur le corps féminin</w:t>
+                <w:t xml:space="preserve">Entre histoire et imaginaire : l'Antiquité d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laribi Glaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bièvre-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pampanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Steward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international d'Éthique en Périnatalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric Cavatorta; Serge Vanden Eijnden; CHU de Charleroi, May 2024, Charleroi, Belgium</w:t>
+              <w:t xml:space="preserve">Les Imaginales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d'Histoire Régionale, Région Grand Est, May 2024, Épinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628253v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des histoires (antiques) pour faire peur aux enfants</w:t>
               </w:r>
@@ -851,165 +851,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lovecraft et l’Antiquité, ou le Passé qui ne s’est jamais passé</w:t>
+                <w:t xml:space="preserve">Ilithyie aux Portes. Les divinités protectrices de la naissance et de l'enfance et les lieux de passage dans l'espace urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laribi Glaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midsommar - Miskatonic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Miskatonic, Jun 2023, Verdun, France</w:t>
+              <w:t xml:space="preserve">Le Passage des Portes dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628282v1</w:t>
+                <w:t xml:space="preserve">hal-04162389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilithyie aux Portes. Les divinités protectrices de la naissance et de l'enfance et les lieux de passage dans l'espace urbain.</w:t>
+                <w:t xml:space="preserve">Lovecraft et l’Antiquité, ou le Passé qui ne s’est jamais passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laribi Glaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Passage des Portes dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Midsommar - Miskatonic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Miskatonic, Jun 2023, Verdun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162389v1</w:t>
+                <w:t xml:space="preserve">hal-04628282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux et histoires</w:t>
               </w:r>
@@ -2392,51 +2392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laribi Glaudel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282972v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kirbihler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bi&#232;vre-Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pampanay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Steward" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent del Socorro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04604839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cirac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Vuklisevic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04628282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Battaggion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaworski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04948236v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/287-toys-as-cultural-artefacts-in-ancient-greece-etruria-and-rome-9782355181290.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Husquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bodiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02444076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.7888" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02893196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LORR0150" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laribi Glaudel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282972v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kirbihler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04604839v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628253v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent del Socorro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628268v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bi&#232;vre-Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pampanay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Steward" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cirac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Vuklisevic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04628282v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Battaggion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaworski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04948236v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/287-toys-as-cultural-artefacts-in-ancient-greece-etruria-and-rome-9782355181290.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Husquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bodiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02444076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.7888" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02893196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LORR0150" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>