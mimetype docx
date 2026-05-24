--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -389,299 +389,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards antiques sur le corps féminin</w:t>
+                <w:t xml:space="preserve">Autour du roman Vainqueuse de Jean-Laurent Del Socorro (L'École des Loisirs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laribi Glaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laurent del Socorro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international d'Éthique en Périnatalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric Cavatorta; Serge Vanden Eijnden; CHU de Charleroi, May 2024, Charleroi, Belgium</w:t>
+              <w:t xml:space="preserve">Les Imaginales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville d'Épinal, May 2024, Épinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628253v1</w:t>
+                <w:t xml:space="preserve">hal-04628236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour du roman Vainqueuse de Jean-Laurent Del Socorro (L'École des Loisirs)</w:t>
+                <w:t xml:space="preserve">Entre histoire et imaginaire : l'Antiquité d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laribi Glaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Laurent del Socorro</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bièvre-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pampanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Steward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Imaginales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ville d'Épinal, May 2024, Épinal, France</w:t>
+              <w:t xml:space="preserve">, Comité d'Histoire Régionale, Région Grand Est, May 2024, Épinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628236v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre histoire et imaginaire : l'Antiquité d'aujourd'hui</w:t>
+                <w:t xml:space="preserve">Regards antiques sur le corps féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laribi Glaudel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Imaginales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité d'Histoire Régionale, Région Grand Est, May 2024, Épinal, France</w:t>
+              <w:t xml:space="preserve">Symposium international d'Éthique en Périnatalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Cavatorta; Serge Vanden Eijnden; CHU de Charleroi, May 2024, Charleroi, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628268v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des histoires (antiques) pour faire peur aux enfants</w:t>
               </w:r>
@@ -2392,51 +2392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laribi Glaudel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282972v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kirbihler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04604839v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628253v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent del Socorro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628268v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bi&#232;vre-Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pampanay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Steward" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cirac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Vuklisevic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04628282v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Battaggion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaworski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04948236v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/287-toys-as-cultural-artefacts-in-ancient-greece-etruria-and-rome-9782355181290.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Husquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bodiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02444076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.7888" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02893196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LORR0150" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laribi Glaudel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282972v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kirbihler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04604839v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent del Socorro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bi&#232;vre-Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pampanay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Steward" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cirac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Vuklisevic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04628282v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Battaggion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaworski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04948236v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/287-toys-as-cultural-artefacts-in-ancient-greece-etruria-and-rome-9782355181290.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Husquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bodiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02444076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.7888" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02893196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LORR0150" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>