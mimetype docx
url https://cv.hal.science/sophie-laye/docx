--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (181)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (183)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -333,161 +333,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal transplantation from humans with obesity to mice drives a selective microbial signature without impacting behavioral and metabolic health</w:t>
+                <w:t xml:space="preserve">Balanced polyunsaturated fatty acids diet prevents the D-galactose-induced neuroinflammation and cognitive impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey M Neyrinck</w:t>
+                <w:t xml:space="preserve">Ivan Marniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hany Ahmed</w:t>
+                <w:t xml:space="preserve">Juliette Dupont-Viratelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+                <w:t xml:space="preserve">Flavie Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leclercq</w:t>
+                <w:t xml:space="preserve">Alexandra Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Amadieu</w:t>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.15455. </w:t>
+              <w:t xml:space="preserve">Neuroscience Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, pp.106989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-99047-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nsa.2026.106989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215960v1</w:t>
+                <w:t xml:space="preserve">hal-05606359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodent models of Alzheimer's disease: Critical analysis of current hypotheses and pathways for future research</w:t>
               </w:r>
@@ -601,28357 +601,28607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing effect of plant extracts and omega-3 on age-related cognitive decline in male mice</w:t>
+                <w:t xml:space="preserve">Fecal transplantation from humans with obesity to mice drives a selective microbial signature without impacting behavioral and metabolic health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Martin</w:t>
+                <w:t xml:space="preserve">Audrey M Neyrinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Peltier</w:t>
+                <w:t xml:space="preserve">Hany Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heena Vanmalibhai Lad</w:t>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">Sophie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Madore-Delpech</w:t>
+                <w:t xml:space="preserve">Camille Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49, pp.101127. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.15455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbih.2025.101127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-99047-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507589v1</w:t>
+                <w:t xml:space="preserve">hal-05215960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better understanding of the relationship between docosahexaenoic acid and bronchopulmonary dysplasia and the questions that remain</w:t>
+                <w:t xml:space="preserve">Preventing effect of plant extracts and omega-3 on age-related cognitive decline in male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bazinet</w:t>
+                <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Layé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heena Vanmalibhai Lad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore-Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.01.030⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49, pp.101127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbih.2025.101127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215878v1</w:t>
+                <w:t xml:space="preserve">hal-05507589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockage of ATGL-mediated breakdown of lipid droplets in microglia alleviates neuroinflammatory and behavioural responses to lipopolysaccharides</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a better understanding of the relationship between docosahexaenoic acid and bronchopulmonary dysplasia and the questions that remain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Manceau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Bazinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 123, pp.315 - 333. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 121 (4), pp.749-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.09.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841414v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant extracts and omega-3 improve short-term memory and modulate the microbiota-gut-brain axis in D-Galactose model mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blockage of ATGL-mediated breakdown of lipid droplets in microglia alleviates neuroinflammatory and behavioural responses to lipopolysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Boulaire</w:t>
+                <w:t xml:space="preserve">Josephine Louise Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Peltier</w:t>
+                <w:t xml:space="preserve">Frédérick Boisjoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Pourtau</w:t>
+                <w:t xml:space="preserve">Arturo Israel Machuca-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Coursan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.09.015⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 123, pp.315 - 333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713928v1</w:t>
+                <w:t xml:space="preserve">hal-04841414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant extracts and omega-3 supplementation modulate hippocampal oxylipin profile in response to LPS-induced neuroinflammation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Plant extracts and omega-3 improve short-term memory and modulate the microbiota-gut-brain axis in D-Galactose model mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Bardinet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Milan Boulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammation Research</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00011-024-01947-9⟩</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713930v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to “N-3 PUFA deficiency disrupts oligodendrocyte maturation and myelin integrity during brain development”</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dejean</w:t>
+                <w:t xml:space="preserve">Plant extracts and omega-3 supplementation modulate hippocampal oxylipin profile in response to LPS-induced neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Galadriel Briere</w:t>
+                <w:t xml:space="preserve">Emie Debenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Leon</w:t>
+                <w:t xml:space="preserve">Jeanne Bardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 71 (3), pp.796-796. </w:t>
+              <w:t xml:space="preserve">Inflammation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/glia.24321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00011-024-01947-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998738v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mice prenatally exposed to valproic acid do not show autism-related disorders when fed with polyunsaturated fatty acid-enriched diets</w:t>
+                <w:t xml:space="preserve">Serotonergic neurons are involved in the counter-regulatory response to hypoglycemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Turpin</w:t>
+                <w:t xml:space="preserve">Hugo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Coursan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Schaffhauser</w:t>
+                <w:t xml:space="preserve">Justine Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thabault</w:t>
+                <w:t xml:space="preserve">Mathieu Di Miceli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
+                <w:t xml:space="preserve">Janany Kandiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-38423-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (12), pp.e13344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.13344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020816v1</w:t>
+                <w:t xml:space="preserve">hal-04342557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonergic neurons are involved in the counter-regulatory response to hypoglycemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum to “N-3 PUFA deficiency disrupts oligodendrocyte maturation and myelin integrity during brain development”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Decoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Coursan</w:t>
+                <w:t xml:space="preserve">Cyril Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Lallement</w:t>
+                <w:t xml:space="preserve">Marie-Galadriel Briere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Di Miceli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Janany Kandiah</w:t>
+                <w:t xml:space="preserve">Stephane Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jne.13344⟩</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (3), pp.796-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.24321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342557v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Marine Hydrolysate Improves Memory Performance and Social Behavior through Gut Microbiota Remodeling during Aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mice prenatally exposed to valproic acid do not show autism-related disorders when fed with polyunsaturated fatty acid-enriched diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mougin</w:t>
+                <w:t xml:space="preserve">Maud Schaffhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Chataigner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+                <w:t xml:space="preserve">Mathieu Thabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Pallet</w:t>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12234199⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.11235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-38423-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711007v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin modulates emotional behavior through a serotonin-dependent mechanism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary Marine Hydrolysate Improves Memory Performance and Social Behavior through Gut Microbiota Remodeling during Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Martinat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Camille Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Di Miceli</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-022-01812-3⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (23), pp.4199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12234199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910983v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Long-Chain n-3 Polyunsaturated Fatty Acid Supplementation Alters Electrophysiological Properties in the Nucleus Accumbens and Emotional Behavior in Naïve and Chronically Stressed Mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The gut-derived metabolites as mediators of the effect of healthy nutrition on the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Prado-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23126650⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1155533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739678v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 PUFA Deficiency Affects the Ultrastructural Organization and Density of White Matter Microglia in the Developing Brain of Male Mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diet Prevents Social Stress-Induced Maladaptive Neurobehavioural and Gut Microbiota Changes in a Histamine-Dependent Manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐kim St‐pierre</w:t>
+                <w:t xml:space="preserve">Alessia Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew D. Greenhalgh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+                <w:t xml:space="preserve">Barbara Rani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomaz F.S. Bastiaanssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bonfiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoin Gunnigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2022.802411⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844299v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet Prevents Social Stress-Induced Maladaptive Neurobehavioural and Gut Microbiota Changes in a Histamine-Dependent Manner</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomaz F.S. Bastiaanssen</w:t>
+                <w:t xml:space="preserve">N-3 PUFA Deficiency Affects the Ultrastructural Organization and Density of White Matter Microglia in the Developing Brain of Male Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Decoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Bonfiglio</w:t>
+                <w:t xml:space="preserve">Katherine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eoin Gunnigle</w:t>
+                <w:t xml:space="preserve">Marie‐kim St‐pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D. Greenhalgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23020862⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.802411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2022.802411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946871v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N‐3 PUFA deficiency disrupts oligodendrocyte maturation and myelin integrity during brain development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Leon</w:t>
+                <w:t xml:space="preserve">Insulin modulates emotional behavior through a serotonin-dependent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bullich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Di Miceli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (6), pp.1610-1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-022-01812-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/glia.24088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03347586v1</w:t>
+                <w:t xml:space="preserve">hal-03910983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EAT–Lancet reference diet and cognitive function across the life course</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary Long-Chain n-3 Polyunsaturated Fatty Acid Supplementation Alters Electrophysiological Properties in the Nucleus Accumbens and Emotional Behavior in Naïve and Chronically Stressed Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Di Miceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boushra Dalile</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andy Challinor</w:t>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Geurts</w:t>
+                <w:t xml:space="preserve">Moïra Rossitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eileen Gibney</w:t>
+                <w:t xml:space="preserve">Shoug Alashmali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (9), pp.e749-e759. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (12), pp.6650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2542-5196(22)00123-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23126650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909521v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish Hydrolysate Supplementation Containing n-3 Long Chain Polyunsaturated Fatty Acids and Peptides Prevents LPS-Induced Neuroinflammation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Layé</w:t>
+                <w:t xml:space="preserve">N‐3 PUFA deficiency disrupts oligodendrocyte maturation and myelin integrity during brain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Decoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Galadriel Briere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13030824⟩</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (1), pp.50-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.24088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03310550v1</w:t>
+                <w:t xml:space="preserve">hal-03347586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal dietary polyunsaturated fatty acids in brain development, role in neurodevelopmental disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Martinat</w:t>
+                <w:t xml:space="preserve">The EAT–Lancet reference diet and cognitive function across the life course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boushra Dalile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moira Rossitto</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Curie Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Challinor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Geurts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eileen Gibney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13041185⟩</w:t>
+              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (9), pp.e749-e759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2542-5196(22)00123-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331131v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fish hydrolysate supplementation containing n-3 LC-PUFAs and peptides prevents short-term memory and stress response deficits in aged mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Lucas</w:t>
+                <w:t xml:space="preserve">Fish Hydrolysate Supplementation Containing n-3 Long Chain Polyunsaturated Fatty Acids and Peptides Prevents LPS-Induced Neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pallet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Veronique Pallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 91, pp.716-730. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2020.09.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13030824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304166v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrigenomic modification induced by anthocyanin-rich bilberry extract in the hippocampus of ApoE-/- mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perinatal dietary polyunsaturated fatty acids in brain development, role in neurodevelopmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Moira Rossitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Di Miceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2021.104609⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13041185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03303129v1</w:t>
+                <w:t xml:space="preserve">hal-03331131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal dietary omega-3 deficiency worsens the deleterious effects of prenatal inflammation on the gut-brain axis in the offspring across lifetime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary fish hydrolysate supplementation containing n-3 LC-PUFAs and peptides prevents short-term memory and stress response deficits in aged mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Leyrolle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Quadros</w:t>
+                <w:t xml:space="preserve">V. Pallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41386-020-00793-7⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91, pp.716-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2020.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916329v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementation with low molecular weight peptides from fish protein hydrolysate reduces acute mild stress-induced corticosterone secretion and modulates stress responsive gene expression in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Nutrigenomic modification induced by anthocyanin-rich bilberry extract in the hippocampus of ApoE-/- mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Krga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Pallet</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 76, pp.1-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2020.104292⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 85, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2021.104609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306578v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microglial cannabinoid type 1 receptor regulates brain inflammation in a sex-specific manner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal dietary omega-3 deficiency worsens the deleterious effects of prenatal inflammation on the gut-brain axis in the offspring across lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Decoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia de Meij</w:t>
+                <w:t xml:space="preserve">G. Briere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zain Alfanek</w:t>
+                <w:t xml:space="preserve">C. Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Morel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+                <w:t xml:space="preserve">A. Quadros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cannabis and Cannabinoid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.579-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/can.2020.0170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41386-020-00793-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364514v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binge eating among young adults: association with sociodemographic factors, nutritional intake, dietary -6:-3 ratio and impulsivity.</w:t>
+                <w:t xml:space="preserve">Microglial cannabinoid type 1 receptor regulates brain inflammation in a sex-specific manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Khoury</w:t>
+                <w:t xml:space="preserve">Julia de Meij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santa Chamsine</w:t>
+                <w:t xml:space="preserve">Zain Alfanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camil Merheb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Rached</w:t>
+                <w:t xml:space="preserve">Lydie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Decoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114521000118⟩</w:t>
+              <w:t xml:space="preserve">Cannabis and Cannabinoid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/can.2020.0170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336829v1</w:t>
+                <w:t xml:space="preserve">hal-03364514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetracosahexaenoylethanolamide, a novel N-acylethanolamide, is elevated in ischemia and increases neuronal output</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cigdem Sahin</w:t>
+                <w:t xml:space="preserve">Supplementation with low molecular weight peptides from fish protein hydrolysate reduces acute mild stress-induced corticosterone secretion and modulates stress responsive gene expression in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Faouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bouvret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.RA120001024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2020.104292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167174v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico hierarchical clustering of neuronal populations in the rat ventral tegmental area based on extracellular electrophysiological properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Di Miceli</w:t>
+                <w:t xml:space="preserve">Binge eating among young adults: association with sociodemographic factors, nutritional intake, dietary -6:-3 ratio and impulsivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santa Chamsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camil Merheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Arfoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Husson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniela Cota</w:t>
+                <w:t xml:space="preserve">Maria Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncir.2020.00051⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114521000118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941027v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahydrobiopterin administration facilitates amphetamine-induced dopamine release and motivation in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Causal link between n-3 polyunsaturated fatty acid deficiency and motivation deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Walle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Fanet</w:t>
+                <w:t xml:space="preserve">Andrea Contini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ducrocq</w:t>
+                <w:t xml:space="preserve">Asma Oummadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tournissac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Lo</w:t>
+                <w:t xml:space="preserve">Baptiste Caraballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112348⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.755-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173240v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential omega-3 fatty acids tune microglial phagocytosis of synaptic elements in the mouse developing brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reward-related brain activity and behavior are associated with peripheral ghrelin levels in obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Bogdanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Bogdanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Madore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+                <w:t xml:space="preserve">Sandra Dexpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Morel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew D. Greenhalgh</w:t>
+                <w:t xml:space="preserve">Ines Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-19861-z⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2019.104520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047178v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary vitamin A supplementation prevents early obesogenic diet-induced microbiota, neuronal and cognitive alterations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tetrahydrobiopterin administration facilitates amphetamine-induced dopamine release and motivation in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Alfos</w:t>
+                <w:t xml:space="preserve">H. Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dumetz</w:t>
+                <w:t xml:space="preserve">F. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+                <w:t xml:space="preserve">M. Tournissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oummadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-020-00723-z⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 379, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046682v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary N-3 PUFA deficiency affects sleep-wake activity in basal condition and in response to an inflammatory challenge in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Layé</w:t>
+                <w:t xml:space="preserve">Tetracosahexaenoylethanolamide, a novel N-acylethanolamide, is elevated in ischemia and increases neuronal output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Metherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Di Miceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cigdem Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.05.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (11), pp.1480-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.RA120001024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171875v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n-3 Polyunsaturated fatty acids and their derivates reduce neuroinflammation during aging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">In silico hierarchical clustering of neuronal populations in the rat ventral tegmental area based on extracellular electrophysiological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Di Miceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Cota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12030647⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncir.2020.00051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172884v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapeseed oil fortified with micronutrients improves cognitive alterations associated with metabolic syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Vaysse</w:t>
+                <w:t xml:space="preserve">Essential omega-3 fatty acids tune microglial phagocytosis of synaptic elements in the mouse developing brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Rossitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D. Greenhalgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.11.002⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.6133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19861-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622830v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain eicosapentaenoic acid metabolism as a lead for novel therapeutics in major depression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+                <w:t xml:space="preserve">Dietary vitamin A supplementation prevents early obesogenic diet-induced microbiota, neuronal and cognitive alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essi F. Biyong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Alfos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.07.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-020-00723-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171047v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reward-related brain activity and behavior are associated with peripheral ghrelin levels in obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helen Beyer</w:t>
+                <w:t xml:space="preserve">Dietary N-3 PUFA deficiency affects sleep-wake activity in basal condition and in response to an inflammatory challenge in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Decoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benmamar-Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Persillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85, pp.162-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2019.104520⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02517346v1</w:t>
+                <w:t xml:space="preserve">hal-03171875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal link between n-3 polyunsaturated fatty acid deficiency and motivation deficits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">n-3 Polyunsaturated fatty acids and their derivates reduce neuroinflammation during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.012⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12030647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550371v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alzheimer's disease and Helicobacter pylori infection: inflammation from stomach to brain?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain eicosapentaenoic acid metabolism as a lead for novel therapeutics in major depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bazinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Metherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuck Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saame Raza Shaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Albaret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-190496⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85, pp.21-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623503v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating triglycerides gate dopamine-associated behaviors through DRD2-expressing neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapeseed oil fortified with micronutrients improves cognitive alterations associated with metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kropp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Berland</w:t>
+                <w:t xml:space="preserve">Julie Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Montalban</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yuko Nakamura</w:t>
+                <w:t xml:space="preserve">Carole Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.010⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, pp.23-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552254v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUFA and their derivatives in neurotransmission and synapses: a new hallmark of synaptopathies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Circulating triglycerides gate dopamine-associated behaviors through DRD2-expressing neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Montalban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Di Miceli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0029665120000129⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.773-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173011v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic supplementation with a mix of salvia officinalis and salvia lavandulaefolia improves morris water maze learning in normal adult C57Bl/6J mice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Alzheimer's disease and Helicobacter pylori infection: inflammation from stomach to brain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sifré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Pallet</w:t>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12061777⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (2), pp.801-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-190496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171686v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 Polyunsaturated fatty acids and the resolution of neuroinflammation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">PUFA and their derivatives in neurotransmission and synapses: a new hallmark of synaptopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Di Miceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2019.01022⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (4), pp.388-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665120000129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619338v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain tumor necrosis factor-α mediates anxiety-like behavior in a mouse model of severe obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+                <w:t xml:space="preserve">Chronic supplementation with a mix of salvia officinalis and salvia lavandulaefolia improves morris water maze learning in normal adult C57Bl/6J mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12061777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2018.11.316⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02626314v1</w:t>
+                <w:t xml:space="preserve">hal-03171686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hit early life adversity affects gut microbiota, brain and behavior in a sex-dependent manner</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualizing and profiling lipids in the OVLT of Fat-1 and wild type mouse brains during LPS-induced systemic inflammation using AP-SMALDI MSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chevalier</w:t>
+                <w:t xml:space="preserve">Janne Bredehöft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Grohard</w:t>
+                <w:t xml:space="preserve">Dhaka Ram Bhandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Basso</w:t>
+                <w:t xml:space="preserve">Fabian Johannes Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing X. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (10), pp.4394-4406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.9b00435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623824v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease in operant responding under obesogenic diet exposure is not related to deficits in incentive or hedonic processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N-3 Polyunsaturated fatty acids and the resolution of neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.22358⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2019.01022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618642v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing and profiling lipids in the OVLT of Fat-1 and wild type mouse brains during LPS-induced systemic inflammation using AP-SMALDI MSI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-hit early life adversity affects gut microbiota, brain and behavior in a sex-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhaka Ram Bhandari</w:t>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Johannes Pflieger</w:t>
+                <w:t xml:space="preserve">Philippe Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Schulz</w:t>
+                <w:t xml:space="preserve">Julien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing X. Kang</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Grohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.9b00435⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.179-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618275v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of acute mild stress corticosterone response and changes in stress‐responsive gene expression in male Balb/c mice after repeated administration of a Rhodiola rosea L. root extract</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain tumor necrosis factor-α mediates anxiety-like behavior in a mouse model of severe obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Blondeau</w:t>
+                <w:t xml:space="preserve">Célia Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bardot</w:t>
+                <w:t xml:space="preserve">Raphael Boursereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (11), pp.3827-3841. </w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, online fisrt, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fsn3.1249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2018.11.316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370548v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological restoration of gut barrier function in stressed neonates partially reverses long-term alterations associated with maternal separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Rincel</w:t>
+                <w:t xml:space="preserve">Decrease in operant responding under obesogenic diet exposure is not related to deficits in incentive or hedonic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+                <w:t xml:space="preserve">Alexia Hyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Minni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Matime</w:t>
+                <w:t xml:space="preserve">Hortense Fanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Oummadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00213-019-05252-w⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.255-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.22358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620346v1</w:t>
+                <w:t xml:space="preserve">hal-02618642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of lipids on microglia function</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reduction of acute mild stress corticosterone response and changes in stress‐responsive gene expression in male Balb/c mice after repeated administration of a Rhodiola rosea L. root extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guinobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2019.134348⟩</w:t>
+              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (11), pp.3827-3841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.1249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618143v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal Link between n-3 Polyunsaturated Fatty Acid Deficiency and Motivation Deficits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Caraballo</w:t>
+                <w:t xml:space="preserve">Pharmacological restoration of gut barrier function in stressed neonates partially reverses long-term alterations associated with maternal separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Matime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236 (5), pp.1583-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-019-05252-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.3382436⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03347311v1</w:t>
+                <w:t xml:space="preserve">hal-02620346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metformin Promotes Anxiolytic and Antidepressant-Like Responses in Insulin-Resistant Mice by Decreasing Circulating Branched-Chain Amino Acids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stella Manta</w:t>
+                <w:t xml:space="preserve">Causal Link between n-3 Polyunsaturated Fatty Acid Deficiency and Motivation Deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Walle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Contini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Oummadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caraballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.755-772.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3382436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2904-18.2019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330975v1</w:t>
+                <w:t xml:space="preserve">hal-03347311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary n-3 long chain PUFA supplementation promotes a pro-resolving oxylipin profile in the brain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Direct and indirect effects of lipids on microglia function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nadjar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 708, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2019.134348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2018.07.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627173v1</w:t>
+                <w:t xml:space="preserve">hal-02618143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food for mood: relevance of nutritional omega-3 fatty acids for depression and anxiety</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metformin Promotes Anxiolytic and Antidepressant-Like Responses in Insulin-Resistant Mice by Decreasing Circulating Branched-Chain Amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Zemdegs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiranya Pintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bullich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Manta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (30), pp.5935-5948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2904-18.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626338v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal high-fat diet and early life stress differentially modulate spine density and dendritic morphology in the medial prefrontal cortex of juvenile and adult rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Yvon</w:t>
+                <w:t xml:space="preserve">Dietary n-3 long chain PUFA supplementation promotes a pro-resolving oxylipin profile in the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D. Greenhalgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 223 (2), pp.883-895. </w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.17-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00429-017-1526-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2018.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623667v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory effects of omega-3 fatty acids in the brain: physiological mechanisms and relevance to pharmacology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poor cognitive ageing: vulnerabilities, mechanisms and the impact of nutritional interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard P. Bazinet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Aarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben A. Bahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/pr.117.014092⟩</w:t>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.40-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2017.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629278v1</w:t>
+                <w:t xml:space="preserve">hal-02623736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenol-rich extract from grape and blueberry attenuates cognitive decline and improves neuronal function in aged mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Calon</w:t>
+                <w:t xml:space="preserve">Dietary omega-3 deficiency exacerbates inflammation and reveals spatial memory deficits in mice exposed to lipopolysaccharide during gestation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jns.2018.10⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73, pp.427-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624059v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal n-3 polyunsaturated fatty acid dietary supply modulates microglia lipid content in the offspring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Joffre</w:t>
+                <w:t xml:space="preserve">Food for mood: relevance of nutritional omega-3 fatty acids for depression and anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Amadieu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2018.04.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02622462v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary omega-3 deficiency exacerbates inflammation and reveals spatial memory deficits in mice exposed to lipopolysaccharide during gestation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal high-fat diet and early life stress differentially modulate spine density and dendritic morphology in the medial prefrontal cortex of juvenile and adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Labrousse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+                <w:t xml:space="preserve">Amandine L. Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Séré</w:t>
+                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Soudain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2018.06.004⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 223 (2), pp.883-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-017-1526-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627166v1</w:t>
+                <w:t xml:space="preserve">hal-02623667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor cognitive ageing: vulnerabilities, mechanisms and the impact of nutritional interventions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyphenol-rich extract from grape and blueberry attenuates cognitive decline and improves neuronal function in aged mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Day</w:t>
+                <w:t xml:space="preserve">Julien Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Aarts</w:t>
+                <w:t xml:space="preserve">Stéphanie Dudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben A. Bahr</w:t>
+                <w:t xml:space="preserve">David Gaudout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Calon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2017.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jns.2018.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623736v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dietary fats on brain functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosanna Chianese</w:t>
+                <w:t xml:space="preserve">Anti-inflammatory effects of omega-3 fatty acids in the brain: physiological mechanisms and relevance to pharmacology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Coccurello</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard P. Bazinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1570159X15666171017102547⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (1), pp.12-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/pr.117.014092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623830v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTORC1 pathway disruption abrogates the effects of the ciliary neurotrophic factor on energy balance and hypothalamic neuroinflammation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leste-Lasserre</w:t>
+                <w:t xml:space="preserve">Maternal n-3 polyunsaturated fatty acid dietary supply modulates microglia lipid content in the offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2018.03.014⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2018.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621706v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanorobots the future of neurology: a perspective on alzheimer's disease</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of dietary fats on brain functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Chianese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Coccurello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Viggiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Scafuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of prevention of Alzheimer's disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14283/jpad.2018.6⟩</w:t>
+              <w:t xml:space="preserve">Current Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (7), pp.1059-1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1570159X15666171017102547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621408v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuro-inflammation dans les maladies neurologiques. Rôle des probiotiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">mTORC1 pathway disruption abrogates the effects of the ciliary neurotrophic factor on energy balance and hypothalamic neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Catania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Remus-Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leste-Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytothérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/phyto-2018-0093⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.325-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2018.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335827v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interest of adding micronutrients to docosahexaenoic acid supplementation to prevent age--related cognitive decline</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Nanorobots the future of neurology: a perspective on alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer’s Disease &amp; Parkinsonism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2161-0460.1000438⟩</w:t>
+              <w:t xml:space="preserve">The Journal of prevention of Alzheimer's disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2), pp.155-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14283/jpad.2018.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334224v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification of mGlu5-endocannabinoid signaling rescues behavioral and synaptic deficits in a mouse model of adolescent and adult dietary polyunsaturated fatty acid imbalance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Neuro-inflammation dans les maladies neurologiques. Rôle des probiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (6), pp.326-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/phyto-2018-0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3516-16.2017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01602593v1</w:t>
+                <w:t xml:space="preserve">hal-03335827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive lipids as new class of microglial modulators: when nutrition meets neuroimunology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">The interest of adding micronutrients to docosahexaenoic acid supplementation to prevent age--related cognitive decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Pallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alzheimer’s Disease &amp; Parkinsonism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.1000438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2161-0460.1000438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2016.07.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01606571v1</w:t>
+                <w:t xml:space="preserve">hal-03334224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of perinatal exposure to high-fat diet and stress on responses to nutritional challenges, food-motivated behaviour and mesolimbic dopamine function</w:t>
+                <w:t xml:space="preserve">Omega-3 polyunsaturated fatty acids and brain health: Preclinical evidence for the prevention of neurodegenerative diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Romani Perez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Kerdiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Calon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2016.236⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (Part B.), pp.203-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606036v1</w:t>
+                <w:t xml:space="preserve">hal-02620799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of high-fat diet consumption on appetitive instrumental behavior in rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Notre cerveau est aussi dans l'assiette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Cota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sud Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 juin 2017, pp.36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604971v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional n-3 PUFA Deficiency Abolishes Endocannabinoid Gating of Hippocampal Long-Term Potentiation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amplification of mGlu5-endocannabinoid signaling rescues behavioral and synaptic deficits in a mouse model of adolescent and adult dietary polyunsaturated fatty acid imbalance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Manduca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhw052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (29), pp.6851-6868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3516-16.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777442v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notre cerveau est aussi dans l'assiette</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Bioactive lipids as new class of microglial modulators: when nutrition meets neuroimunology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Castéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (Part: A), pp.19-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2016.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605290v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-3 polyunsaturated fatty acids and brain health: Preclinical evidence for the prevention of neurodegenerative diseases</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of perinatal exposure to high-fat diet and stress on responses to nutritional challenges, food-motivated behaviour and mesolimbic dopamine function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Romani Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2017.09.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (4), pp.502-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2016.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620799v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibiting microglia expansion prevents diet-induced hypothalamic and peripheral inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Andre</w:t>
+                <w:t xml:space="preserve">The effect of high-fat diet consumption on appetitive instrumental behavior in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shauna L. Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain R. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Guzman-Quevedo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Remus-Borel</w:t>
+                <w:t xml:space="preserve">Chloé Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Clark</w:t>
+                <w:t xml:space="preserve">Fabien Naneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66 (4), pp.908-919. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.203-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db16-0586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608609v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender specific behavioral alterations are associated with gut dysbiosis in mice exposed to multifactorial early-life adversity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutritional n-3 PUFA Deficiency Abolishes Endocannabinoid Gating of Hippocampal Long-Term Potentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aubert</w:t>
+                <w:t xml:space="preserve">Aurore Thomazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chevalier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-977X(17)31269-5⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.2571-2579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhw052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622454v1</w:t>
+                <w:t xml:space="preserve">hal-03777442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docosahexaenoic acid-containing choline phospholipid modulates LPS-induced neuroinflammation in vivo and in microglia in vitro</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Inhibiting microglia expansion prevents diet-induced hypothalamic and peripheral inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Guzman-Quevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Remus-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bernoud-Hubac</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12974-017-0939-x⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (4), pp.908-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db16-0586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607106v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food for thought: how nutrition impacts cognition and emotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender specific behavioral alterations are associated with gut dysbiosis in mice exposed to multifactorial early-life adversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah J. Spencer</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41538-017-0008-y⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.S682-S683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-977X(17)31269-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618759v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of prebiotics on metabolic and behavioral alterations in a mouse model of metabolic syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucile Capuron</w:t>
+                <w:t xml:space="preserve">Pharmacological inhibition of gut leakiness prevents the long-term effects of early-life stress in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darnaudery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2016.12.022⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.S686-S687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-977X(17)31275-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602643v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological inhibition of gut leakiness prevents the long-term effects of early-life stress in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t>
+                <w:t xml:space="preserve">Impact of prebiotics on metabolic and behavioral alterations in a mouse model of metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Fernandez de Cossio Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Everard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Capuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-977X(17)31275-0⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64, pp.33-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2016.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02619957v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPA/DHA and vitamin A supplementation improves spatial memory and alleviates the age-related decrease in hippocampal RXRγ and kinase expression in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food for thought: how nutrition impacts cognition and emotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J. Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniko Korosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Létondor</w:t>
+                <w:t xml:space="preserve">Barbara Shukitt-Hale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Buaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruth M. Barrientos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2016.00103⟩</w:t>
+              <w:t xml:space="preserve">npj Science of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41538-017-0008-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635169v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How French subjects describe well-being from food and eating habits? Development, item reduction and scoring definition of the Well-Being related to Food Questionnaire (Well-BFQ©)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Docosahexaenoic acid-containing choline phospholipid modulates LPS-induced neuroinflammation in vivo and in microglia in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Remus-Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D. Greenhalgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guichardant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Guillemin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Dupuy</w:t>
+                <w:t xml:space="preserve">Nathalie Bernoud-Hubac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2015.09.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-017-0939-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01473212v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocannabinoid-Mediated Plasticity in Nucleus Accumbens Controls Vulnerability to Anxiety after Social Defeat Stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of n-3 PUFAs in inflammationviaresolvin biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.06.082⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2015062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826144v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolvin D1 and E1 promote resolution of inflammation in microglial cells in vitro</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
+                <w:t xml:space="preserve">N-3 PUFAs and neuroinflammatory processes in cognitive disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2015.12.013⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2015064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636094v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal high-fat diet prevents developmental programming by early life stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutritional omega-3 deficiency alters glucocorticoid receptor-signaling pathway and neuronal morphology in regionally distinct brain structures associated with emotional deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muna L. Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2016.07.165⟩</w:t>
+              <w:t xml:space="preserve">Neural plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/8574830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630643v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy fat blend improves brain DHA and neuroplasticity and regulates corticosterone in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Enriched dairy fat matrix diet prevents early life lipopolysaccharide-induced spatial memory impairment at adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fressange-Mazda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Ruyet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 109, pp.29-38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2016.03.013⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 113, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2016.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630685v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional n-3 PUFA Deficiency Abolishes Endocannabinoid Gating of Hippocampal Long-Term Potentiation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neuroinflammation in autism: plausible role of maternal inflammation, dietary omega 3, and microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Lacabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Benmamar-Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhw052⟩</w:t>
+              <w:t xml:space="preserve">Neural plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/3597209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826142v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroinflammation in autism: plausible role of maternal inflammation, dietary omega 3, and microbiota</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Nutrition, inflammation and depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural plasticity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (5-6), pp.138-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636528v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriched dairy fat matrix diet prevents early life lipopolysaccharide-induced spatial memory impairment at adulthood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Le Ruyet</w:t>
+                <w:t xml:space="preserve">EPA/DHA and vitamin A supplementation improves spatial memory and alleviates the age-related decrease in hippocampal RXRγ and kinase expression in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Létondor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Buaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2016.08.013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2016.00103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632280v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of n-3 PUFAs in inflammationviaresolvin biosynthesis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How French subjects describe well-being from food and eating habits? Development, item reduction and scoring definition of the Well-Being related to Food Questionnaire (Well-BFQ©)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Capuron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2015062⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.333-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2015.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630035v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 PUFAs and neuroinflammatory processes in cognitive disorders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
+                <w:t xml:space="preserve">Resolvin D1 and E1 promote resolution of inflammation in microglial cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Buaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2015064⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.249-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2015.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632132v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional omega-3 deficiency alters glucocorticoid receptor-signaling pathway and neuronal morphology in regionally distinct brain structures associated with emotional deficits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
+                <w:t xml:space="preserve">Maternal high-fat diet prevents developmental programming by early life stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darnaudery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Sans</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilia Theodorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2016/8574830⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2016.07.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631971v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition, inflammation and depression</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Endocannabinoid-Mediated Plasticity in Nucleus Accumbens Controls Vulnerability to Anxiety after Social Defeat Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Linders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J. Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (5), pp.1237 - 1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.06.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335750v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining techniques for measuring the effects of nutrients on mental performance and mood state</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Saunders</w:t>
+                <w:t xml:space="preserve">Dairy fat blend improves brain DHA and neuroplasticity and regulates corticosterone in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-015-1143-3⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2016.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640165v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal high-fat diet prevents developmental programming by early-life stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutritional n-3 PUFA Deficiency Abolishes Endocannabinoid Gating of Hippocampal Long-Term Potentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thomazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/tp.2016.235⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (4), pp.2571-2579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhw052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602432v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition, inflammation et dépression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Examining techniques for measuring the effects of nutrients on mental performance and mood state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Siobhan Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Saunders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (6), pp.1991-2000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-015-1143-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629542v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Adolescent High-Fat Diet to Adult Control Diet Restores Neurocognitive Alterations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+                <w:t xml:space="preserve">Maternal high-fat diet prevents developmental programming by early-life stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fioramonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilia Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2016.00225⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (11), pp.e966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/tp.2016.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326608v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-grade inflammation is a major contributor of impaired attentional set shifting in obese subjects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrition, inflammation et dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (5-6), pp.138-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02635590v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary polyphenol supplementation prevents alterations of spatial navigation in middle-aged mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Alfos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaudout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, 16 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnbeh.2016.00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of brain PUFA content in different experimental models of mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Brétillon</w:t>
+                <w:t xml:space="preserve">Switching Adolescent High-Fat Diet to Adult Control Diet Restores Neurocognitive Alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shauna Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cavaroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids (PLEFA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2016.09.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2016.00225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430319v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal hyperactivity disturbs ATP microgradients, impairs microglial motility, and reduces phagocytic receptor expression triggering apoptosis/microglial phagocytosis uncoupling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Layé</w:t>
+                <w:t xml:space="preserve">Modulation of brain PUFA content in different experimental models of mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002466⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids (PLEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605002v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Lactobacillus fermentum and dairy lipids in the maternal diet on the fatty acid composition of pups' brain and peripheral tissues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Low-grade inflammation is a major contributor of impaired attentional set shifting in obese subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Le Ruyet</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dexpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 115, pp.24-34. </w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.63-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2016.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2016.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604893v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How french subjects describe well-being from food and eating habits? Development, and scoring definition of the well-being related to food questionnaire (Well-Bfq)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuronal hyperactivity disturbs ATP microgradients, impairs microglial motility, and reduces phagocytic receptor expression triggering apoptosis/microglial phagocytosis uncoupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dupuy</w:t>
+                <w:t xml:space="preserve">Oihane Abiega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sol Beccari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irune Diaz-Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2015.09.2684⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (5), pp.1-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638886v1</w:t>
+                <w:t xml:space="preserve">hal-01605002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oméga 3, ces acides gras indispensables au cerveau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Lactobacillus fermentum and dairy lipids in the maternal diet on the fatty acid composition of pups' brain and peripheral tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fressange-Mazda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2015.03.006⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115, pp.24-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2016.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347503v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary n-3 PUFAs Deficiency Increases Vulnerability to Inflammation-Induced Spatial Memory Impairment</w:t>
+                <w:t xml:space="preserve">Microglial Activation Enhances Associative Taste Memory through Purinergic Modulation of Glutamatergic Neurotransmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saucisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npp.2015.127⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (7), pp.3022-3033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3028-14.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259529v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles de l’humeur associés à l’obésité et au diabète de type 2 : rôle de la neuroinflammation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
+                <w:t xml:space="preserve">Role of neuroinflammation in the emotional and cognitive alterations displayed by animal models of obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giamal Luheshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabète et Obésité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2015.00229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335737v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microglia in neuronal plasticity: influence of stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric S. Wohleb</w:t>
+                <w:t xml:space="preserve">How french subjects describe well-being from food and eating habits? Development, and scoring definition of the well-being related to food questionnaire (Well-Bfq)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Capuron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2014.12.034⟩</w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (7), pp.A712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2015.09.2684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636176v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microglial Activation Enhances Associative Taste Memory through Purinergic Modulation of Glutamatergic Neurotransmission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les oméga 3, ces acides gras indispensables au cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3028-14.2015⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (2), pp.61-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259535v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of neuroinflammation in the emotional and cognitive alterations displayed by animal models of obesity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dietary n-3 PUFAs Deficiency Increases Vulnerability to Inflammation-Induced Spatial Memory Impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thomazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2015.00229⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (12), pp.2774-2787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2015.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639251v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenic increase in n-3/n-6 fatty acid ratio protects against cognitive deficits induced by an immune challenge through decrease of neuroinflammation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les troubles de l’humeur associés à l’obésité et au diabète de type 2 : rôle de la neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diabète et Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635645v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juvenile obesity enhances emotional memory and amygdala plasticity through glucocorticoids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Sauvant</w:t>
+                <w:t xml:space="preserve">Microglia in neuronal plasticity: influence of stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric S. Wohleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (Part A), pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2014.12.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3122-14.2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02634294v1</w:t>
+                <w:t xml:space="preserve">hal-02636176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroinflammatory processes in cognitive disorders: Is there a role for flavonoids and n-3 polyunsaturated fatty acids in counteracting their detrimental effects?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transgenic increase in n-3/n-6 fatty acid ratio protects against cognitive deficits induced by an immune challenge through decrease of neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xuan Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemistry International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuint.2015.08.004⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (3), pp.525-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2014.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637348v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’inflammation dans la dépression associée au diabète</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juvenile obesity enhances emotional memory and amygdala plasticity through glucocorticoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cavaroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritions &amp; Endocrinologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (9), pp.4092-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3122-14.2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629824v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External validity of the well-being related to food questionnaire (Well-Bfq©): variations according to the subjects' nutritional status</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuroinflammatory processes in cognitive disorders: Is there a role for flavonoids and n-3 polyunsaturated fatty acids in counteracting their detrimental effects?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Urdapilleta</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Vauzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneloes Martinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2015.09.2679⟩</w:t>
+              <w:t xml:space="preserve">Neurochemistry International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89, pp.63-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuint.2015.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632568v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal high-fat diet increases hippocampal vulnerability to the adverse effects of subsequent high-fat feeding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle de l’inflammation dans la dépression associée au diabète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nutritions &amp; Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (73), pp.34-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01204439v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la neuroinflammation dans les troubles de l’humeur associés à l’obésité et au diabète de type 2</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perinatal high-fat diet increases hippocampal vulnerability to the adverse effects of subsequent high-fat feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Garate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabète et Obésité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.82-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02629799v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 polyunsaturated fatty acid and neuroinflammation in aging and Alzheimer’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
+                <w:t xml:space="preserve">External validity of the well-being related to food questionnaire (Well-Bfq©): variations according to the subjects' nutritional status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. Allaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ginon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rogeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Urdapilleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Capuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/NUA-150049⟩</w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (7), pp.A711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2015.09.2679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630551v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary n-3 PUFAs deficiency increases vulnerability to inflammation-induced spatial memory impairment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle de la neuroinflammation dans les troubles de l’humeur associés à l’obésité et au diabète de type 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diabète et Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (93), pp.180-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02640350v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenic Increase in n-3/n-6 Fatty Acid Ratio Protects Against Cognitive Deficits Induced by an Immune Challenge through Decrease of Neuroinflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-3 polyunsaturated fatty acid and neuroinflammation in aging and Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle St-Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jing Xuan Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npp.2014.196⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.33-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/NUA-150049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259541v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-induced obesity progressively alters cognition, anxiety-like behavior and lipopolysaccharide-induced depressive-like behavior: focus on brain indoleamine 2,3-dioxygenase activation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dietary n-3 PUFAs deficiency increases vulnerability to inflammation-induced spatial memory impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thomazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2014.03.012⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (12), pp.2774-2787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2015.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638673v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary supplementation of omega-3 fatty acids rescues fragile X phenotypes in Fmr1-Ko mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Transgenic Increase in n-3/n-6 Fatty Acid Ratio Protects Against Cognitive Deficits Induced by an Immune Challenge through Decrease of Neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lemaire-Mayo</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xuan Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (3), pp.525-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2014.196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.07.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02634367v1</w:t>
+                <w:t xml:space="preserve">hal-03259541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and transcriptomic fingerprints of an enriched environment in horses ([i]Equus caballus[/i])</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diet-induced obesity progressively alters cognition, anxiety-like behavior and lipopolysaccharide-induced depressive-like behavior: focus on brain indoleamine 2,3-dioxygenase activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114384⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2014.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130493v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional n-3 PUFAs deficiency during perinatal periods alters brain innate immune system and neuronal plasticity-associated genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Aubert</w:t>
+                <w:t xml:space="preserve">Dietary supplementation of omega-3 fatty acids rescues fragile X phenotypes in Fmr1-Ko mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Pietropaolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena Goubran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lemaire-Mayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2014.03.021⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259544v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms involved in dual vasopressin/apelin neuron dysfunction during aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral and transcriptomic fingerprints of an enriched environment in horses ([i]Equus caballus[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sauvant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Dudit</w:t>
+                <w:t xml:space="preserve">Steve W. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (2), pp.e87421. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087421⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369526v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional n-3 PUFAs deficiency during perinatal periods alters brain innate immune system and neuronal plasticity-associated genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnes Nadjar</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.22-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbi.2014.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640850v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose inflammation in obesity: relationship with circulating levels of inflammatory markers and association with surgery-induced weight loss</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Dexpert</w:t>
+                <w:t xml:space="preserve">Mechanisms involved in dual vasopressin/apelin neuron dysfunction during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Palin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dudit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2013-2673⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e87421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630544v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n-3 LCPUFA improves cognition: the young, the old and the sick</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Inflammation early in life is a vulnerability factor for emotional behavior at adolescence and for lipopolysaccharide-induced spatial memory and neurogenesis alteration at adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2014.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-014-0155-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639255v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation early in life is a vulnerability factor for emotional behavior at adolescence and for lipopolysaccharide-induced spatial memory and neurogenesis alteration at adulthood</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Nutritional n-3 PUFAs deficiency during perinatal periods alters brain innate immune system and neuronal plasticity-associated genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12974-014-0155-x⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2014.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632378v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional omega-3 modulates neuronal morphology in the prefrontal cortex along with depression-related behaviour through corticosterone secretion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
+                <w:t xml:space="preserve">n-3 LCPUFA improves cognition: the young, the old and the sick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sans</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Lebbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/tp.2014.77⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (1-2), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2014.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635379v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipopolysaccharide-induced brain activation of the indoleamine 2,3-dioxygenase and depressive-like behavior are impaired in a mouse model of metabolic syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Layé</w:t>
+                <w:t xml:space="preserve">Adipose inflammation in obesity: relationship with circulating levels of inflammatory markers and association with surgery-induced weight loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ledaguenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dexpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99 (1), pp.95-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2013-2673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2013.10.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02635384v1</w:t>
+                <w:t xml:space="preserve">hal-02630544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erythrocyte DHA level as a biomarker of DHA status in specific brain regions of n-3 long-chain PUFA-supplemented aged rats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fonseca</w:t>
+                <w:t xml:space="preserve">Nutritional omega-3 modulates neuronal morphology in the prefrontal cortex along with depression-related behaviour through corticosterone secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Herrouin</w:t>
+                <w:t xml:space="preserve">L. M. Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114514002529⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/tp.2014.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635818v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of hippocampal-dependent memory induced by juvenile high-fat diet intake is associated with enhanced hippocampal inflammation in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+                <w:t xml:space="preserve">Erythrocyte DHA level as a biomarker of DHA status in specific brain regions of n-3 long-chain PUFA-supplemented aged rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Létondor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Buaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Herrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (11), pp.1805-1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114514002529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2014.03.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02638223v1</w:t>
+                <w:t xml:space="preserve">hal-02635818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neuroimmune basis of fatigue</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Lipopolysaccharide-induced brain activation of the indoleamine 2,3-dioxygenase and depressive-like behavior are impaired in a mouse model of metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.48-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2013.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tins.2013.10.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02637797v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyunsaturated fatty acids and their metabolites in brain function and disease</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impairment of hippocampal-dependent memory induced by juvenile high-fat diet intake is associated with enhanced hippocampal inflammation in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cavaroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (12), pp.771-785. </w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.9-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nrn3820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640592v1</w:t>
+                <w:t xml:space="preserve">hal-02638223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition lipidique et déclin cognitif lié à l’âge, pour un bien vieillir du cerveau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Polyunsaturated fatty acids and their metabolites in brain function and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Bazinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Reviews Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (12), pp.771-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrn3820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/xbfk-c340⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02643345v1</w:t>
+                <w:t xml:space="preserve">hal-02640592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrocyte-derived adenosine modulates increased sleep pressure during inflammatory response</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The neuroimmune basis of fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dantzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cobi Johanna Heijnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemieke Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philip G. Haydon</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Capuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.22465⟩</w:t>
+              <w:t xml:space="preserve">Trends in Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (1), pp.39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tins.2013.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648147v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early morphofunctional plasticity of microglia in response to acute lipopolysaccharide</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Astrocyte-derived adenosine modulates increased sleep pressure during inflammatory response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Blutstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip G. Haydon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (5), pp.724-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.22465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2013.08.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02646632v1</w:t>
+                <w:t xml:space="preserve">hal-02648147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do you eat? Dietary omega 3 can help to slow the aging process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28, pp.14-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbi.2012.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early morphofunctional plasticity of microglia in response to acute lipopolysaccharide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Joffre</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Aubert</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34, pp.151-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbi.2013.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259548v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leucine supplementation protects from insulin resistance by regulating adiposity levels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrition lipidique et déclin cognitif lié à l’âge, pour un bien vieillir du cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074705⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.47-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/xbfk-c340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653083v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue symptoms relate to systemic inflammation in patients with type 2 diabetes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Concepción González</w:t>
+                <w:t xml:space="preserve">Early morphofunctional plasticity of microglia in response to acute lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 26 (8), pp.1211-1219. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2012.03.003⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 34, pp.151-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2013.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646383v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term adequate n-3 polyunsaturated fatty acid diet protects from depressive-like behavior but not from working memory disruption and brain cytokine expression in aged mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+                <w:t xml:space="preserve">Leucine supplementation protects from insulin resistance by regulating adiposity levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Bermúdez-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Moranis</w:t>
+                <w:t xml:space="preserve">Caroline André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique de Smedt-Peyrusse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+                <w:t xml:space="preserve">Mélissa Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guesnet</w:t>
+                <w:t xml:space="preserve">Silvana Y. Romero-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (5), pp.721-731. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2011.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03259550v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue and cognitive symptoms in patients with diabetes: Relationship with disease phenotype and insulin treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
+                <w:t xml:space="preserve">Fatigue symptoms relate to systemic inflammation in patients with type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josée Dulucq</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dexpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepción González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2012.01.016⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (8), pp.1211-1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650171v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term long chain omega3 diet protects from neuroinflammatory processes and memory impairment in aged mice</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Long term adequate n-3 polyunsaturated fatty acid diet protects from depressive-like behavior but not from working memory disruption and brain cytokine expression in aged mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moranis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036861⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (5), pp.721-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2011.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191175v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional n-3 polyunsaturated fatty acids deficiency alters cannabinoid receptor signaling pathway in the brain and associated anxiety-like behavior in mice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Fatigue and cognitive symptoms in patients with diabetes: Relationship with disease phenotype and insulin treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Dulucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13105-012-0179-6⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (9), pp.1468-1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2012.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649145v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term adequate n-3 polyunsaturated fatty acid diet protects from depressive-like behavior but not from working memory disruption and brain cytokine expression in aged mice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Short-term long chain omega3 diet protects from neuroinflammatory processes and memory impairment in aged mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2011.11.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02647840v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juvenile, but not adult exposure to high-fat diet impairs relational memory and hippocampal neurogenesis in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutritional n-3 polyunsaturated fatty acids deficiency alters cannabinoid receptor signaling pathway in the brain and associated anxiety-like behavior in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.22032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (4), pp.671-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13105-012-0179-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02326398v1</w:t>
+                <w:t xml:space="preserve">hal-02649145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O que comemos contribui para a nossa inteligência?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long term adequate n-3 polyunsaturated fatty acid diet protects from depressive-like behavior but not from working memory disruption and brain cytokine expression in aged mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moranis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noticias Obreras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (5), pp.721-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2011.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641919v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional Omega-3 deficiency abolishes endocannabinoid mediated neuronal functions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O que comemos contribui para a nossa inteligência?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Noticias Obreras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612705v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroinflammation and aging: influence of dietary n-3 polyunsaturated fatty acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+                <w:t xml:space="preserve">Juvenile, but not adult exposure to high-fat diet impairs relational memory and hippocampal neurogenesis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Etchamendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (11), pp.2095-2100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.22032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl.2011.0412⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02643433v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between adiposity, emotional status and eating behaviour in obese women: role of inflammation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Bouillot</w:t>
+                <w:t xml:space="preserve">Neuroinflammation and aging: influence of dietary n-3 polyunsaturated fatty acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033291710001984⟩</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (6), pp.301 - 306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2011.0412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646914v1</w:t>
+                <w:t xml:space="preserve">hal-02643433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and emotional alterations are related to hippocampal inflammation in a mouse model of metabolic syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Layé</w:t>
+                <w:t xml:space="preserve">Nutritional Omega-3 deficiency abolishes endocannabinoid mediated neuronal functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Mato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marja Sepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (9), 10 p. </w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (3), pp.345-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nn.2736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651479v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic low-grade inflammation in elderly persons Is associated with altered tryptophan and tyrosine metabolism : role in neuropsychiatric symptoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Relationship between adiposity, emotional status and eating behaviour in obese women: role of inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Capuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Schroecksnadel</w:t>
+                <w:t xml:space="preserve">C. Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Feart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+                <w:t xml:space="preserve">D. Machaux-Tholliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Higueret</w:t>
+                <w:t xml:space="preserve">V. Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2010.12.006⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (7), pp.1517-1528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291710001984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646644v1</w:t>
+                <w:t xml:space="preserve">hal-02646914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyunsaturated fatty acids, neuroinflammation and well being</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Cognitive and emotional alterations are related to hippocampal inflammation in a mouse model of metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82 (4-6), pp.295-303. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2010.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668157v1</w:t>
+                <w:t xml:space="preserve">hal-02651479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobiology of inflammation-associated anorexia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic low-grade inflammation in elderly persons Is associated with altered tryptophan and tyrosine metabolism : role in neuropsychiatric symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Capuron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gautron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastian Schroecksnadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Feart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Higueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/neuro.23.003.2009⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 70 (2), pp.175-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2010.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663794v1</w:t>
+                <w:t xml:space="preserve">hal-02646644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acides gras poly-insaturés (omega 3, omega 6) et fonctionnement du système nerveux central</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Neurobiology of inflammation-associated anorexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/yjay-n408⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Volume 1, 10 p. (Article 3). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/neuro.23.003.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664088v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Helicobacter pullorum proinflammatory properties on human epithelial cells in vitro</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Polyunsaturated fatty acids, neuroinflammation and well being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (4-6), pp.295-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2010.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gut.2007.144501⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662939v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in nestin immunoreactivity in the rat pituitary gland.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Acides gras poly-insaturés (omega 3, omega 6) et fonctionnement du système nerveux central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000220994⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.25-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/yjay-n408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658101v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired interleukin-1βand c-Fos expression in the hippocampus is associated with a spatial memory deficit in P2X(7) receptor-deficient mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+                <w:t xml:space="preserve">Study of Helicobacter pullorum proinflammatory properties on human epithelial cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Darnaudéry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+                <w:t xml:space="preserve">A. Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lehours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006006⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (5), pp.629-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gut.2007.144501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665528v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin E status and quality of life in the elderly: influence of inflammatory processes.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age-related changes in nestin immunoreactivity in the rat pituitary gland.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Br J Nutr</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114509990493⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (1), pp.19-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000220994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00382151v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 fatty acids affected glial morphometry during aging in fat-1 mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId619" w:history="1">
+                <w:t xml:space="preserve">Impaired interleukin-1βand c-Fos expression in the hippocampus is associated with a spatial memory deficit in P2X(7) receptor-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Lalanne</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boue-Vaysse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Buaud</w:t>
+                <w:t xml:space="preserve">Muriel Darnaudéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (6), 9 p. (e6006). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656329v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncoupling of interleukin-6 from its signalling pathway by dietary n-3-polyunsaturated fatty acid deprivation alters sickness behaviour in mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId607" w:history="1">
+                <w:t xml:space="preserve">Vitamin E status and quality of life in the elderly: influence of inflammatory processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Capuron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moranis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Bluthé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
+                <w:t xml:space="preserve">Nicole Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith W. Kelley</w:t>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2008.06470.x⟩</w:t>
+              <w:t xml:space="preserve">Br J Nutr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (10), pp.1390-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114509990493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658609v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00382151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docosahexaenoic acid prevents lipopolysaccharide-induced cytokine production in microglial cells by inhibiting lipopolysaccharide receptor presentation but not its membrane subdomain localization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Moranis</w:t>
+                <w:t xml:space="preserve">N-3 fatty acids affected glial morphometry during aging in fat-1 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedi Harizi</w:t>
+                <w:t xml:space="preserve">J. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Mongrand</w:t>
+                <w:t xml:space="preserve">C. Boue-Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Buaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (13), pp.S145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669045v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo evidence for a role of the P2X7 receptor in the release of IL-1β in the murine brain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId683" w:history="1">
+                <w:t xml:space="preserve">Uncoupling of interleukin-6 from its signalling pathway by dietary n-3-polyunsaturated fatty acid deprivation alters sickness behaviour in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Mingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moranis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Bluthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith W. Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2007.08.007⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (9), pp.1877 - 1886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2008.06470.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666840v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipides et vieillissement cérébral</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vitro and in vivo evidence for a role of the P2X7 receptor in the release of IL-1β in the murine brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Mingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Amédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Bluthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith W. Kelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diététique et Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (2), pp.234-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2007.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653853v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of STAT3-expressing cells in the postnatal rat brain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
+                <w:t xml:space="preserve">Docosahexaenoic acid prevents lipopolysaccharide-induced cytokine production in microglial cells by inhibiting lipopolysaccharide receptor presentation but not its membrane subdomain localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sargueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moranis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Harizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mongrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2006.04.115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (2), pp.296-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2007.05129.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02655508v1</w:t>
+                <w:t xml:space="preserve">hal-02669045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of feeding status neuronal activity in the hypothalamus during lipopolysaccharide-induced anorexia in rats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Lipides et vieillissement cérébral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Barberger-Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diététique et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682370v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific localization of signal transducer and activator of transcription 1 immunoreactivity in oxytocin neurons of the rat hypothalamus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Characterization of STAT3-expressing cells in the postnatal rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 994, pp.260-264</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 1098 (1), pp.26-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2006.04.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671375v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear factor kB nuclear translocation as a crucial marker of brain response to interleukin-1. A study in rat and interleukin-1 type I deficient mouse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId701" w:history="1">
+                <w:t xml:space="preserve">Influence of feeding status neuronal activity in the hypothalamus during lipopolysaccharide-induced anorexia in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Mingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moranis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 134 (3), pp.933-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2005.03.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669702v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokines et troubles nutritionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Nuclear factor kB nuclear translocation as a crucial marker of brain response to interleukin-1. A study in rat and interleukin-1 type I deficient mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dantzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 197 (2), pp.123-131</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 87, pp.1024-1036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675414v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NFkB activation in mouse pituitary : comparison of response to interleukin-1 beta and lipopolysaccharide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Specific localization of signal transducer and activator of transcription 1 immunoreactivity in oxytocin neurons of the rat hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaigniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 15, pp.304-314</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 994, pp.260-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671032v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo activation of the interleukin-6 receptor/gp130 signaling pathway in pituitary corticotropes of lipopolysaccharide-treated rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId705" w:history="1">
+                <w:t xml:space="preserve">Cytokines et troubles nutritionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gautron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 77, pp.32-43</w:t>
+              <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 197 (2), pp.123-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674262v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal analysis of signal transducer and activator of transcription 3 activation in rat brain astrocytes and pituitary following peripheral immune challenge</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">NFkB activation in mouse pituitary : comparison of response to interleukin-1 beta and lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 112 (3), pp.717-729</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15, pp.304-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672612v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological significance of the interleukin 1 receptor accessory protein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">In vivo activation of the interleukin-6 receptor/gp130 signaling pathway in pituitary corticotropes of lipopolysaccharide-treated rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tramu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P.J. Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimmunomodulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 9, pp.225-230</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 77, pp.32-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672636v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of interleukin-1 beta and tumour necrosis factor-alpha in lipopolysaccharide-induced sickness behaviour: a study with interleukin-1 type 1 receptor-deficient mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal analysis of signal transducer and activator of transcription 3 activation in rat brain astrocytes and pituitary following peripheral immune challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M. Bluthe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">P. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaigniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tramu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 12, pp.4447-4456</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 112 (3), pp.717-729</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689203v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin 1 receptor accessory protein (IL-1RAcP) is necessary for centrally mediated neuroendocrine and immune responses to IL-1 beta</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId718" w:history="1">
+                <w:t xml:space="preserve">Physiological significance of the interleukin 1 receptor accessory protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.S. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 110, pp.134-139</w:t>
+              <w:t xml:space="preserve">Neuroimmunomodulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 9, pp.225-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697112v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockade of brain type II interleukin-1 receptors potentiates IL1-beta-induced anorexia in mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Role of interleukin-1 beta and tumour necrosis factor-alpha in lipopolysaccharide-induced sickness behaviour: a study with interleukin-1 type 1 receptor-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Bluthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 246, pp.101-104</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12, pp.4447-4456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688071v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of cytokine gene expression in the central nervous system by glucocorticoids : Mechanisms and functional consequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interleukin 1 receptor accessory protein (IL-1RAcP) is necessary for centrally mediated neuroendocrine and immune responses to IL-1 beta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Goujon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Dantzer</w:t>
+                <w:t xml:space="preserve">E. Moze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 22 (Suppl1), pp.S75-S80</w:t>
+              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 110, pp.134-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684626v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of lipopolysaccharide and glucocorticoids on expression of interleukin-1á converting enzyme in the pituitary and brain of mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Blockade of brain type II interleukin-1 receptors potentiates IL1-beta-induced anorexia in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cremona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dantzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 68, pp.61-66</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 246, pp.101-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688326v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrenalectomy enhances pro-inflammatory cytokines gene expression, in the spleen, pituitary and brain of mice in response to lipopolysaccharide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId729" w:history="1">
+                <w:t xml:space="preserve">Regulation of cytokine gene expression in the central nervous system by glucocorticoids : Mechanisms and functional consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dantzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 36, pp.53-62</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 22 (Suppl1), pp.S75-S80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686710v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress downregulates lipopolysaccharide-induced expression of proinflammatory cytokines in the spleen, pituitary, and brain of mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId729" w:history="1">
+                <w:t xml:space="preserve">Effects of lipopolysaccharide and glucocorticoids on expression of interleukin-1á converting enzyme in the pituitary and brain of mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Hoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W. Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 9, pp.292-303</w:t>
+              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 68, pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714992v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdiaphragmatic vagotomy blocks induction of IL-1béta mRNA in mice brain in response to peripheral LPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Adrenalectomy enhances pro-inflammatory cytokines gene expression, in the spleen, pituitary and brain of mice in response to lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dantzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 268, pp.R1327-R1331</w:t>
+              <w:t xml:space="preserve">Molecular Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36, pp.53-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704847v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipopolysaccharide induces sickness behaviour in rats by a vagal mediated mechanism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId711" w:history="1">
+                <w:t xml:space="preserve">Stress downregulates lipopolysaccharide-induced expression of proinflammatory cytokines in the spleen, pituitary, and brain of mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lestage</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.W. Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 317, pp.499-503</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 9, pp.292-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699807v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Subdiaphragmatic vagotomy blocks induction of IL-1béta mRNA in mice brain in response to peripheral LPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Bluthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 268, pp.R1327-R1331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peripheral administration of lipopolysaccharide induces the expression of cytokine transcripts in the brain and pituitary of mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dantzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 27, pp.157-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipopolysaccharide induces sickness behaviour in rats by a vagal mediated mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Bluthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lestage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 317, pp.499-503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage multidimensionnel : intérêt de l’outil HDeeP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Assises régionales de Nutrition Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenols from grape and blueberry improve episodic memory in healthy elderly with lower level of memory performance: A bicentric double-blind, randomized, placebo-controlled clinical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Etchamendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Pellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Blue Versus Gray - Potential Health Benefits of Blueberries for Successful Aging held at the International Congress of Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gerona/gly166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of type 2 diabetes-associated mood disorders on the electrical properties of brain serotoninergic neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECNP Workshop on Early Career Scientists in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2019.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of type 2 diabetes-associated mood disorders on the electrical properties of brain serotoninergic neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bullich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. ECNP Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark. pp.S16-S17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2019.09.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the effects of tetrahydrobiopterin on motivation, dopamine release and acute inflammation in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Oummadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tournissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, San Diego, United States. 1569 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depressive symptoms in obese subjects are related to systemic inflammation but not metabolic health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ines Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dexpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledaguenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée NeuroCampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological inhibition of gut leakiness prevents the long-term effects of early-life stress in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darnaudery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rincel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th ECNP Congress Plenary invited conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early restoration of gut barrier function abrogates the long-term neurobehavioral effects of early-life stress in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rincel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Matime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual conference of the Inter-national Society of Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Zurich [Zurich] (UZH). CHE., Sep 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzheimer and Helicobacter pylori infection: inflammation from stomach to brain? Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sifre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. International Workshop of the European-Helicobacter-and-Microbiota-Study-Group (EHMSG) on Helicobacter and Microbiota in Inflammation and Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Helicobacter and Microbiota Study Group. INT., Sep 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt biologique des métabolites oxygénés de l’acide alpha-linolénique, projet Oxylino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guichardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journée Scientifique de l'IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Multidisciplinaire de Biochimie des Lipides (IMBL). Lyon, FRA., May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt biologique des métabolites oxygénés de l’acide alpha-linolénique, projet Oxylinofr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guichardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journée Scientifique de l'IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted epithelial barrier disruption reveals behavioral. modifications in ca-mlck transgenic animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Inczefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Annual Meeting of the Hungarian Society of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Sofiok, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted epithelial barrier disruption reveals IBS-like pathophysiology and behavioral modifications in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Inczefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Roka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroGASTRO 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey. 1 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nmo.12597_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolvin D1 promotes resolution of brain inflammation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La souris CA-MLCK est un modèle animal relevant pour l'étude du syndrome de l'intestin irritable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Inczefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eutamène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Chevreul 2015 - lipid and brain 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">33. Réunion annuelle du Club d'Etudes des Cellules Epithéliales Digestives (CECED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738832v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La souris CA-MLCK est un modèle animal relevant pour l'étude du syndrome de l'intestin irritable</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolvin D1 promotes resolution of brain inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Réunion annuelle du Club d'Etudes des Cellules Epithéliales Digestives (CECED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Chevreul 2015 - lipid and brain 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603476v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrahippocampal clodronate administration alters the brain inflammatory response to systemic LPS in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benmamar-Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Luheshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Meeting on Glial Cells in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bilbao, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/glia.22870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des lipides alimentaires sur la neuroinflammation et le comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centre de Recherches sur la Cognition Animale, Université P Sabatier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of gut leakiness in pups exposed to chronic maternal separation prevents long-term emotional disturbances in adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darnaudery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SF DOHAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lipid quality in perinatal period on inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and Growth Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lipid quality in perinatal period on inflammation and cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for the Study of fatty acids and Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du microbiote intestinal dans les troubles de la cognition associés au syndrome métabolique: impact et mécanismes d'action des prébiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Fernandez de Cossio Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice D. Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du département Alimh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Arêches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipides laitiers en période périnatale et inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société francaise de pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipides laitiers en période périnatale : inflammation et cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition lipidique et neuroinflammation : conséquences sur les troubles de l'humeur et de la cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Diabeto-Diderot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary lipids and the brain: consequences on mood and cognitive disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. annual symposium ITMO Circulation, metabolism, nutrition, Central control of metabolic functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des lipides laitiers et du ratio n-6/n-3 des lipides alimentaires maternels sur la composition en acides gras du lait maternel – conséquences sur la composition de l’hippocampe et la réponse inflammatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary Omega3 modulates brain innate immunity function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Nutrition (SFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional N-3 polyunsaturated fatty acid deficiency imapirs microglial cell activity in the developing brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Meeting on Glial Cell Function in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/glia.22530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des lipides alimentaires sur le cerveau, les troubles de l’humeur et de la cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’information et d’échanges de l’Institut Carnot LISA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary lipids and microglia priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Meeting on Glial Cell Function in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/glia.22531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokines and nutritional disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Nutrition lipidique et déclin cognitif lié à l’âge, Bien vieillir, l’alimentation des séniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in obesity and nutritional genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Carrefour de l’Innovation Agronomique (CIAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803438v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition lipidique et déclin cognitif lié à l’âge, Bien vieillir, l’alimentation des séniors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Cytokines and nutritional disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour de l’Innovation Agronomique (CIAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">Frontiers in obesity and nutritional genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803731v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation santé, le cerveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">endez-vous CARNOT, La R&amp;D Carnot pour l'alimentaire : des aliments mieux élaborés pour une meilleure santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal High Fat Diet Reverses the Emotional Consequences of Maternal Separation in Offspring, but Increases Its Vulnerability to Diet-Induced Obesity:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darnaudery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caille Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cite Share Favorites Permissions EBPS WORKSHOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, La Rochelle, France. pp.e48-e49, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/01.fbp.0000434845.46375.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid nutrition and brain functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Anxiety-like symptoms induced by n-3 polyunsaturated fatty acids dietary deficiency: what are the mechanisms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BENEFIQ, International Rendez-vous on health ingredients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Symposium Nutrition &amp; Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802373v1</w:t>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition and neuroinflammation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Lipid nutrition and brain functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroinflammation Training Program</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">BENEFIQ, International Rendez-vous on health ingredients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803028v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety-like symptoms induced by n-3 polyunsaturated fatty acids dietary deficiency: what are the mechanisms?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Nutrition and neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Nutrition &amp; Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Neuroinflammation Training Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802354v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid nutrition, neuroinflammation and cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. NUTRIBRAIN international summer school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of dietary n-3 PUFA diet on brain functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Early consumption of a high-fat diet is more detrimental than adult consumption for spatial and relational memories in rats and mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Etchamendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Marighetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Séminaire Recherche - Industrie International francophone CARNOT LISA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">10. Colloque de la Société Française de Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802743v1</w:t>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability in metabolic and behavioral responses to Western life style: analysis of the transcortin-deficient mouse after high fat diet and chronic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine C. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de la Communauté de Travail des Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur., Dec 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition and well-being</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Role of dietary n-3 PUFA diet on brain functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée IFR Science de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">2. Séminaire Recherche - Industrie International francophone CARNOT LISA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802748v1</w:t>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroinflammation: role of dietary Omega 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Nutrition and well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dpt of Nutrition, Champaign-Urbana University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Urbana, United States</w:t>
+              <w:t xml:space="preserve">Journée IFR Science de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802362v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition and brain performance, Innovative health-promoting food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Neuroinflammation: role of dietary Omega 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">trilateral Workshop, French Embassy Berlin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Dpt of Nutrition, Champaign-Urbana University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802623v1</w:t>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early consumption of a high-fat diet is more detrimental than adult consumption for spatial and relational memories in rats and mice</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Nutrition and brain performance, Innovative health-promoting food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Colloque de la Société Française de Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">trilateral Workshop, French Embassy Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745803v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroinflammation, well-being and dietary Omega 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées CHEVREUL, Lipids and brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude des Lipides (SFEL). FRA., Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroinflammation and well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Neuroinflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroinflammation and dietary polyunsaturated fatty acids : consequences on sickness behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congrès de Lipidomique (GERLI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dietary polyunsaturated fatty acids on neuroimmune interactions: consequence on behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIT’s first annual world congress on Immunology and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des omega3 sur les relations immunité cerveau: consequences sur l’état de bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres INRA, « Validation des aliments fonctionnels : quelles recherches pour quelles allégations ?, Salon international de l’agriculture (SIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The notion of well-being from a scientific perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international Goût-Nutrition-Santé, “Food, nutrient and well-being”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acides gras poly-insaturés (omega 3, omega 6) et fonctionnement du système nerveux central, Les lipides enjeux sensoriels et nutritionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l’Innovations Agronomique CIAg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIAG., Nov 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition and well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Lipids and Brain”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omega 3 fatty acids, brain cytokines and well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée GEMO (Groupe d'Experts en Micronutrition Oculaire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain and Neuroimmune interactions : the influence of dietary omega3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Scientific Research Network Conference, Metagenics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Genval, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain cytokine and behavioral disorder, influence of western-diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second mini-symposium “Nutrition &amp; Neuroscience”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des acides gras omega 3 et de l’inflammation dans les troubles de l’humeur et de la cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire de Biologie et Pathologie du Pancréas Endocrine (B2PE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des acides gras oméga-3 et de l’inflammation dans les troubles de l'humeur et de la cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société de circulation et métabolisme du cerveau (SNCM), Risque environnemental et neuropathologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain and the possible relationships with the leaky gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Research Network Conference, The gut barrier and health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Genval, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega 3 and brain cytokine signalling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Acides gras poly-insaturés, neuroinflammation et bien-être. Relations entre nutrition, neuroinflammation, troubles cognitifs et troubles de l’humeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatty Acids in Cell Signaling (FACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée nationale d’autisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812095v1</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acides gras poly-insaturés, neuroinflammation et bien-être. Relations entre nutrition, neuroinflammation, troubles cognitifs et troubles de l’humeur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Omega 3 and brain cytokine signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée nationale d’autisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Fatty Acids in Cell Signaling (FACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812807v1</w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokines et troubles nutritionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Claude Bernard : Cerveau et Immunité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28961,4632 +29211,4632 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la variabilité interindividuelle de la réponse à l'alimentation dans une population âgée non fragile vivant à domicile : les projets DBSage et MétabotypAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du CIR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MetabotypAGE project: exploring the inter-individual variability in response to food in a non-frail living at home older population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUGOWeek 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthocyanin-rich bilberry extract exerts a complex nutrigenomic effect in hippocampus of ApoE-/- mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Krga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Research Europe (SFRR-E) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belgrade, Serbia. Free Radical Biology and Medicine, 177 (Supplement 1), pp.S89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2021.08.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEURONALG project: development of algal nutritional fraction targeting the inflammation involved in emotional behavior and metabolic disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bridiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BENEFIQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-life PUFAs modulate shaping of neuronal circuits by microglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gressens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Meeting on Glial Cells in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Édimbourg, United Kingdom. , Glia, 65, 2017, Glia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/glia.23157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une diète enrichie en acides gras polyinsaturés n-3 et en antioxydants sur les altérations métaboliques associées à l’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kropp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SAS-Pivert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt biologique des métabolites oxygénés de l’acide alpha-linolénique : rôle dans la neuroinflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guichardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SAS-Pivert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an omega-3/antioxidants supplemented diet on emotional and cognitive alterations and neuroinflammatory processes associated with obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Psychoneuroimmunology Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Brighton, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopamine synthesis during neuroinflammation: A focus on tetrahydrobiopterin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Oummadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dopamine 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Vienne, Austria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une diète enrichie en acides gras polyinsaturés n-3 et en antioxydants sur les altérations émotionnelles et cognitives associées à l’obésité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
+                <w:t xml:space="preserve">Maternal high fat diet and early life stress induce metabolic disturbances and enhance motivation for palatable food in offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Romaní-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Marseille, France. 2015</w:t>
+              <w:t xml:space="preserve">12. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739521v1</w:t>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of chronic maternal separation on metabolism, food motivation and brain gene expression profiles in C57BL/6J and C3H/Hen mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Mathou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montpellier, France. , 2015, 12ème Colloque de la Société des Neurosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of juvenile high-fat diet consumption on mesolimbic dopaminergic system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Boitard</w:t>
+                <w:t xml:space="preserve">Effet d’une diète enrichie en acides gras polyinsaturés n-3 et en antioxydants sur les altérations émotionnelles et cognitives associées à l’obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marseille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796436v1</w:t>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolvin D1, Resolvin E1 and Lipoxin A4 promote resolution of brain inflammation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Vaysse</w:t>
+                <w:t xml:space="preserve">Effect of juvenile high-fat diet consumption on mesolimbic dopaminergic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Glangetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kaufling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Chevreul 2015 - lipid and brain 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">12. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739387v1</w:t>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an omega-3/antioxidants supplemented diet on cognitive alterations and neuroinflammatory processes associated with obesity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Resolvin D1, Resolvin E1 and Lipoxin A4 promote resolution of brain inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Buaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Bordeaux Neurocampus / Brain Conference (GliSyn)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 2015</w:t>
+              <w:t xml:space="preserve">Journées Chevreul 2015 - lipid and brain 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794356v1</w:t>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an omega-3/antioxidants supplemented diet on emotional and cognitive alterations associated with obesity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Effect of an omega-3/antioxidants supplemented diet on cognitive alterations and neuroinflammatory processes associated with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Colloque de la Société Française de Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">2. Bordeaux Neurocampus / Brain Conference (GliSyn)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739484v1</w:t>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal high fat diet and early life stress induce metabolic disturbances and enhance motivation for palatable food in offspring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lin Xia</w:t>
+                <w:t xml:space="preserve">Effect of an omega-3/antioxidants supplemented diet on emotional and cognitive alterations associated with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Colloque de la Société des Neurosciences</w:t>
+              <w:t xml:space="preserve">12. Colloque de la Société Française de Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796442v1</w:t>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high fat diet on motivation and dopamine biodisponibility in the ventral striatum of mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologie et pathologie des barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rincel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilia Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Physiologie et pathologie des barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nantes, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des lipides laitiers pendant la période périnatale sur l’inflammation et la neurogénèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Effect of maternal dairy fat-enriched diet on maternal milk fatty acid composition. Consequences on brain fatty acid composition and inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. 2014</w:t>
+              <w:t xml:space="preserve">Nutrition and Growth Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Barcelona, Spain. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739333v1</w:t>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CA-MLCK mouse: a relevant animal model for the study of IBS pathophysiology and comorbitidies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des lipides laitiers pendant la période périnatale sur l’inflammation et la neurogénèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Federation Neurogastroenterology and Motility Scientific Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742540v1</w:t>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of maternal dairy fat enriched diet on maternal milk fatty acid composition. Consequences on brain fatty acid composition and inflammation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The CA-MLCK mouse: a relevant animal model for the study of IBS pathophysiology and comorbitidies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Inczefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eutamène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for the Study of Fatty Acids and Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1. Federation Neurogastroenterology and Motility Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Guangzhou, China. , Neurogastroenterology and Motility, 26, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nmo.12412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739982v1</w:t>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of maternal dairy fat-enriched diet on maternal milk fatty acid composition. Consequences on brain fatty acid composition and inflammation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Effect of maternal dairy fat enriched diet on maternal milk fatty acid composition. Consequences on brain fatty acid composition and inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Growth Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Barcelona, Spain. 2014</w:t>
+              <w:t xml:space="preserve">International Society for the Study of Fatty Acids and Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740629v1</w:t>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des lipides laitiers et du ratio n-6/n-3 des lipides alimentaires maternels sur la composition en acides gras du cortex préfrontal chez le nouveau-né et la souris à l’âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, Volume 28, Supplement 1, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70951-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-3 polyunsaturated fatty acids protect against the cognitive effects of a peripheral inflammation by targeting microglia morphofunctional activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Meeting on Glial Cell Function in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Berlin, Germany. , Glia, 61 (Suppl.), 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/glia.22530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la transcortine dans la régulation du poids corporel et de la réactivité émotionnelle après un régime hyperlipidique associé à un stress chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Fès, Maroc. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of anti-inflammatory lipid mediators in the resolution of inflammation in microglial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Meeting on Glial Cell Function in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Glia, 61 (Suppl. 1), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipopolysaccharide-induced brain activation of the indoleamine 2,3-dioxygenase and depressive-like behavior are impaired in obese and diabetic db/db mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Meeting on Glial cells and Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Berlin, Germany. Glia, 61 (Suppl. 1), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prebiotics improves diabetes in metabolic syndrome model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Fernandez de Cossio Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS-IBRO Summer school in Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prato, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets positifs de l'enrichissement du milieu chez le poney révélés par une évaluation génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Fès, Maroc. 2013, 39ème Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of memory and plasticity by early high fat diet consumption: bidirectional effects on hippocampus and amygdala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cavaroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBBS Congress "Frontiers in Stress and Cognition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ascona, Switzerland. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of anti-inflammatory lipid mediators in the resolution of inflammation in microglial cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European Workshop on Lipid Mediators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional omega-3 deficiency and emotional behaviors: a role of CB1R?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId821" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of fatty acids in mice brain: effect of inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Manzoni</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Chevreul 2011 - Lipids and Brain 2</w:t>
+              <w:t xml:space="preserve">Journées Chevreul de la Société Française pour l’Etude des Lipides (SFEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746173v1</w:t>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of perinatal high fat diet on metabolic parameters, visual function and behaviour in adulthood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Nutritional omega-3 deficiency and emotional behaviors: a role of CB1R?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Manzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Chevreul 2011 - Lipids and Brain 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746231v1</w:t>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of fatty acids in mice brain: effect of inflammation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
+                <w:t xml:space="preserve">Impact of perinatal high fat diet on metabolic parameters, visual function and behaviour in adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darnaudery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Chevreul de la Société Française pour l’Etude des Lipides (SFEL)</w:t>
+              <w:t xml:space="preserve">Journées Chevreul 2011 - Lipids and Brain 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746189v1</w:t>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption of high-fat diet during adolescence is more detrimental than adult consumption for spatial and relational memories and hippocampal neurogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Etchamendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Annual Molecular and Cellular Cognition Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Washington, United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-3 fatty acids affected glial morphometry during aging in fat-1 mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boue-Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Meeting on Glial Cells in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France. , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary prevention of visual function and cognitive decline by omega-3 polyunsaturated fatty acids in Senescence Accelerated Mouse P8 (SAM P8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niyazi Acar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moranis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pasquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARVO Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Fort Lauderdale, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 49, 2008, ARVO Annual Meeting Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33596,1999 +33846,1999 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">n-3 long-chain PUFA-containing phospholipids and neuroprotection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Omega fatty acids in brain and neurological health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 518 p., 2019, 978-0-12-815238-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-815238-6.00016-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary Omega-6/Omega-3 and Endocannabinoids: Implications for Brain Health and Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cannabinoids in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTECH EUROPE, pp.32, 2016, 978-953-51-2430-6; 978-953-51-2429-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/62498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity- and Neuroinflammation-Associated Mood and Cognitive Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giamal Luheshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroinflammation: New Insights into Beneficial and Detrimental Functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, pp.139-153, 2015, Online ISBN: 9781118732748 Print ISBN: 9781118732823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118732748.ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity- and neuroinflammation-associated mood and cognitive disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giamal Luheshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroinflammation: new insights into beneficial and detrimental functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, 304 p., 2015, 978-1-118-73282-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-3 polyunsaturated fatty acid and neuroinflammation in aging: role in cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharma-Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, AAPS - Advances in the Pharmaceutical Sciences Series, 978-3-319-06150-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-06151-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation-mediated cognitive and emotional alterations in experimental models of metabolic syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic syndrome and neurological disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 576 p., Wiley-Blackwell, 2013, 978-1-118-39528-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118395318.ch32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytomicronutriments, fonctions cognitives et maladies neurodégénératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Barbeger-Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astorg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les phytomicronutriments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 390 p., 2012, 978-2743014179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary n-3-polyunsaturated fatty acid deprivation and cytokine signaling pathways in the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Behavior, Food and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Science - Business Media Deutschland GmbH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 978-1441917867. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-0-387-92271-3_115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain innate immune system and its modulation by diet : the role of polyunsaturated fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Duffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dietary Components and Immune Function. Nutrition and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana Press, 2010, 978-1-60761-060-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-60761-061-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroinflammatory processes and nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dietary Components and Immune Function. Prevention and Treatment of Disease and Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana press, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokines, sickness behavior, and depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Bluthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith W. Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Peter Konsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psuchoneuroimmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2007, 0-12-088576-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyunsaturated fatty acids and neuro-inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dantzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients, stress and medical disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana Press, 2005, 978-1-58829-432-6 1-58829-432-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokine effects on behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bluthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Capuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroimmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sickness behavior : a neuroimmune-based response to infectious disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bluthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Konsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuro-immune interactions in neurologic and psychiatric disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular basis of sickness behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bluthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gheusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cremona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular mechanisms of fever</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 856, New York Academy of Sciences, 1998, Annals of the New York Academy of Sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokines and sickness behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bluthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bret-Dibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroimmunomodulation: molecular aspects, integrative systems, and clinical advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 840, New York Academy of Sciences, 1998, Annals of the New York Academy of Sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of action of cytokines on the central nervous system. Interaction with glucocorticoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bluthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Konsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steroid hormones and the T-cell cytokine profile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokine actions on behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bluthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Goodall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bret-Dibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytokines in the nervous system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, R.G. Landes Company, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35598,147 +35848,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrait d’algue du genre Ulva pour le traitement de l’inflammation et des troubles cognitifs et/ou émotionnels induits par un syndrome métabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Arnaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudoin Stanislas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bridiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2213053. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35748,279 +35998,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microglial homeostasis disruption modulates non-rapid eye movement sleep duration and neuronal activity in adult female mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Decoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Amalia Di Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Bordeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential omega-3 fatty acids tune microglial phagocytosis of synaptic elements in the developing brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew D. Greenhalgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId959"/>
+      <w:footerReference w:type="default" r:id="rId968"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -36088,51 +36338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE308B1C"/>
+    <w:nsid w:val="5D3F8DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -36319,51 +36569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-laye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3843-1012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11366883X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05479927v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coursan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Polve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leroi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Roussin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106221" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Neyrinck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leclercq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amadieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99047-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasindu Hansana Singhaarachchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Antal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Culmsee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2025.102821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peltier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Vanmalibhai Lad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore-Delpech" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2025.101127" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bazinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.01.030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Louise Robb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Boisjoly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Israel Machuca-Parra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Manceau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.09.027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Boulaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lucas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.09.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713930v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Debenay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bardinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-024-01947-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Galadriel Briere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24321" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Turpin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schaffhauser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thabault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38423-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lallement" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Di Miceli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janany Kandiah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13344" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mougin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chataigner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12234199" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bullich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01812-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoug Alashmali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126650" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844299v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Picard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;kim St&#8208;pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Greenhalgh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2022.802411" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomaz F.S. Bastiaanssen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonfiglio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Gunnigle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020862" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24088" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boushra Dalile" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curie Kim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Challinor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Geurts" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Gibney" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(22)00123-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310550v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030824" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331131v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Rossitto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041185" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chataigner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mortessagne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lucas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2020.09.022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303129v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Krga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dinel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104609" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leyrolle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Decoeur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amadieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quadros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-00793-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306578v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Faouder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouvret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2020.104292" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Meij" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Alfanek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Morel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/can.2020.0170" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336829v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Khoury" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Chamsine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Merheb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Arfoul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rached" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521000118" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167174v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Metherel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Sahin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.RA120001024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941027v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Husson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cota" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2020.00051" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173240v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fanet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducrocq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournissac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oummadi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112348" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19861-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046682v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi F. Biyong" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00723-z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171875v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmamar-Badel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.05.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172884v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12030647" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622830v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fourrier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.11.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171047v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuck Chen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saame Raza Shaikh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.07.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517346v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bogdanov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Bogdanova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dexpert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Delgado" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Beyer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.104520" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550371v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caraballo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623503v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Albaret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sifr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Floch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190496" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552254v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berland" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Montalban" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Nakamura" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173011v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120000129" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171686v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillemet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061777" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619338v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.01022" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626314v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fourrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boursereau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.11.316" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623824v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Grohard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Basso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.03.006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618642v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Hyde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Fanet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22358" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618275v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Bredeh&#246;ft" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaka Ram Bhandari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Johannes Pflieger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schulz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing X. Kang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.9b00435" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370548v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinobert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blondeau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bardot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1249" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620346v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Matime" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05252-w" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618143v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2019.134348" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347311v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3382436" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330975v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Zemdegs" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiranya Pintana" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bullich" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Manta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2904-18.2019" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627173v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.07.025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626338v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01047" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623667v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Soudain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Yvon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1526-8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629278v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Bazinet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.117.014092" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624059v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensalem" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dudonn&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudout" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Servant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2018.10" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622462v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joffre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2018.04.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0KLWCW8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627166v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Labrousse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.06.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623736v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miquel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Champ" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Day" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Aarts" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben A. Bahr" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2017.12.004" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623830v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Chianese" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coccurello" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Viggiano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Scafuro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X15666171017102547" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621706v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Catania" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remus-Borel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leste-Lasserre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.03.014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621408v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hooper" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jpad.2018.6" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335827v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2018-0093" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334224v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0460.1000438" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602593v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Manduca" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bara" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lassalle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3516-16.2017" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606571v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2016.07.004" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMP6P73K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606036v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Romani Perez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lepinay" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2016.236" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604971v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna L. Parkes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Marchand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boitard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naneix" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.10.001" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777442v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thomazeau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manzoni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw052" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605290v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cast&#233;ra" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620799v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerdiles" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.09.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608609v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guzman-Quevedo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Clark" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0586" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622454v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grohard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Basso" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(17)31269-5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX6X8K1K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607106v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-017-0939-x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618759v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Spencer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Korosi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Shukitt-Hale" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M. Barrientos" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-017-0008-y" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602643v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Fernandez de Cossio Gomez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2016.12.022" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619957v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(17)31275-0" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXF4L7Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635169v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;tondor" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00103" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473212v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillemin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnould" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.09.021" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0Z7H67P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826144v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Linders" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Manzoni" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.06.082" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636094v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaysse" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2015.12.013" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXBFCWRG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630643v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.07.165" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630685v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonhomme" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ruyet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.03.013" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826142v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636528v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Lacabanne" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Benmamar-Badel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3597209" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632280v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudry" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressange-Mazda" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.08.013" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630035v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015062" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632132v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015064" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631971v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna L. Hilal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sans" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/8574830" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335750v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640165v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hamer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dye" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Siobhan Mitchell" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Saunders" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-1143-3" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602432v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fioramonti" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2016.235" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629542v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326608v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Parkes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cavaroc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2016.00225" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635590v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lasselin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magne" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2016.05.013" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V3M8X2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636209v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2016.00009" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430319v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.09.003" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605002v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Abiega" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Beccari" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irune Diaz-Aparicio" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002466" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604893v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.10.002" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-326LF2JH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638886v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2015.09.2684" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347503v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2015.03.006" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259529v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.127" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335737v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636176v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S. Wohleb" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.12.034" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259535v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saucisse" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parkes" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacabanne" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3028-14.2015" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639251v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giamal Luheshi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2015.00229" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635645v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xuan Kang" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2014.196" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634294v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Maroun" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3122-14.2015" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637348v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vauzour" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneloes Martinsen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2015.08.004" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629824v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632568v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Allaert" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ginon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rogeaux" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Urdapilleta" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2015.09.2679" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204439v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Garate" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.12.008" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GT0SDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629799v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630551v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St-Amour" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NUA-150049" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640350v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259541v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638673v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2014.03.012" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634367v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena Goubran" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemaire-Mayo" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.002" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPXR51QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130493v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Cole" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114384" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259544v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sere" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2014.03.021" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85HM502-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01369526v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauvant" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Palin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Mota" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudit" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087421" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640850v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630544v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledaguenel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-2673" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639255v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebbadi" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calon" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2014.05.001" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632378v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-014-0155-x" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635379v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Hilal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sans" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2014.77" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635384v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2013.10.014" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XK20393-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635818v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fonseca" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Herrouin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514002529" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638223v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2014.03.005" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1J6R0VD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637797v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cobi Johanna Heijnen" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke Kavelaars" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2013.10.003" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640592v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrn3820" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643345v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xbfk-c340" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648147v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Blutstein" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip G. Haydon" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22465" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TR9HC23P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646632v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2013.08.008" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KMCHMJH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646646v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2012.11.002" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259548v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madore" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joffre" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653083v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Binder" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Berm&#250;dez-Silva" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Elie" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Y. Romero-Zerbo" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074705" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646383v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2012.03.003" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259550v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moranis" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2011.11.001" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70RS0GMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650171v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rivet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Dulucq" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2012.01.016" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LML4R38B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191175v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036861" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649145v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-012-0179-6" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647840v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326398v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Etchamendy" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tronel" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22032" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A01920D2833BABA28BC5ADFFC54978504DEF7E93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641919v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612705v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mato" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duffaud" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Sepers" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2736" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643433v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2011.0412" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646914v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poitou" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machaux-Tholliez" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frochot" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bouillot" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291710001984" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651479v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024325" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646644v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schroecksnadel" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feart" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Higueret" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2010.12.006" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP97RWVH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668157v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2010.02.006" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663794v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.23.003.2009" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664088v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yjay-n408" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662939v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varon" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duriez" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lehours" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;nard" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2007.144501" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F70EF72BCD03CD09B16D98360B67DAA646E837BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658101v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000220994" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665528v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006006" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00382151v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Combe" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Fuchs" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509990493" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656329v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalanne" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boue-Vaysse" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658609v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Mingam" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Bluth&#233;" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W. Kelley" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06470.x" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669045v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sargueil" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Harizi" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mongrand" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2007.05129.x" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666840v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2007.08.007" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653853v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barberger-Gateau" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655508v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.04.115" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-607CKPT5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682370v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.03.063" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-457KWF04-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671375v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gautron" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaigniau" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669702v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tridon" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675414v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671032v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pousset" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674262v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafon" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tramu" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672612v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672636v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li&#232;ge" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Li" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moze" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Neveu" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689203v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bluthe" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michaud" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697112v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688071v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cremona" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684626v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goujon" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688326v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Hoy" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Kelley" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686710v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714992v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704847v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kent" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Medina" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699807v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walter" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lestage" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714851v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736152v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Pellay" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly166" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734408v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiard" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2019.01.019" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736138v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bullich" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2019.09.050" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734676v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#244;" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604727v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Huet" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Delgado" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735625v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735627v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734652v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Albaret" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sifre" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Floch" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796287v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794353v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603481v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Inczefi" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turner" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744244v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Roka" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12597_2" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738832v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603476v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738518v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kim" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luheshi" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22870" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F28D2D3F2E51A0C9B23E15E57B85C593C968579/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792509v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606668v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrier" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741457v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Ruyet" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738771v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797233v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice D. Cani" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738833v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741399v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792774v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802626v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744708v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803443v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748849v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Portal" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22530" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802746v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747574v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22531" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJKB4GV5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803438v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803731v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802744v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538027v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caille Garnier" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cador" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.fbp.0000434845.46375.34" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802373v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803028v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802354v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802357v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802743v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804658v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Tridon" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802748v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802362v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802623v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745803v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marighetto" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802269v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802628v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812434v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813517v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813193v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813192v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816139v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813187v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813515v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812812v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812495v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813183v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812806v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813588v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812095v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812807v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832412v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793148v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666875v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126261v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.08.117" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428860v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bodin" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adrien" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Piot" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordenave-Juchereau" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602631v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gressens" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23157" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785594v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonseca" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Jouve" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785458v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beuzelin" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739519v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796446v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussa" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739521v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740913v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mathou" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fneich" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796436v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glangetas" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaufling" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739387v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794356v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739484v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796442v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Roman&#237;-Perez" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796449v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799154v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739333v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742540v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12412" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739982v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740629v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741288v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70951-3" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTVSHBXC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747498v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747238v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cadon" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747491v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/200656.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744961v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749691v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749873v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745942v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745457v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746173v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746231v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746189v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746304v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815060v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753597v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pasquis" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2380749" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786760v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815238-6.00016-X" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800247v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/62498" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347332v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118732748.ch9" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793280v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798210v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/256718.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06151-1_6" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805356v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118395318.ch32" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803661v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barbeger-Gateau" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Astorg" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=5lqvAgAAQBAJ&amp;amp;pg=PA167&amp;amp;lpg=PA167&amp;amp;dq=Phytomicronutriments,+fonctions+cognitives+et+maladies+neurod%C3%A9g%C3%A9n%C3%A9ratives&amp;amp;source=bl&amp;amp;ots=9Oqmogc5eD&amp;amp;sig=WG0h_n3DSAxniQZGsRksN8Te_ws&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=UT00U_sw8rXRBYPVgNAH&amp;amp;redir_esc=y#v=onepage&amp;amp;q=Phytomicronutriments%2C%20fonctions%20cognitives%20et%20maladies%20neurod%C3%A9g%C3%A9n%C3%A9ratives&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808194v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/41634.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-92271-3_115" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820875v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-061-8_11" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813456v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824927v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peter Konsman" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827783v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827308v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chauvet" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837005v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Konsman" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836106v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gheusi" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836287v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bret-Dibat" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839206v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838386v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goodall" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674461v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnaudin" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Stanislas" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891569v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Corsi" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amalia Di Castro" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Bordeleau" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339536v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-laye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3843-1012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11366883X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05479927v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coursan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Polve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leroi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Roussin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106221" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05606359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marniquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupont-Viratelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Crespo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nsa.2026.106989" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasindu Hansana Singhaarachchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Antal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Culmsee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2025.102821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Neyrinck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Ahmed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leclercq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amadieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99047-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507589v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peltier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Vanmalibhai Lad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore-Delpech" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2025.101127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215878v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bazinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.01.030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841414v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Louise Robb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Boisjoly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Israel Machuca-Parra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Manceau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.09.027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Boulaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.09.015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Debenay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bardinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-024-01947-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342557v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lallement" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Di Miceli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janany Kandiah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13344" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Galadriel Briere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24321" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020816v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Turpin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schaffhauser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thabault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38423-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mougin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chataigner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12234199" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05597534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Prado-Perez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1155533" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946871v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Costa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomaz F.S. Bastiaanssen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonfiglio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Gunnigle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020862" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Picard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;kim St&#8208;pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Greenhalgh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2022.802411" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910983v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bullich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01812-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoug Alashmali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126650" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347586v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24088" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909521v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boushra Dalile" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curie Kim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Challinor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Geurts" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Gibney" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(22)00123-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310550v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030824" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331131v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Rossitto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041185" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304166v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chataigner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mortessagne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lucas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2020.09.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303129v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Krga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dinel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104609" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916329v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leyrolle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Decoeur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amadieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quadros" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-00793-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Meij" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Alfanek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Morel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/can.2020.0170" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306578v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Faouder" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouvret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2020.104292" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336829v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Khoury" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Chamsine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Merheb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Arfoul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rached" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521000118" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caraballo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517346v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bogdanov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Bogdanova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dexpert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Delgado" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Beyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.104520" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fanet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducrocq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournissac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oummadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112348" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167174v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Metherel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Sahin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.RA120001024" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941027v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Husson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cota" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2020.00051" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19861-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046682v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi F. Biyong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00723-z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171875v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmamar-Badel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.05.016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172884v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12030647" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171047v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuck Chen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saame Raza Shaikh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.07.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622830v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fourrier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.11.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552254v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Montalban" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Nakamura" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623503v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Albaret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sifr&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Floch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190496" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173011v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120000129" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171686v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillemet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061777" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618275v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Bredeh&#246;ft" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaka Ram Bhandari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Johannes Pflieger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schulz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing X. Kang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.9b00435" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619338v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.01022" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623824v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Grohard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Basso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.03.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626314v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fourrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boursereau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.11.316" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618642v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Hyde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Fanet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22358" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370548v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinobert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blondeau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bardot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1249" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620346v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Matime" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05252-w" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347311v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3382436" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618143v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2019.134348" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330975v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Zemdegs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiranya Pintana" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bullich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Manta" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2904-18.2019" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627173v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.07.025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623736v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miquel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Champ" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Day" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Aarts" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben A. Bahr" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2017.12.004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627166v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Labrousse" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.06.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626338v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01047" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623667v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Soudain" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Yvon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1526-8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624059v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensalem" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dudonn&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudout" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Servant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2018.10" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629278v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Bazinet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.117.014092" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622462v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joffre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2018.04.003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0KLWCW8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623830v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Chianese" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coccurello" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Viggiano" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Scafuro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X15666171017102547" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621706v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Catania" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remus-Borel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leste-Lasserre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.03.014" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621408v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hooper" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jpad.2018.6" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335827v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2018-0093" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334224v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0460.1000438" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620799v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerdiles" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.09.003" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605290v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cast&#233;ra" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602593v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Manduca" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bara" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lassalle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3516-16.2017" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606571v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2016.07.004" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMP6P73K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606036v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Romani Perez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lepinay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2016.236" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604971v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna L. Parkes" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Marchand" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boitard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naneix" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.10.001" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777442v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thomazeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manzoni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw052" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608609v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guzman-Quevedo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Clark" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0586" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622454v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grohard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Basso" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(17)31269-5" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX6X8K1K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619957v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(17)31275-0" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXF4L7Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602643v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Fernandez de Cossio Gomez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2016.12.022" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618759v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Spencer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Korosi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Shukitt-Hale" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M. Barrientos" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-017-0008-y" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607106v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-017-0939-x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630035v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015062" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632132v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015064" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631971v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna L. Hilal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sans" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/8574830" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632280v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudry" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressange-Mazda" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ruyet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.08.013" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636528v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Lacabanne" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Benmamar-Badel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3597209" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335750v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635169v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;tondor" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buaud" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00103" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473212v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillemin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnould" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.09.021" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0Z7H67P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636094v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaysse" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2015.12.013" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXBFCWRG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630643v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.07.165" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826144v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Linders" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Manzoni" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.06.082" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630685v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonhomme" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.03.013" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826142v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640165v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hamer" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dye" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Siobhan Mitchell" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Saunders" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-1143-3" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602432v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fioramonti" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2016.235" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629542v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636209v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2016.00009" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326608v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Parkes" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cavaroc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2016.00225" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430319v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.09.003" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635590v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lasselin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magne" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2016.05.013" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V3M8X2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605002v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Abiega" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Beccari" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irune Diaz-Aparicio" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002466" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604893v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.10.002" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-326LF2JH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259535v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saucisse" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parkes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacabanne" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3028-14.2015" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639251v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giamal Luheshi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2015.00229" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638886v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2015.09.2684" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347503v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2015.03.006" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259529v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.127" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335737v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636176v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S. Wohleb" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.12.034" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635645v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xuan Kang" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2014.196" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634294v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Maroun" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3122-14.2015" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637348v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vauzour" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneloes Martinsen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2015.08.004" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629824v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204439v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Garate" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.12.008" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GT0SDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632568v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Allaert" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ginon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rogeaux" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Urdapilleta" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2015.09.2679" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629799v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630551v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St-Amour" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NUA-150049" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640350v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259541v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638673v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2014.03.012" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634367v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena Goubran" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemaire-Mayo" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.002" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPXR51QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130493v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Cole" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114384" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259544v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sere" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2014.03.021" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85HM502-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01369526v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauvant" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Palin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Mota" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudit" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087421" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632378v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-014-0155-x" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640850v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639255v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebbadi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2014.05.001" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630544v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledaguenel" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-2673" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635379v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Hilal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sans" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2014.77" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635818v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fonseca" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Herrouin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514002529" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635384v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2013.10.014" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XK20393-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638223v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2014.03.005" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1J6R0VD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640592v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrn3820" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637797v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cobi Johanna Heijnen" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke Kavelaars" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2013.10.003" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648147v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Blutstein" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip G. Haydon" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22465" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TR9HC23P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646646v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2012.11.002" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646632v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2013.08.008" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KMCHMJH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643345v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xbfk-c340" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259548v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madore" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joffre" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653083v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Binder" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Berm&#250;dez-Silva" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Elie" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Y. Romero-Zerbo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074705" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646383v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2012.03.003" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259550v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moranis" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2011.11.001" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70RS0GMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650171v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rivet" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Dulucq" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2012.01.016" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LML4R38B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191175v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036861" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649145v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-012-0179-6" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647840v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641919v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326398v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Etchamendy" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tronel" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22032" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A01920D2833BABA28BC5ADFFC54978504DEF7E93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643433v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2011.0412" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612705v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mato" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duffaud" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Sepers" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2736" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646914v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poitou" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machaux-Tholliez" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frochot" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bouillot" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291710001984" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651479v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024325" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646644v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schroecksnadel" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feart" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Higueret" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2010.12.006" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP97RWVH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663794v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.23.003.2009" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668157v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2010.02.006" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX7TLJSQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664088v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yjay-n408" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662939v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varon" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duriez" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lehours" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;nard" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2007.144501" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F70EF72BCD03CD09B16D98360B67DAA646E837BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658101v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000220994" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665528v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006006" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00382151v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Combe" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Fuchs" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509990493" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656329v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalanne" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boue-Vaysse" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658609v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Mingam" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Bluth&#233;" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W. Kelley" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06470.x" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666840v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2007.08.007" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669045v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sargueil" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Harizi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mongrand" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2007.05129.x" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653853v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barberger-Gateau" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655508v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.04.115" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-607CKPT5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682370v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.03.063" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-457KWF04-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669702v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tridon" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671375v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gautron" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaigniau" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675414v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671032v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pousset" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674262v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafon" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tramu" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672612v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672636v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li&#232;ge" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Li" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moze" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Neveu" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689203v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bluthe" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michaud" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697112v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688071v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cremona" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684626v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goujon" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688326v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Hoy" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Kelley" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686710v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714992v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704847v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kent" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Medina" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714851v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699807v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walter" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lestage" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736152v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Pellay" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly166" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734408v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiard" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2019.01.019" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736138v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bullich" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2019.09.050" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734676v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#244;" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604727v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Huet" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Delgado" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735625v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735627v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734652v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Albaret" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sifre" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Floch" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796287v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794353v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603481v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Inczefi" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turner" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744244v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Roka" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12597_2" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603476v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738832v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738518v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kim" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luheshi" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22870" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F28D2D3F2E51A0C9B23E15E57B85C593C968579/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792509v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606668v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrier" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741457v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Ruyet" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738771v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797233v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice D. Cani" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738833v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741399v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792774v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802626v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744708v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803443v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748849v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Portal" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22530" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802746v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747574v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22531" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJKB4GV5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803731v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803438v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802744v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538027v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caille Garnier" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cador" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.fbp.0000434845.46375.34" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802354v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802373v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803028v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802357v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745803v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marighetto" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804658v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Tridon" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802743v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802748v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802362v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802623v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802269v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802628v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812434v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813517v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813193v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813192v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816139v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813187v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813515v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812812v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812495v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813183v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812806v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813588v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812807v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812095v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832412v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793148v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666875v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126261v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.08.117" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428860v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bodin" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adrien" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Piot" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordenave-Juchereau" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602631v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gressens" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23157" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785594v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonseca" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Jouve" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785458v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beuzelin" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739519v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796446v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussa" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796442v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Roman&#237;-Perez" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740913v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mathou" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fneich" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739521v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796436v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glangetas" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaufling" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739387v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794356v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739484v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796449v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799154v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740629v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739333v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742540v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12412" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739982v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741288v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70951-3" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTVSHBXC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747498v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747238v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cadon" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747491v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/200656.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744961v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749691v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749873v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745942v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745457v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746189v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746173v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746231v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746304v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815060v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753597v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pasquis" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2380749" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786760v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815238-6.00016-X" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800247v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/62498" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347332v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118732748.ch9" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793280v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798210v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/256718.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06151-1_6" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805356v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118395318.ch32" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803661v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barbeger-Gateau" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Astorg" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=5lqvAgAAQBAJ&amp;amp;pg=PA167&amp;amp;lpg=PA167&amp;amp;dq=Phytomicronutriments,+fonctions+cognitives+et+maladies+neurod%C3%A9g%C3%A9n%C3%A9ratives&amp;amp;source=bl&amp;amp;ots=9Oqmogc5eD&amp;amp;sig=WG0h_n3DSAxniQZGsRksN8Te_ws&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=UT00U_sw8rXRBYPVgNAH&amp;amp;redir_esc=y#v=onepage&amp;amp;q=Phytomicronutriments%2C%20fonctions%20cognitives%20et%20maladies%20neurod%C3%A9g%C3%A9n%C3%A9ratives&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808194v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/41634.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-92271-3_115" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820875v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-061-8_11" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813456v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824927v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peter Konsman" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827783v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827308v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chauvet" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837005v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Konsman" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836106v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gheusi" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836287v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bret-Dibat" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839206v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838386v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goodall" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674461v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnaudin" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Stanislas" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891569v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Corsi" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amalia Di Castro" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Bordeleau" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339536v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>